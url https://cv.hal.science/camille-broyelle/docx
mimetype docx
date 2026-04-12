--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -816,178 +816,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02888936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autre mobilisation citoyenne pour le climat</w:t>
+                <w:t xml:space="preserve">L'office du juge d'appel et les moyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Broyelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Rochfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32, pp.1850</w:t>
+              <w:t xml:space="preserve">, 2019, 12, pp.690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02449411v1</w:t>
+                <w:t xml:space="preserve">halshs-02449322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'office du juge d'appel et les moyens</w:t>
+                <w:t xml:space="preserve">L'autre mobilisation citoyenne pour le climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Broyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rochfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, pp.690</w:t>
+              <w:t xml:space="preserve">, 2019, 32, pp.1850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02449322v1</w:t>
+                <w:t xml:space="preserve">halshs-02449411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libertés fondamentales</w:t>
               </w:r>
@@ -1802,51 +1802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Broyelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665641v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Idoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938396v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487537v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449411v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449322v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02941719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220887v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01988883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Broyelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665641v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Idoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938396v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487537v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449322v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02941719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220887v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01988883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>