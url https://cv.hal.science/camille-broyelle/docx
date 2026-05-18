--- v1 (2026-04-12)
+++ v2 (2026-05-18)
@@ -320,165 +320,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04695490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que le requérant veut, au fond</w:t>
+                <w:t xml:space="preserve">La régulation audiovisuelle, une police administrative honteuse ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Broyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 1, pp.1</w:t>
+              <w:t xml:space="preserve">, 2023, 10, pp.486</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03938396v1</w:t>
+                <w:t xml:space="preserve">halshs-04034691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation audiovisuelle, une police administrative honteuse ?</w:t>
+                <w:t xml:space="preserve">Ce que le requérant veut, au fond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Broyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 10, pp.486</w:t>
+              <w:t xml:space="preserve">, 2023, 1, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04034691v1</w:t>
+                <w:t xml:space="preserve">halshs-03938396v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les nouvelles frontières de la régulation audiovisuelle</w:t>
               </w:r>
@@ -665,329 +665,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03181297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internet et presse écrite : liberté de communication et neutralité des réseaux</w:t>
+                <w:t xml:space="preserve">Regard sur le référé-liberté à l'occasion de la crise sanitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Broyelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Rochfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 01, pp.23</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 24, pp.1355</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02487537v1</w:t>
+                <w:t xml:space="preserve">halshs-02888936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regard sur le référé-liberté à l'occasion de la crise sanitaire</w:t>
+                <w:t xml:space="preserve">Internet et presse écrite : liberté de communication et neutralité des réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Broyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rochfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 24, pp.1355</w:t>
+              <w:t xml:space="preserve">Légipresse : l'actualité du droit des médias, de la communication et des réseaux sociaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 01, pp.23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02888936v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02487537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'office du juge d'appel et les moyens</w:t>
+                <w:t xml:space="preserve">L'autre mobilisation citoyenne pour le climat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Broyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Rochfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 12, pp.690</w:t>
+              <w:t xml:space="preserve">, 2019, 32, pp.1850</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02449322v1</w:t>
+                <w:t xml:space="preserve">halshs-02449411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'autre mobilisation citoyenne pour le climat</w:t>
+                <w:t xml:space="preserve">L'office du juge d'appel et les moyens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Broyelle</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judith Rochfeld</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 32, pp.1850</w:t>
+              <w:t xml:space="preserve">, 2019, 12, pp.690</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02449411v1</w:t>
+                <w:t xml:space="preserve">halshs-02449322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Libertés fondamentales</w:t>
               </w:r>
@@ -1187,329 +1187,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02243478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur l'affaire Dieudonné</w:t>
+                <w:t xml:space="preserve">Retour sur Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Broyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 09, pp.473</w:t>
+              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 03, pp.521</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02220231v1</w:t>
+                <w:t xml:space="preserve">halshs-02243408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronique bibliographie</w:t>
+                <w:t xml:space="preserve">Retour sur l'affaire Dieudonné</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Broyelle</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Henri Oberdorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 3, pp.841</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 09, pp.473</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01988883v1</w:t>
+                <w:t xml:space="preserve">halshs-02220231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La responsabilité de l'Etat du fait de l'imprévisibilité d'une interprétation jurisprudentielle de la loi</w:t>
+                <w:t xml:space="preserve">Chronique bibliographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Broyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Boudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Oberdorff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 44, pp.2538</w:t>
+              <w:t xml:space="preserve">Revue du droit public et de la science politique en France et à l'étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 3, pp.841</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02220395v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01988883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour sur Dieudonné</w:t>
+                <w:t xml:space="preserve">La responsabilité de l'Etat du fait de l'imprévisibilité d'une interprétation jurisprudentielle de la loi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Broyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de droit administratif</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 03, pp.521</w:t>
+              <w:t xml:space="preserve">Actualité juridique Droit administratif</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 44, pp.2538</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02243408v1</w:t>
+                <w:t xml:space="preserve">halshs-02220395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La responsabilité de l'Etat du fait de la coutume internationale</w:t>
               </w:r>
@@ -1802,51 +1802,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Broyelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665641v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Idoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938396v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034691v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487537v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888936v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449322v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449411v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02941719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220887v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220231v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01988883v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220395v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243408v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04664550v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Broyelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04665641v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04695490v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Idoux" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04034691v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03938396v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991721v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994560v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03181297v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02888936v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02487537v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Rochfeld" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449411v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02449322v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-02941719v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Marais" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220887v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243478v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02243408v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220231v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01988883v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boudon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Oberdorff" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02220395v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02219799v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02242908v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>