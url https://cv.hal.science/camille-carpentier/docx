--- v1 (2026-03-30)
+++ v2 (2026-05-07)
@@ -15,51 +15,51 @@
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> camille carpentier </w:t>
+        <w:t xml:space="preserve"> Camille Carpentier </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -126,51 +126,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -270,2124 +270,3262 @@
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/spub.226.0771⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740551v1</w:t>
+                <w:t xml:space="preserve">hal-04722521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facteurs associés à la crainte de l’infection par la COVID-19 chez des personnes vivant avec le VIH</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La recherche participative en aphasiologie : comment mobiliser les savoirs expérientiels des soignants ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leslie Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruthie Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Santé Publique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Vol. 34 (6), pp.771-781. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/spub.226.0771⟩</w:t>
+              <w:t xml:space="preserve">, 2023, vol. 35 (HS2), pp.37-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/spub.hs2.2023.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04722521v1</w:t>
+                <w:t xml:space="preserve">hal-04889730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Illness beliefs and emotional responses in mildly disabled stroke survivors: A qualitative study</w:t>
+                <w:t xml:space="preserve">At the heart of the COVID‐19 crisis: Perceived concerns of changes in long‐term cancer care in French women with cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Della Vecchia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Girodet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0223681⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer Care</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 31 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/ecc.13599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-02417981v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04949650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">mHealth Apps for Self-Management of Chronic Conditions in France: What Is out There?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luiza Prado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Schott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (10), pp.e0223681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3233/SHTI190739⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889736v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Illness beliefs and emotional responses in mildly disabled stroke survivors: A qualitative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Haesebaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (10), pp.e0223681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0223681⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-02417981v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Behaviour change content, understandability and actionability of chronic condition self-management apps available in France: systematic search and evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luiza Siqueira Do Prado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra L Dima</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JMIR mHealth and uHealth</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2196/13494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02170322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construire la recherche avec des personnes aphasiques : une recherche communautaire dans le champ de l’Éducation Thérapeutique du Patient (ETP)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Transmission et pérennisation des échanges patients-pairs aidants : impact des savoirs expérienciels sur la pratique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Baillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Thual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème colloque international sur le partenariat de soin avec les patients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">13ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891499v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Covid-19 risk perception and prevention practices in a sample of French people affected by cancer</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Co-construire la recherche avec des personnes aphasiques : une recherche communautaire dans le champ de l’Éducation Thérapeutique du Patient (ETP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tavernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38th Annual Conference of the European Health Psychology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Cascais Portugal, Portugal</w:t>
+              <w:t xml:space="preserve">4ème colloque international sur le partenariat de soin avec les patients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850912v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact du premier confinement sur le vécu des aidantes confinées (ou non) avec leur proche aidé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Covid-19 risk perception and prevention practices in a sample of French people affected by cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Siméone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mabire-Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Siméone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">38th Annual Conference of the European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cascais Portugal, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04724931v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The patient-provider relationship with aphasic patients : a study with nurses and care assistants</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Impact du premier confinement sur le vécu des aidantes confinées (ou non) avec leur proche aidé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Siméone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th Annual Conference of the European Health Psychology Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Breme (Germany), Germany</w:t>
+              <w:t xml:space="preserve">12ème Congrès de l’Association Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891470v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04724931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La prise de décision dans différents milieux de vie : l’importance des relations de communication pour les personnes aphasiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The patient-provider relationship with aphasic patients : a study with nurses and care assistants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lelia Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CapLab : « La prise de décision pour les personnes en situation de vulnérabilité »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">37th Annual Conference of the European Health Psychology Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Breme (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891432v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux psychosociaux des relations de soins avec des patients aphasiques : une recherche participative avec une équipe d’infirmières et d’aides-soignantes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">La prise de décision dans différents milieux de vie : l’importance des relations de communication pour les personnes aphasiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpentier</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22èmes journées de la Société Française de Neuro-Vasculaire (SFNV)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
+              <w:t xml:space="preserve">CapLab : « La prise de décision pour les personnes en situation de vulnérabilité »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891485v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer l'accessibilité de la recherche : quelles adaptations méthodologiques qualitatives auprès des personnes aphasiques ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les enjeux psychosociaux des relations de soins avec des patients aphasiques : une recherche participative avec une équipe d’infirmières et d’aides-soignantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruthie Chantre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Carpentier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Leslie Vollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lelia Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème congrès de l'AFPSA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">22èmes journées de la Société Française de Neuro-Vasculaire (SFNV)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891441v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire de la recherche participative avec des équipes soignantes partenaires : quels enjeux organisationnels et relationnels ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Développer l'accessibilité de la recherche : quelles adaptations méthodologiques qualitatives auprès des personnes aphasiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lelia Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches participatives en santé et bien-être des populations : défis et pratiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRESP, Mar 2022, En ligne, France</w:t>
+              <w:t xml:space="preserve">12ème congrès de l'AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891411v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations du risque liées à la Covid-19 et respect des pratiques de distanciation sociale : Résultats issus de l’étude RAR2C.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Faire de la recherche participative avec des équipes soignantes partenaires : quels enjeux organisationnels et relationnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lelia Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème Congrès Francophone de Psychologie de la Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Online, France</w:t>
+              <w:t xml:space="preserve">Recherches participatives en santé et bien-être des populations : défis et pratiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRESP, Mar 2022, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04850842v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations du risque liées à la Covid-19 et respect des pratiques de distanciation sociale : résultats issus de l’étude RAR2C</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Représentations du risque liées à la Covid-19 et respect des pratiques de distanciation sociale : Résultats issus de l’étude RAR2C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Siméone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Mabire-Yon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Costanza Puppo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Perray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11ème congrès de l’Association Francophone de Psychologie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">11ème Congrès Francophone de Psychologie de la Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04970394v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le partenariat patient-chercheur, enjeux pratiques.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Représentations du risque liées à la Covid-19 et respect des pratiques de distanciation sociale : résultats issus de l’étude RAR2C</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Siméone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Mabire-Yon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Costanza Puppo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Perray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphéline Ginguené</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier expérience patient. Oncoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
+              <w:t xml:space="preserve">11ème congrès de l’Association Francophone de Psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891403v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04970394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche psychosociale de l’aphasie : la dyade patient.e aphasique - aidant.e.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Le partenariat patient-chercheur, enjeux pratiques.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpentier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les approches en sciences humaines et sociales dans la recherche en orthophonie : journée d’étude interdisciplinaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, lyon, France</w:t>
+              <w:t xml:space="preserve">Atelier expérience patient. Oncoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891399v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants psychosociaux du recours à une association : une étude qualitative exploratoire auprès des patients aphasiques à la suite d'un Accident Vasculaire Cérébral (AVC).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Approche psychosociale de l’aphasie : la dyade patient.e aphasique - aidant.e.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lelia Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10ème congrès de l'Afpsa</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
+              <w:t xml:space="preserve">Les approches en sciences humaines et sociales dans la recherche en orthophonie : journée d’étude interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891384v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions éthiques et posture du chercheur : le cas d’une étude avec une association de patient.es aphasiques après un AVC</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Personal determinants of participation restriction after stroke: A systematic review of observational and qualitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Merson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude interdisciplinaire en sciences humaines et sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+              <w:t xml:space="preserve">27th European Stroke Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Athenes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891374v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Application de méthodes mixtes dans l’étude de la restriction de participation après un Accident Vasculaire Cérébral : l’étude TYBRA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Al Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Merson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Xème congrès francophone de psychologie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04417181v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants psychosociaux du recours à une association : une étude qualitative exploratoire auprès des patients aphasiques à la suite d'un Accident Vasculaire Cérébral (AVC).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lelia Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10ème congrès de l'Afpsa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Metz, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réflexions éthiques et posture du chercheur : le cas d’une étude avec une association de patient.es aphasiques après un AVC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Lelia Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude interdisciplinaire en sciences humaines et sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891374v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’adhésion à une association : le parcours des patients aphasiques à la suite d’un AVC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Lelia Dima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Schott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Préau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée mondiale de l’AVC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04891363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Explorer le vécu des situations de handicap au sein de la dyade patient.e aphasique aidant.e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11ème congrès de l’AFPSA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Montpellier, France. 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02687030500279982⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891308v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“It hits us over the head you don’t know, you don’t understand”: the role of patients’ illness representations in improving health post-stroke outcomes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Merson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th European Stroke Organisation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Goteborg Sweden, Sweden. 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26226/morressier.5ab8f563d462b8029238d05b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04335560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contextual determinants of post-stroke participation: A systematic review of observational and qualitative studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Della Vecchia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Préau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Merson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">22èmes Journées de la SFNV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Palais des congrès - Issy les Moulineaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338073v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les déterminants psychosociaux du recours à une association : une étude qualitative exploratoire auprès des patients aphasiques à la suite d'un AVC.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Carpentier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Dima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Merson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Viprey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Termoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque 10 ANS DE L'IRESP - Journées de l'IRESP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer le vécu des personnes aphasiques à la suite d’un AVC et de leurs aidant.e.s : une approche psychosociale des situations de handicap et de participation sociale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carpentier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Psychologie. Université Lumière - Lyon II, 2023. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2023LYO20049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04338510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2455,51 +3593,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="539032CA"/>
+    <w:nsid w:val="8BCAFD62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2686,51 +3824,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-carpentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3398-0909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04740551v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Piton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Alain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Salcedo Robledo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0771" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722521v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02417981v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223681" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02170322v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Siqueira Do Prado" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L Dima" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/13494" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tavernier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850912v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724931v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891470v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lelia Dima" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891432v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891485v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthie Chantre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vollet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891441v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891411v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850842v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891403v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891399v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891384v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891374v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891363v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04338510v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO20049" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-carpentier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3398-0909" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04722521v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Piton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Della Vecchia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tristan Alain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuela Salcedo Robledo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.226.0771" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889730v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carpentier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dima" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Vollet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruthie Chantre" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pr&#233;au" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/spub.hs2.2023.0037" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04949650v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Girodet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;ph&#233;line Ginguen&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Leroy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ecc.13599" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889736v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Prado" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Schott" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/SHTI190739" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02417981v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Viprey" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0223681" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02170322v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza Siqueira Do Prado" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra L Dima" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2196/13494" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162902v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Baillat" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Thual" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891499v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tavernier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850912v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Sim&#233;one" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Mabire-Yon" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Costanza Puppo" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Perray" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lyon2.fr/hal-04724931v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891470v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Lelia Dima" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891432v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891485v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891441v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891411v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850842v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970394v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891403v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891399v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417475v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Della Vecchia" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Pr&#233;au" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Dima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Carpentier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Merson" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04417181v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Al Dima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891384v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891363v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891308v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02687030500279982" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04335560v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Viprey" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26226/morressier.5ab8f563d462b8029238d05b" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338073v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338048v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Termoz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04338510v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023LYO20049" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2983,39 +4121,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>camille carpentier</dc:title>
+  <dc:title>Camille Carpentier</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>