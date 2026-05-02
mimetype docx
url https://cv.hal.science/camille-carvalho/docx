--- v0 (2026-04-05)
+++ v1 (2026-05-02)
@@ -450,97 +450,97 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold D Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Cortez</w:t>
+                <w:t xml:space="preserve">R Cortez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 423, pp.109798</w:t>
+              <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01832316v1</w:t>
+                <w:t xml:space="preserve">hal-02970692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Close evaluation of layer potentials in three dimensions</w:t>
               </w:r>
@@ -558,97 +558,97 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnold D Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R Cortez</w:t>
+                <w:t xml:space="preserve">Ricardo Cortez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Carvalho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Computational Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020</w:t>
+              <w:t xml:space="preserve">, 2020, 423, pp.109798</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02970692v1</w:t>
+                <w:t xml:space="preserve">hal-01832316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asymptotic approximations for the close evaluation of double-layer potentials</w:t>
               </w:r>
@@ -2477,51 +2477,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965993v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carvalho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239;s Moitier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160574v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scheid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114207" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830718v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold D Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lewis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1416801" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832316v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Khatri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cortez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970692v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cortez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889235v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530928v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335153v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0923-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394856v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225309v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Mccullough" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/3.MBE4AA" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie A Cortes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Tsogka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744715v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bussonnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25080/majora-212e5952-00c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722966v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01240904v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02965993v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Carvalho" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#239;s Moitier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/imamat/hxad005" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03160574v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Ciarlet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Scheid" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2021.114207" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830718v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold D Kim" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lewis" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1137/21M1416801" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02970692v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shilpa Khatri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Cortez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01832316v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Cortez" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889235v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01530928v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335153v3" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Bonnet-Ben Dhia" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00211-017-0923-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394856v2" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Chesnel" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crma.2017.05.002" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01225309v2" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcp.2016.06.037" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04780490v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnold Kim" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cory Mccullough" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17617/3.MBE4AA" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785274v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Latham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785286v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsie A Cortes" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Chaillat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysoula Tsogka" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03744715v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Bussonnier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25080/majora-212e5952-00c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722966v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722962v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722963v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03722969v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00937672v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05520237v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-01240904v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>