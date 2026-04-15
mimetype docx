--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -204,187 +204,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabriquer la traite, négocier la protection : échelles, acteurs et enjeux d’un dispositif transnational de contrôle des mobilités (Tunisie, Côte d’Ivoire)</w:t>
+                <w:t xml:space="preserve">Une politisation en devenir ? L'immigration subsaharienne dans les tourments d'une xénophobie stratégique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cassarini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Espace Politique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Afrique en mouvement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360260v1</w:t>
+                <w:t xml:space="preserve">hal-04360297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une politisation en devenir ? L'immigration subsaharienne dans les tourments d'une xénophobie stratégique</w:t>
+                <w:t xml:space="preserve">Fabriquer la traite, négocier la protection : échelles, acteurs et enjeux d’un dispositif transnational de contrôle des mobilités (Tunisie, Côte d’Ivoire)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cassarini</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Geisser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Afrique en mouvement</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Espace Politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.10981⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04360297v1</w:t>
+                <w:t xml:space="preserve">hal-04360260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La professionnalisation de l'assistance aux migrants en Tunisie</w:t>
               </w:r>
@@ -1174,51 +1174,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cassarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dauchy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Temporal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360260v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10981" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360297v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.179.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.182.0143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138hy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04359784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482128v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cassarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dauchy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Temporal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360297v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10981" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.179.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.182.0143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138hy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04359784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482128v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>