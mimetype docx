--- v1 (2026-04-15)
+++ v2 (2026-05-17)
@@ -17,50 +17,56 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve"> Camille Cassarini </w:t>
       </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="641e6e"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chargé de recherche MEAE à l'Institut de recherche sur le Maghreb contemporain (UMIFRE 1- UAR 3077 - CNRS/MEAE)</w:t>
+      </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -433,187 +439,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03482150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’immigration subsaharienne en Tunisie : de la reconnaissance d’un fait social à la création d’un enjeu gestionnaire</w:t>
+                <w:t xml:space="preserve">Notes de lecture : Perrin, Delphine ; Mazzella, Sylvie. Frontières, sociétés et droits en mouvement : dynamiques et politiques migratoires de l’Europe au Sahel, Bruxelles : Bruylant, 2019, 306 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cassarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, N°179 (1), pp.43. </w:t>
+              <w:t xml:space="preserve">, 2020, pp.143. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.179.0043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.182.0143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177640v1</w:t>
+                <w:t xml:space="preserve">hal-03177650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notes de lecture : Perrin, Delphine ; Mazzella, Sylvie. Frontières, sociétés et droits en mouvement : dynamiques et politiques migratoires de l’Europe au Sahel, Bruxelles : Bruylant, 2019, 306 p.</w:t>
+                <w:t xml:space="preserve">L’immigration subsaharienne en Tunisie : de la reconnaissance d’un fait social à la création d’un enjeu gestionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cassarini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Migrations Société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, pp.143. </w:t>
+              <w:t xml:space="preserve">, 2020, N°179 (1), pp.43. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/migra.182.0143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/migra.179.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03177650v1</w:t>
+                <w:t xml:space="preserve">hal-03177640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viti, Fabio (dir.): La Côte d’Ivoire et ses étrangers. Paris: L’Harmattan, 2016. 271 pp.</w:t>
               </w:r>
@@ -1174,51 +1180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cassarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dauchy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Temporal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360297v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10981" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177640v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.179.0043" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177650v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.182.0143" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138hy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04359784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482128v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023067v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cassarini" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliz&#233;e Dauchy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Temporal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138ie" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360297v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Geisser" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360260v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.10981" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482150v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177650v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.182.0143" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177640v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/migra.179.0043" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177655v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023102v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/138hy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04359784v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03482128v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>