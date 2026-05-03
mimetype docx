--- v0 (2026-03-15)
+++ v1 (2026-05-03)
@@ -188,204 +188,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Facial Expressions for Sign Language Synthesis using FACSHuman and AZee</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Extending AZee with Non-manual Gesture Rules for French Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC-COLING 2024 11th Workshop on the Representation and Processing of Sign Languages: Evaluation of Sign Language Resources</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.354-360</w:t>
+              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.7007-7016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04709105v1</w:t>
+                <w:t xml:space="preserve">hal-04594830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extending AZee with Non-manual Gesture Rules for French Sign Language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Facial Expressions for Sign Language Synthesis using FACSHuman and AZee</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paritosh Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2024 Joint International Conference on Computational Linguistics, Language Resources and Evaluation (LREC-COLING 2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.7007-7016</w:t>
+              <w:t xml:space="preserve">LREC-COLING 2024 11th Workshop on the Representation and Processing of Sign Languages: Evaluation of Sign Language Resources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Turin, Italy. pp.354-360</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04594830v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04709105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traduction à base d'exemples du texte vers une représentation hiérarchique de la langue des signes</w:t>
               </w:r>
@@ -581,217 +581,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04386203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Example-Based Machine Translation from Text to a Hierarchical Representation of Sign Language</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Apports de l'informatique à la linguistique : une nouvelle grammaire pour les langues des signes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Challant</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th Annual Conference of the European Association for Machine Translation (EAMT 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Tampere, Finland. pp.21-30</w:t>
+              <w:t xml:space="preserve">Langue et interface : journée d'étude du master Sciences du Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04133087v2</w:t>
+                <w:t xml:space="preserve">hal-04096398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports de l'informatique à la linguistique : une nouvelle grammaire pour les langues des signes ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Example-Based Machine Translation from Text to a Hierarchical Representation of Sign Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Bertin-Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Challant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langue et interface : journée d'étude du master Sciences du Langage</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Nancy, France</w:t>
+              <w:t xml:space="preserve">24th Annual Conference of the European Association for Machine Translation (EAMT 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Tampere, Finland. pp.21-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096398v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04133087v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une grammaire formelle pour les langues des signes basée sur AZee : une proposition établie sur une étude de corpus</w:t>
               </w:r>
@@ -853,139 +853,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A First Corpus of AZee Discourse Expressions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rosetta-LSF: an Aligned Corpus of French Sign Language and French for Text-to-Sign Translation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Bertin-Lemée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelies Braffort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Danet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Boris Dauriac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1560-1565</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4955-4962</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03714951v1</w:t>
+                <w:t xml:space="preserve">hal-03720096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geometric Modifications of Gestures in Sign Languages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Mcdonald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1000,182 +1043,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Gesture Studies conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Chicago, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03721241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rosetta-LSF: an Aligned Corpus of French Sign Language and French for Text-to-Sign Translation</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A First Corpus of AZee Discourse Expressions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Challant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.4955-4962</w:t>
+              <w:t xml:space="preserve">Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Marseille, France. pp.1560-1565</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720096v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03714951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’informatique à la linguistique : une grammaire pour les langues des signes basée sur AZee</w:t>
               </w:r>
@@ -1515,51 +1515,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Challant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filhol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709105v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paritosh Sharma" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594830v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bertin-Lem&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386203v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Martinod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133087v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bertin-Lem&#233;e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096398v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714951v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721241v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonald" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720096v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dauriac" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04957486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPASG086" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623032v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Challant" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Filhol" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04594830v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04709105v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paritosh Sharma" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130223v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Bertin-Lem&#233;e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelies Braffort" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Danet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386203v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuella Martinod" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04096398v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04133087v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Bertin-Lem&#233;e" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130202v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03720096v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Dauriac" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Mcdonald" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03714951v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04067608v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04957486v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024UPASG086" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>