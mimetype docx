--- v0 (2026-03-24)
+++ v1 (2026-05-01)
@@ -850,51 +850,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01708613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CN-Wheat, a functional–structural model of carbon and nitrogen metabolism in wheat culms after anthesis. I. Model description</w:t>
+                <w:t xml:space="preserve">CN-Wheat, a functional–structural model of carbon and nitrogen metabolism in wheat culms after anthesis. II. Model evaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chambon</w:t>
@@ -903,102 +903,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 118 (5), pp.997-1013. </w:t>
+              <w:t xml:space="preserve">, 2016, 118 (5), pp.1015-1031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcw143⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw144⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01461156v1</w:t>
+                <w:t xml:space="preserve">hal-01479521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CN-Wheat, a functional–structural model of carbon and nitrogen metabolism in wheat culms after anthesis. II. Model evaluation</w:t>
+                <w:t xml:space="preserve">CN-Wheat, a functional–structural model of carbon and nitrogen metabolism in wheat culms after anthesis. I. Model description</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chambon</w:t>
@@ -1007,78 +1007,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 118 (5), pp.1015-1031. </w:t>
+              <w:t xml:space="preserve">, 2016, 118 (5), pp.997-1013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/aob/mcw144⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/aob/mcw143⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01479521v1</w:t>
+                <w:t xml:space="preserve">hal-01461156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1194,230 +1194,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04224133v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a novel multi-purpose simulation software of water distribution systems in Python</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David B Steffelbauer</w:t>
+                <w:t xml:space="preserve">A new slow transient pressure-dependent model to simulate background leakages and inertia in water distribution networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Piller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Edo Abraham</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iraj Mortazavi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Hydroinformatics HIC 2022 − Water INFLUENCE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Bucarest, Romania. pp.5</w:t>
+              <w:t xml:space="preserve">WaterLoss2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IWA Water Loss Specialist Group, Jun 2022, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03750370v1</w:t>
+                <w:t xml:space="preserve">hal-03748708v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new slow transient pressure-dependent model to simulate background leakages and inertia in water distribution networks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a novel multi-purpose simulation software of water distribution systems in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David B Steffelbauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Iraj Mortazavi</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edo Abraham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WaterLoss2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IWA Water Loss Specialist Group, Jun 2022, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">14th International Conference on Hydroinformatics HIC 2022 − Water INFLUENCE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bucarest, Romania. pp.5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03748708v2</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03750370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans le paysage</w:t>
               </w:r>
@@ -1647,247 +1647,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03059493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Background Leakage Models in WDNs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Crevoisier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Computing &amp; Control for the Water Industry Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Exeter, United Kingdom. pp.2</w:t>
+              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02610102v1</w:t>
+                <w:t xml:space="preserve">hal-02962223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation Intégrée du devenir des Pesticides dans les Paysages agricoles (projet MIPP)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assessing Background Leakage Models in WDNs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Piller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iraj Mortazavi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">49. Congrès du Groupe Français de Recherche sur les Pesticides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">17th International Computing &amp; Control for the Water Industry Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Exeter, United Kingdom. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02962223v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02610102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling wheat shoot morphogenesis at plant scale from organ-level metabolites</w:t>
               </w:r>
@@ -2037,51 +2037,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Bedos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">- Fabre Jc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Chataignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2117,592 +2117,592 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A wheat model with detailed account of C and N metabolism</w:t>
+                <w:t xml:space="preserve">CN-wheat: a mechanistic structural-functional model for carbon and nitrogen metabolism in wheat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille C. Chambon</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Crop Modelling Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ICROPM. INT., Jun 2016, Berlin, Germany. pp.23-24</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. 60 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02744224v1</w:t>
+                <w:t xml:space="preserve">hal-01595477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CN-wheat: a mechanistic structural-functional model for carbon and nitrogen metabolism in wheat</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Chambon</w:t>
+                <w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications (FSPMA 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Qingdao, China. 60 p</w:t>
+              <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595477v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01595503v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Corinne Robert</w:t>
+                <w:t xml:space="preserve">A functional structural model of wheat leaf metabolism during extension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Schneider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Pradal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2015, Versailles, France. 2 p</w:t>
+              <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01595503v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01437016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A functional structural model of wheat leaf metabolism during extension</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christophe Pradal</w:t>
+                <w:t xml:space="preserve">Nitrogen cascade at the landscape scale: modelling the effect of climate, soils and agriculture on direct and indirect nitrogen emissions in contrasted rural sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordy Salmon-Monviola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Flechard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ferrant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FSPMA2016, International Conference on Functional-Structural Plant Growth Modeling, Simulation, Visualization and Applications, IEEE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, FSPMA 2016., Nov 2016, Qingdao, China</w:t>
+              <w:t xml:space="preserve">Integrated Assessment of Agriculture andSustainable Development;Setting the Agenda for Science and Policy(AgSAP 2009)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jul 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01437016v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01564558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nitrogen cascade at the landscape scale: modelling the effect of climate, soils and agriculture on direct and indirect nitrogen emissions in contrasted rural sites</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christophe Flechard</w:t>
+                <w:t xml:space="preserve">A wheat model with detailed account of C and N metabolism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Barillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Ferrant</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Camille C. Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Andrieu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Integrated Assessment of Agriculture andSustainable Development;Setting the Agenda for Science and Policy(AgSAP 2009)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Environmental Modeling and Software Society (iEMSs). CHE., Jul 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Crop Modelling Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ICROPM. INT., Jun 2016, Berlin, Germany. pp.23-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01564558v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02744224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A functional-structural model of carbon and nitrogen distribution in wheat culms</w:t>
               </w:r>
@@ -3085,51 +3085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Conference on Functional-Structural Plant Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Saariselkä, Finland. pp.345-348</w:t>
@@ -3292,307 +3292,307 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans les paysages agricoles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Chataignier</w:t>
+                <w:t xml:space="preserve">Modélisation des sites instrumentés et évaluation des flux d’azote</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Benhamou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L Drouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouraya Akkal-Corfini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Anglade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA réseau interdisciplinaire PAYOTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
+              <w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Paris, France. , 13p., 2017, Book of abstracts</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01705845v1</w:t>
+                <w:t xml:space="preserve">hal-01821847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation des sites instrumentés et évaluation des flux d’azote</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Juliette Anglade</w:t>
+                <w:t xml:space="preserve">Modélisation intégrée du devenir des pesticides dans les paysages agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Voltz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Bedos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Chataignier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de clôture ANR ESCAPADE " Evaluation de scénarios sur la cascade de l'azote dans les paysages agricoles et modélisation territoriale"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Paris, France. , 13p., 2017, Book of abstracts</w:t>
+              <w:t xml:space="preserve">INRA réseau interdisciplinaire PAYOTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01821847v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01705845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ECHAP : un projet pour identifier les possibilités de réduction de l’utilisation des fongicides en utilisant l’architecture des couverts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3600,51 +3600,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. Congrès du Groupe Français des Pesticides "Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2015, Versailles, France. 145 p., 2015, Devenir et impact des pesticides : verrous à lever et nouveaux enjeux</w:t>
@@ -3712,51 +3712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariem Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Andrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Odile Bancal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrique Barriuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4284,51 +4284,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2023.218" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.06.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy208" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongli Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy080" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Dornbusch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2018.01.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461156v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw143" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479521v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw144" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18522.72649" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Steffelbauer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edo Abraham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748708v2" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610102v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fabre Jc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Chambon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595477v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437016v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564558v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512123v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Norman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821847v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Drouet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04167403v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023HESAC011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01928151v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795981v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04396344v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chambon" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Piller" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iraj Mortazavi" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2166/hydro.2023.218" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04126049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matcom.2023.06.008" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02903070v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gauthier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Barillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Schneider" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Fournier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/eraa276" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02071897v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Combes" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Pradal" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy208" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01824176v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Mathieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiphaine Vidal" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Jullien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiongli Wu" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcy080" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01708613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Abichou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tino Dornbusch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Solan" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fcr.2018.01.010" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01479521v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Andrieu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw144" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01461156v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/aob/mcw143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04224133v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13140/RG.2.2.18522.72649" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03748708v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03750370v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David B Steffelbauer" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edo Abraham" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03303236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Voltz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Bedos" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Crevoisier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Dag&#232;s" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Djouhri" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03059493v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02962223v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Fabre" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Loubet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02610102v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788740v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787666v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Fabre Jc" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Chataignier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595477v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595503v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Robert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Odile Bancal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437016v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564558v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordy Salmon-Monviola" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Flechard" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferrant" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744224v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille C. Chambon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01429101v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gouache" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512123v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rim Baccar" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00850818v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192292v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gagnaire" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Norman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Chelle" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821847v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Durand" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L Drouet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouraya Akkal-Corfini" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Anglade" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01705845v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394816v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000942v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne C. Robert" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Barriuso" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04167403v2" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023HESAC011" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01928151v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795981v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>