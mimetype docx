--- v0 (2026-03-16)
+++ v1 (2026-05-11)
@@ -625,274 +625,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03694805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-streaming and multi-GPU optimization for a matched pair of Projector and Backprojector</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Variational Bayesian approach in model-based iterative reconstruction for 3D X-ray computed tomography with Gauss-Markov-Potts prior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chapdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Gac</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Parra-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 2019 International Conference on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1117/12.2534108⟩</w:t>
+              <w:t xml:space="preserve">MaxEnt 2019 : Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Garching/Munich, Germany. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/proceedings2019033004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02070223v1</w:t>
+                <w:t xml:space="preserve">hal-02132706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variational Bayesian approach in model-based iterative reconstruction for 3D X-ray computed tomography with Gauss-Markov-Potts prior</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multi-streaming and multi-GPU optimization for a matched pair of Projector and Backprojector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Georgin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chapdelaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Gac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Mohammad-Djafari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Gac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Parra-Denis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MaxEnt 2019 : Workshop on Bayesian Inference and Maximum Entropy Methods in Science and Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Garching/Munich, Germany. </w:t>
+              <w:t xml:space="preserve">The 2019 International Conference on Fully Three-Dimensional Image Reconstruction in Radiology and Nuclear Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Philadelphie, PA, United States. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/proceedings2019033004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1117/12.2534108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02132706v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02070223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New GPU implementation of Separable Footprint (SF) Projector and Backprojector : first results</w:t>
               </w:r>
@@ -1771,51 +1771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisognin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11369-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948680v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chapdelaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Parra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2885432" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Parra-Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2017-1591" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cappi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070223v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Georgin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2534108" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132706v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019033004" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Mohammad Djafari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dumitru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553335" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788556v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01771489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02318674v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bisognin" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Marguerite" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Roussel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kumar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Cabart" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-11369-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948680v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chapdelaine" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Mohammad-Djafari" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gac" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Parra" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCI.2018.2885432" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569332v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Parra-Denis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/FI-2017-1591" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03694805v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Cappi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gardes" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Jenn" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lefevre" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132706v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings2019033004" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02070223v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Georgin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2534108" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01745746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali-Mohammad Djafari" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01837986v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mircea Dumitru" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/eusipco.2018.8553335" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569301v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01588443v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788556v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01771489v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Boulay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>