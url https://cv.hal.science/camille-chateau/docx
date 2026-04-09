--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -966,338 +966,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02870690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X‐ray tomographic observations of microcracking patterns in fibre‐reinforced mortar during tension stiffening tests</w:t>
+                <w:t xml:space="preserve">3D detection and quantitative characterization of cracks in a ceramic matrix composite tube using X-ray computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
+                <w:t xml:space="preserve">Y. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Strain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/str.12347⟩</w:t>
+              <w:t xml:space="preserve">Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 60 (3), pp.409-424. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11340-019-00557-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02558347v1</w:t>
+                <w:t xml:space="preserve">hal-02557516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D detection and quantitative characterization of cracks in a ceramic matrix composite tube using X-ray computed tomography</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X‐ray tomographic observations of microcracking patterns in fibre‐reinforced mortar during tension stiffening tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lionel Gélébart</w:t>
+                <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. King</w:t>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 60 (3), pp.409-424. </w:t>
+              <w:t xml:space="preserve">Strain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (6), pp.e12347. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11340-019-00557-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/str.12347⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02557516v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02558347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the damage initiation in a SiC/SiC composite tube from a direct comparison between large-scale numerical simulation and synchrotron X-ray micro-computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2396,51 +2396,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of damage in unidirectional ceramic matrix composites and multi-scale experimental validation on third generation SiC/SiC minicomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2530,51 +2530,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ X-ray microtomography characterization of damage in SiC/SiC minicomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3244,51 +3244,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densities of hemp shiv for building, part II: modelling applications</w:t>
+                <w:t xml:space="preserve">Densities of hemp shiv for building, part I: multiscale characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
@@ -3323,323 +3323,323 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM2021 - 4th International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 8 p</w:t>
+              <w:t xml:space="preserve">ICBBM 2021, 4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616736v1</w:t>
+                <w:t xml:space="preserve">hal-03616734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking elastic properties of rocks to their microstructure by using nanoindentation and SEM-EDS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jolivet</w:t>
+                <w:t xml:space="preserve">Densities of hemp shiv for building, part II: modelling applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Arufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indentation 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lorient, France</w:t>
+              <w:t xml:space="preserve">ICBBM2021 - 4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745756v1</w:t>
+                <w:t xml:space="preserve">hal-03616736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densities of hemp shiv for building, part I: multiscale characterization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Santiago Arufe</w:t>
+                <w:t xml:space="preserve">Linking elastic properties of rocks to their microstructure by using nanoindentation and SEM-EDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM 2021, 4th International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 7 p</w:t>
+              <w:t xml:space="preserve">Indentation 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616734v1</w:t>
+                <w:t xml:space="preserve">hal-03745756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la microstructure et des conditions de chargement sur les mécanismes de microfissuration au sein de composites renforcés par fibres courtes imprimés en 3D</w:t>
               </w:r>
@@ -3841,51 +3841,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Additive Manufacturing of Anisotropic Concrete: a Flow-Based Pultrusion of Continuous Fibers in a Cementitious Matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Demont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3893,51 +3893,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Online, France. pp.1070-1077, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3965,485 +3965,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03318734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure par multiples corrélations d’images 2D des propriétés mécaniques d’interface de mortiers renforcés par fibres continues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
+                <w:t xml:space="preserve">Phase field method for microcracking simulations in concrete microstructure models obtained from 3D microtomography images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques d’Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil - 3èmes Journées Thématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2019, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263591v1</w:t>
+                <w:t xml:space="preserve">hal-02565986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterisation and modelling of interfacial damage in fibre-reinforced concrete for 3D printing in construction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
+                <w:t xml:space="preserve">Étude micromécanique de la fracture des matériaux cimentés : analyse tomographique pour la simulation numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Keita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Riccardo Artoni</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3èmes Journées Thématiques, Techniques d&amp;apos;Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Champs-sur-Marne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02263584v1</w:t>
+                <w:t xml:space="preserve">hal-02263589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field method for microcracking simulations in concrete microstructure models obtained from 3D microtomography images</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t>
+                <w:t xml:space="preserve">Mesure par multiples corrélations d’images 2D des propriétés mécaniques d’interface de mortiers renforcés par fibres continues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Camille Chateau</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Techniques d’Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil - 3èmes Journées Thématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2019, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02565986v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude micromécanique de la fracture des matériaux cimentés : analyse tomographique pour la simulation numérique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Keita</w:t>
+                <w:t xml:space="preserve">Characterisation and modelling of interfacial damage in fibre-reinforced concrete for 3D printing in construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Ducoulombier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Caron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Richard</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Timm Weitkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées Thématiques, Techniques d&amp;apos;Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Bayonne, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21012/FC10.235562⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02263589v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissuration dans les microstructures de materiaux cimentaires : outils de simulation par la méthode de champ de phase</w:t>
               </w:r>
@@ -4531,234 +4531,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full 3D damage characterisation of SiC/SiC composite tubes by X-ray tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gelebart</w:t>
+                <w:t xml:space="preserve">Modelling of microcracking in image-based models of highly heterogeneous materials using the phase field method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrew D. King</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liang Xia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">7th GACM Colloquium on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593058v1</w:t>
+                <w:t xml:space="preserve">hal-01818017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des mécanismes d'endommagement des tubes CVI-SiC/SiC par tomographie X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrew D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Paris, France</w:t>
@@ -4773,199 +4769,203 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of microcracking in image-based models of highly heterogeneous materials using the phase field method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t>
+                <w:t xml:space="preserve">Effects of braiding angle on damage mechanisms in SiC/SiC composite tubes characterized by X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th GACM Colloquium on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">41th International Conference and Expo on Advanced Ceramics and Composites (ICACC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Daytona Beach, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818017v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la tomographie X et de la simulation FFT à l’analyse de l’endommagement de tubes composites SiC/SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4997,182 +4997,182 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Journées des Matériaux Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of braiding angle on damage mechanisms in SiC/SiC composite tubes characterized by X-ray computed tomography</w:t>
+                <w:t xml:space="preserve">Full 3D damage characterisation of SiC/SiC composite tubes by X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Gélébart</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">C. Sauder</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41th International Conference and Expo on Advanced Ceramics and Composites (ICACC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Daytona Beach, FL, United States</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593050v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling interactions between bulk and interfacial cracking in concrete microstructures with the phase field method</w:t>
               </w:r>
@@ -5197,51 +5197,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liang Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5283,51 +5283,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulations FFT massivement parallèles en mécanique des matériaux hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Derouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5866,51 +5866,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application de la tomographie X et de la simulation FFT à l’analyse de l’endommagement de tubes composites SiC/SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5991,51 +5991,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Massively parallel FFT-based simulation to analyze the behavior of architected SiC/SiC composite tubes from synchrotron X-ray tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6097,502 +6097,502 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01629681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field modeling of complex microcracking in voxel-based models of cementitious materials</w:t>
+                <w:t xml:space="preserve">A phase-field method for microcracking simulation in concrete microstructure models obtained from microtomography images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Qizhi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th US National Congress on Computational Methods (USNCCM 13)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
+              <w:t xml:space="preserve">1st Pan-American congress on computational mechanics, Buenos Aeres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01258046v1</w:t>
+                <w:t xml:space="preserve">hal-01147887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérimentation hydro­‐mécanique in situ sous microtomographie: quelques applications en génie civil</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phase field modeling of complex microcracking in voxel-based models of cementitious materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qizhi Zhu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIe Colloque Rayons X &amp; Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2015, Grenoble, France</w:t>
+              <w:t xml:space="preserve">13th US National Congress on Computational Methods (USNCCM 13)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258123v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258046v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase-field method for computational modeling of interfacial damage interacting with crack propagation in realistic microstructures</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérimentation hydro­‐mécanique in situ sous microtomographie: quelques applications en génie civil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Aimedieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Lenoir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">XIe Colloque Rayons X &amp; Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2015, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01351015v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A phase-field method for microcracking simulation in concrete microstructure models obtained from microtomography images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.T. Nguyen</w:t>
+                <w:t xml:space="preserve">A phase-field method for computational modeling of interfacial damage interacting with crack propagation in realistic microstructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qi-Zhi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st Pan-American congress on computational mechanics, Buenos Aeres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Buenos Aires, France</w:t>
+              <w:t xml:space="preserve">World Congress on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01147887v1</w:t>
+                <w:t xml:space="preserve">hal-01351015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation numérique d’un essai de nano-indentation sur un matériau de critère de résistance elliptique axisymétrique</w:t>
               </w:r>
@@ -6712,51 +6712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qizhi Zhu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6945,51 +6945,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microtomographie, essais in situ et mesures de champs volumiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Bruchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7433,51 +7433,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling of damage in unidirectional SiC/SiC composites and multi-scale experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7522,537 +7522,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00832095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de l'endommagement dans les minicomposites SiC/SiC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">X-ray tomographic characterization of the macroscopic porosity of CVI SiC/SiC composites - Effects on the elastic behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Boller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd International Conference and Exposition on Advanced Ceramics and Composites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Daytona, United States. pp.33-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9780470584002.ch3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832244v1</w:t>
+                <w:t xml:space="preserve">hal-00626410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray tomographic characterization of the macroscopic porosity of CVI SiC/SiC composites - Effects on the elastic behavior</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental characterisation of damage in SiC/SiC minicomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Caldemaison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd International Conference and Exposition on Advanced Ceramics and Composites</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 14 – 14th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Poitiers, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100620002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/9780470584002.ch3⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00626410v1</w:t>
+                <w:t xml:space="preserve">hal-00509643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of damage in SiC/SiC minicomposites</w:t>
+                <w:t xml:space="preserve">Multiscale approach of mechanical behaviour of SiC/SiC composites : elastic behaviour at the scale of the tow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Gélébart</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caldemaison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 14 – 14th International Conference on Experimental Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">1st International Conference on Material Modelling (ICMM1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dortmund, Germany. pp.45-55</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/epjconf/20100620002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00509643v1</w:t>
+                <w:t xml:space="preserve">hal-00490495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach of mechanical behaviour of SiC/SiC composites : elastic behaviour at the scale of the tow</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de l'endommagement dans les minicomposites SiC/SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caldemaison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Material Modelling (ICMM1)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Dortmund, Germany. pp.45-55</w:t>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 10p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00490495v1</w:t>
+                <w:t xml:space="preserve">hal-00832244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal Mixed Uniform Boundary Conditions for mechanical homogenization</w:t>
               </w:r>
@@ -8254,51 +8254,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conditions aux limites mixtes normales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8790,51 +8790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DDD8C9C4"/>
+    <w:nsid w:val="BA0236FB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9021,51 +9021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-chateau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7140-530X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163580251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05063918v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-025-01518-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04165900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Abdallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105456" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#808;ois Chevoir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000507" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03318660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marrow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106390" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02870690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;lebart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.060" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02558347v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducoulombier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12347" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02557516v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00557-5" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02010120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.11.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodele Adessina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105900" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01780698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung T.T. Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12276" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bilteryst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2017.09.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.06.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0082-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Z Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.10.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01120398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Zhi Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.03.045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caldemaison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.09.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.02.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2009.02470.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JPJ8KWJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785482786500062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50006-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Niedermeyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekai Tinhinane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4181" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939468v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kouakou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616734v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xiu Le" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03039390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03318734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Demont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263591v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263584v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.235562" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565986v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263589v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593058v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. King" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818017v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xia" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578632v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derouillat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330731v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qhizhi Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629666v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ouaki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258046v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Zhu" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258123v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351015v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147887v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629620v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Loi Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bruchon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Z. Zhu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00832095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00832244v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626410v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470584002.ch3" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509643v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100620002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490495v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401179v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01579511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745847v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01308322v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Z. Zhu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00656244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-chateau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7140-530X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163580251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05063918v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-025-01518-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04165900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Abdallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105456" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#808;ois Chevoir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000507" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03318660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marrow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106390" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02870690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;lebart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.060" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02557516v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00557-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02558347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducoulombier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02010120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.11.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodele Adessina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105900" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01780698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung T.T. Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12276" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bilteryst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2017.09.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.06.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0082-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Z Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.10.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01120398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Zhi Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.03.045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caldemaison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.09.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.02.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2009.02470.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JPJ8KWJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785482786500062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50006-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Niedermeyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekai Tinhinane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4181" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939468v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kouakou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xiu Le" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03039390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03318734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Demont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.235562" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818017v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. King" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578632v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derouillat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330731v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qhizhi Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629666v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ouaki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147887v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258046v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Zhu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258123v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351015v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629620v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Loi Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bruchon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Z. Zhu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00832095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626410v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470584002.ch3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100620002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490495v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00832244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401179v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01579511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745847v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01308322v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Z. Zhu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00656244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>