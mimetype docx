--- v1 (2026-04-09)
+++ v2 (2026-04-30)
@@ -581,308 +581,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04129751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In situ X-ray tomography characterisation of 3D deformation of C/C-SiC composites loaded under tension</w:t>
+                <w:t xml:space="preserve">Densities of hemp shiv for building: From multiscale characterisation to application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yang Chen</w:t>
+                <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuan Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Chateau</w:t>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">James Marrow</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Arufe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106390⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 164, pp.113390. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318660v1</w:t>
+                <w:t xml:space="preserve">hal-03207569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densities of hemp shiv for building: From multiscale characterisation to application</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">In situ X-ray tomography characterisation of 3D deformation of C/C-SiC composites loaded under tension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t>
+                <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+                <w:t xml:space="preserve">Yuan Shi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Arufe</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">James Marrow</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 164, pp.113390. </w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 145, pp.106390. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03207569v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack initiation and propagation in braided SiC/SiC composite tubes: effect of braiding angle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélebart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1240,51 +1240,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of the damage initiation in a SiC/SiC composite tube from a direct comparison between large-scale numerical simulation and synchrotron X-ray micro-computed tomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1749,308 +1749,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01594674v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Initiation and propagation of complex 3D networks of cracks in heterogeneous quasi-brittle materials: direct comparison between in situ testing-microCT experiments and phase field simulations</w:t>
+                <w:t xml:space="preserve">On the choice of parameters in the phase field method for simulating crack initiation with experimental validation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+                <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karam Sab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.06.004⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Fracture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 197 (2), pp.213-226. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10704-016-0082-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01331213v1</w:t>
+                <w:t xml:space="preserve">hal-01258035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the choice of parameters in the phase field method for simulating crack initiation with experimental validation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T.T. Nguyen</w:t>
+                <w:t xml:space="preserve">Initiation and propagation of complex 3D networks of cracks in heterogeneous quasi-brittle materials: direct comparison between in situ testing-microCT experiments and phase field simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Fracture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 197 (2), pp.213-226. </w:t>
+              <w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 95, pp.320-350. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10704-016-0082-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jmps.2016.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01258035v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01331213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phase-field method for computational modeling of interfacial damage interacting with crack propagation in realistic microstructures obtained by microtomography</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2253,51 +2253,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phase field method to simulate crack nucleation and propagation in strongly heterogeneous materials from direct imaging of their microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2991,51 +2991,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acoustical dissipation in biobased granular packings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Niedermeyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3138,64 +3138,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural analysis of biobased granular packings for consolidated multiphysics modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Kouakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Glé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3244,402 +3244,402 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04939468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densities of hemp shiv for building, part I: multiscale characterization</w:t>
+                <w:t xml:space="preserve">Densities of hemp shiv for building, part II: modelling applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lecompte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Arufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM 2021, 4th International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 7 p</w:t>
+              <w:t xml:space="preserve">ICBBM2021 - 4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616734v1</w:t>
+                <w:t xml:space="preserve">hal-03616736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Densities of hemp shiv for building, part II: modelling applications</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Santiago Arufe</w:t>
+                <w:t xml:space="preserve">Linking elastic properties of rocks to their microstructure by using nanoindentation and SEM-EDS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssouf Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Vandamme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Jolivet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICBBM2021 - 4th International Conference on Bio-Based Building Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 8 p</w:t>
+              <w:t xml:space="preserve">Indentation 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lorient, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616736v1</w:t>
+                <w:t xml:space="preserve">hal-03745756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linking elastic properties of rocks to their microstructure by using nanoindentation and SEM-EDS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Jolivet</w:t>
+                <w:t xml:space="preserve">Densities of hemp shiv for building, part I: multiscale characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Gle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lecompte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Arufe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indentation 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lorient, France</w:t>
+              <w:t xml:space="preserve">ICBBM 2021, 4th International Conference on Bio-Based Building Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03745756v1</w:t>
+                <w:t xml:space="preserve">hal-03616734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effets de la microstructure et des conditions de chargement sur les mécanismes de microfissuration au sein de composites renforcés par fibres courtes imprimés en 3D</w:t>
               </w:r>
@@ -4442,51 +4442,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fissuration dans les microstructures de materiaux cimentaires : outils de simulation par la méthode de champ de phase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4531,178 +4531,182 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modelling of microcracking in image-based models of highly heterogeneous materials using the phase field method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t>
+                <w:t xml:space="preserve">Simulations FFT massivement parallèles en mécanique des matériaux hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th GACM Colloquium on Computational Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01818017v1</w:t>
+                <w:t xml:space="preserve">hal-01926878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des mécanismes d'endommagement des tubes CVI-SiC/SiC par tomographie X</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4777,1377 +4781,1373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01598516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of braiding angle on damage mechanisms in SiC/SiC composite tubes characterized by X-ray computed tomography</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L. Gélébart</w:t>
+                <w:t xml:space="preserve">Modelling of microcracking in image-based models of highly heterogeneous materials using the phase field method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Sauder</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Liang Xia</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">41th International Conference and Expo on Advanced Ceramics and Composites (ICACC 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Daytona Beach, FL, United States</w:t>
+              <w:t xml:space="preserve">7th GACM Colloquium on Computational Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01593050v1</w:t>
+                <w:t xml:space="preserve">hal-01818017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la tomographie X et de la simulation FFT à l’analyse de l’endommagement de tubes composites SiC/SiC</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Effects of braiding angle on damage mechanisms in SiC/SiC composite tubes characterized by X-ray computed tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gélébart</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Andrew King</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Sauder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées des Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">41th International Conference and Expo on Advanced Ceramics and Composites (ICACC 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Daytona Beach, FL, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629699v1</w:t>
+                <w:t xml:space="preserve">hal-01593050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Full 3D damage characterisation of SiC/SiC composite tubes by X-ray tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Application de la tomographie X et de la simulation FFT à l’analyse de l’endommagement de tubes composites SiC/SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gelebart</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Andrew D. King</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Lund, Sweden</w:t>
+              <w:t xml:space="preserve">3èmes Journées des Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01593058v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling interactions between bulk and interfacial cracking in concrete microstructures with the phase field method</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t>
+                <w:t xml:space="preserve">Full 3D damage characterisation of SiC/SiC composite tubes by X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gelebart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Camille Chateau</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew D. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e journées Matériaux Numériques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
+              <w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Lund, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01578632v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01593058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simulations FFT massivement parallèles en mécanique des matériaux hétérogènes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yang Chen</w:t>
+                <w:t xml:space="preserve">Modeling interactions between bulk and interfacial cracking in concrete microstructures with the phase field method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liang Xia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13e colloque national en calcul des structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t>
+              <w:t xml:space="preserve">3e journées Matériaux Numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01926878v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01578632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D experimental detection and characterization of microcracking in porous cement based materials</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Massively parallel FFT-based simulation to analyze the behavior of architected SiC/SiC composite tubes from synchrotron X-ray tomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yang Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gélébart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Ouaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Derouillat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Sauder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fracture Mechanics for Concrete and Concrete Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
+              <w:t xml:space="preserve">8th International Conference on Multiscale Materials Modeling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01337424v1</w:t>
+                <w:t xml:space="preserve">hal-01629681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de l’évolution du réseau tridimensionnel de fissures dans des matériaux poreux fragiles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t>
+                <w:t xml:space="preserve">3D experimental detection and characterization of microcracking in porous cement based materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Techniques d’Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil - Journées Thématiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Fracture Mechanics for Concrete and Concrete Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629647v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01337424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase field modeling of complex matrix/interfacial crack propagation in complex microstructures obtained from microtomography images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de l’évolution du réseau tridimensionnel de fissures dans des matériaux poreux fragiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Qhizhi Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
+              <w:t xml:space="preserve">Techniques d’Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil - Journées Thématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01330731v1</w:t>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01629647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase field modeling of complex matrix/interfacial crack propagation in complex microstructures obtained from microtomography images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qhizhi Zhu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Mechanics Institute Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
+              <w:t xml:space="preserve">ECCOMAS Congress 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01577598v1</w:t>
+                <w:t xml:space="preserve">hal-01330731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la tomographie X et de la simulation FFT à l’analyse de l’endommagement de tubes composites SiC/SiC</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Julien Derouillat</w:t>
+                <w:t xml:space="preserve">Phase field modeling of complex matrix/interfacial crack propagation in complex microstructures obtained from microtomography images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Yvonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Matériaux et grands instruments &amp; Matériaux numériques - Analyses in situ : Expériences/Modélisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Engineering Mechanics Institute Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01629666v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massively parallel FFT-based simulation to analyze the behavior of architected SiC/SiC composite tubes from synchrotron X-ray tomography</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Application de la tomographie X et de la simulation FFT à l’analyse de l’endommagement de tubes composites SiC/SiC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Ouaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Derouillat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cédric Sauder</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Conference on Multiscale Materials Modeling</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">Colloque Matériaux et grands instruments &amp; Matériaux numériques - Analyses in situ : Expériences/Modélisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01629681v1</w:t>
+                <w:t xml:space="preserve">hal-01629666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A phase-field method for microcracking simulation in concrete microstructure models obtained from microtomography images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6211,51 +6211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase field modeling of complex microcracking in voxel-based models of cementitious materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6384,51 +6384,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIe Colloque Rayons X &amp; Matière</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2015, Grenoble, France</w:t>
@@ -6807,51 +6807,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the role of in-plane damage mechanisms on the macroscopic behavior of SiC/SiC composites from complementary 2D and 3D in-situ investigations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yang Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Bernachy-Barbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7057,51 +7057,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D detection of damage evolution in porous brittle cement based materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7178,51 +7178,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simplified and accelerated phase field method for crack nucleation and propagation in highly heterogeneous materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7299,51 +7299,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crack nucleation and propagation in highly heterogeneous materials models obtained from microtomography images using phase field method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Yvonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7652,76 +7652,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00626410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterisation of damage in SiC/SiC minicomposites</w:t>
+                <w:t xml:space="preserve">Caractérisation expérimentale de l'endommagement dans les minicomposites SiC/SiC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Gélébart</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -7731,227 +7731,231 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caldemaison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICEM 14 – 14th International Conference on Experimental Mechanics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Matériaux 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 10p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00509643v1</w:t>
+                <w:t xml:space="preserve">hal-00832244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiscale approach of mechanical behaviour of SiC/SiC composites : elastic behaviour at the scale of the tow</w:t>
+                <w:t xml:space="preserve">Experimental characterisation of damage in SiC/SiC minicomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lionel Gélébart</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Gélébart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bornert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caldemaison</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st International Conference on Material Modelling (ICMM1)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICEM 14 – 14th International Conference on Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Poitiers, France. 8 p., </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjconf/20100620002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00490495v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00509643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation expérimentale de l'endommagement dans les minicomposites SiC/SiC</w:t>
+                <w:t xml:space="preserve">Multiscale approach of mechanical behaviour of SiC/SiC composites : elastic behaviour at the scale of the tow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Gélébart</w:t>
@@ -7974,85 +7978,81 @@
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Crépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Caldemaison</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matériaux 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Nantes, France. 10p</w:t>
+              <w:t xml:space="preserve">1st International Conference on Material Modelling (ICMM1)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Dortmund, Germany. pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00832244v1</w:t>
+                <w:t xml:space="preserve">hal-00490495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Normal Mixed Uniform Boundary Conditions for mechanical homogenization</w:t>
               </w:r>
@@ -8790,51 +8790,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA0236FB"/>
+    <w:nsid w:val="50AC01B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9021,51 +9021,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-chateau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7140-530X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163580251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05063918v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-025-01518-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04165900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Abdallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105456" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#808;ois Chevoir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000507" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03318660v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marrow" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106390" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207569v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02870690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;lebart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.060" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02557516v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00557-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02558347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducoulombier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02010120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.11.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodele Adessina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105900" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01780698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung T.T. Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12276" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bilteryst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2017.09.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331213v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.06.004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258035v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0082-1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Z Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.10.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01120398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Zhi Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.03.045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caldemaison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.09.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.02.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2009.02470.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JPJ8KWJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785482786500062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50006-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Niedermeyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekai Tinhinane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4181" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939468v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kouakou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616734v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616736v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xiu Le" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03039390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03318734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Demont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.235562" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818017v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xia" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. King" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578632v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926878v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derouillat" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337424v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629647v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330731v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qhizhi Zhu" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577598v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629666v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ouaki" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629681v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147887v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258046v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Zhu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258123v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351015v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629620v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Loi Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bruchon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Z. Zhu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00832095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626410v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470584002.ch3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509643v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100620002" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490495v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00832244v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401179v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01579511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745847v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01308322v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Z. Zhu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00656244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-chateau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7140-530X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163580251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05063918v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-025-01518-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04165900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Abdallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105456" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#808;ois Chevoir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000507" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113390" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03318660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marrow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02870690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;lebart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.060" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02557516v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00557-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02558347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducoulombier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02010120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.11.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodele Adessina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105900" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01780698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung T.T. Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12276" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bilteryst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2017.09.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0082-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.06.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Z Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.10.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01120398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Zhi Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.03.045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caldemaison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.09.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.02.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2009.02470.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JPJ8KWJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785482786500062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50006-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Niedermeyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekai Tinhinane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4181" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939468v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kouakou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616734v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xiu Le" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03039390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03318734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Demont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.235562" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926878v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derouillat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. King" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818017v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629699v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578632v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ouaki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337424v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qhizhi Zhu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147887v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258046v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Zhu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258123v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351015v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629620v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Loi Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bruchon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Z. Zhu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00832095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626410v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470584002.ch3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00832244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509643v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100620002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490495v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401179v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01579511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745847v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01308322v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Z. Zhu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00656244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>