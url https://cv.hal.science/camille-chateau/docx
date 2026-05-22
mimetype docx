--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,8735 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...8684 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Chateau </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Chargée de Recherche du développement durable, École nationale des ponts et chaussées,Laboratoire Navier (ENPC / Univ Gustave Eiffel / CNRS)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camille-chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7140-530X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">163580251</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=RQTF-NMAAAAJ&hl=fr&oi=ao</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology-resolved stress contributions in sheared wet granular materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Awdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coumba Niang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Physical Review E </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 113 (5), pp.055408. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1103/jp22-sptz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05620562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of sheared unsaturated wet granular materials using X-ray micro-tomography and advanced segmentation techniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Awdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Fall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Granular Matter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27, pp.52. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10035-025-01518-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05063918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking elastic properties of various carbonate rocks to their microstructure by coupling nanoindentation and SEM-EDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Rock Mechanics and Mining Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 170, pp.105456. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijrmms.2023.105456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04165900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Viscous dissipation in large amplitude oscillatory shear of unsaturated wet granular matter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Awdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc̨ois Chevoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Noël Roux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Fall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Rheology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 67 (2), pp.365-372. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1122/8.0000507⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In situ X-ray tomography characterisation of 3D deformation of C/C-SiC composites loaded under tension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuan Shi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Marrow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 145, pp.106390. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compositesa.2021.106390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densities of hemp shiv for building: From multiscale characterisation to application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Ménibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industrial Crops and Products</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 164, pp.113390. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.indcrop.2021.113390⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03207569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D detection and quantitative characterization of cracks in a ceramic matrix composite tube using X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60 (3), pp.409-424. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11340-019-00557-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02557516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X‐ray tomographic observations of microcracking patterns in fibre‐reinforced mortar during tension stiffening tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducoulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 56 (6), pp.e12347. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02558347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack initiation and propagation in braided SiC/SiC composite tubes: effect of braiding angle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the European Ceramic Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 40 (13), pp.4403-4418. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2020.04.060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02870690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the damage initiation in a SiC/SiC composite tube from a direct comparison between large-scale numerical simulation and synchrotron X-ray micro-computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 161, pp.111-126. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2018.11.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02010120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental and micromechanical investigation on the mechanical and durability properties of recycled aggregates concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayodele Adessina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amor Ben Fraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Barthélémy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Garnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cement and Concrete Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 126, pp.105900. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cemconres.2019.105900⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02344042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DVC-based image subtraction to detect microcracking in lightweight concrete</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Strain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 54 (5), pp.e12276. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/str.12276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01780698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale simulations of quasi-brittle microcracking in realistic highly heterogeneous microstructures obtained from micro CT imaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Bilteryst</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extreme Mechanics Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 17, pp.50-55. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eml.2017.09.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594674v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initiation and propagation of complex 3D networks of cracks in heterogeneous quasi-brittle materials: direct comparison between in situ testing-microCT experiments and phase field simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 95, pp.320-350. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2016.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the choice of parameters in the phase field method for simulating crack initiation with experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karam Sab</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 197 (2), pp.213-226. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10704-016-0082-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258035v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-field method for computational modeling of interfacial damage interacting with crack propagation in realistic microstructures obtained by microtomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-Z Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods in Applied Mechanics and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 312, pp.567-595. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cma.2015.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01213943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Micromechanical modeling of the elastic behavior of unidirectional CVI SiC/SiC composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Solids and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.322-334. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijsolstr.2014.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01120398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase field method to simulate crack nucleation and propagation in strongly heterogeneous materials from direct imaging of their microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Zhi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Fracture Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 139, pp.18-39. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.engfracmech.2015.03.045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01140963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of damage in unidirectional ceramic matrix composites and multi-scale experimental validation on third generation SiC/SiC minicomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caldemaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.298-319. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2013.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00903466v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">In-situ X-ray microtomography characterization of damage in SiC/SiC minicomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Composites Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 71 (6), pp.916-924. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compscitech.2011.02.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00736300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray tomographic characterization of the macroscopic porosity of chemical vapor infiltration SIC/SIC composites: effects on the elastic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gelebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Applied Ceramic Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 7, pp.348-360. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1744-7402.2009.02470.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00491048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of Complex Microcracking in Quasi-Brittle Materials: Numerical Methods and Experimental Validations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">F. Nicot, O. Millet (Eds). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISBN: 9781785482786</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ISTE Press - Elsevier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-204, 2017, Advances in Multi-Physics and Multi-Scale Couplings in Geo-Environmental Mechanics, 978-1-78548-278-6. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-1-78548-278-6.50006-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (45)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acoustical dissipation in biobased granular packings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Niedermeyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Zhang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chekai Tinhinane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. Inter-Noise 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nantes, France. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3397/IN_2024_4181⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939483v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructural analysis of biobased granular packings for consolidated multiphysics modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Kouakou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Glé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Magniont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proc. ICBBM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Vienna, Unknown Region</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04939468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linking elastic properties of rocks to their microstructure by using nanoindentation and SEM-EDS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssouf Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Jolivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indentation 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densities of hemp shiv for building, part I: multiscale characterization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM 2021, 4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Densities of hemp shiv for building, part II: modelling applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Gle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thibaut Lecompte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arthur Hellouin de Menibus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lenormand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santiago Arufe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICBBM2021 - 4th International Conference on Bio-Based Building Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, BARCELONE, Spain. 8 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03616736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de la microstructure et des conditions de chargement sur les mécanismes de microfissuration au sein de composites renforcés par fibres courtes imprimés en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xiu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22es Journées Nationales sur les Composites (JNC 22)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, virtual conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure, deformation and microcracking of a 3D printed composite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Xiu Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">iDICs 2020, Digital image correlation standards, training, and global networking virtual conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039390v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Additive Manufacturing of Anisotropic Concrete: a Flow-Based Pultrusion of Continuous Fibers in a Cementitious Matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducoulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léo Demont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd International Conference on Material Forming (ESAFORM 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Online, France. pp.1070-1077, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.promfg.2020.04.117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03318734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude micromécanique de la fracture des matériaux cimentés : analyse tomographique pour la simulation numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Keita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riccardo Artoni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées Thématiques, Techniques d&amp;apos;Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure par multiples corrélations d’images 2D des propriétés mécaniques d’interface de mortiers renforcés par fibres continues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducoulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques d’Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil - 3èmes Journées Thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Champs-sur-Marne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterisation and modelling of interfacial damage in fibre-reinforced concrete for 3D printing in construction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Ducoulombier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timm Weitkamp</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bayonne, France. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21012/FC10.235562⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02263584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase field method for microcracking simulations in concrete microstructure models obtained from 3D microtomography images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Fracture Mechanics of Concrete and Concrete Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Bayonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fissuration dans les microstructures de materiaux cimentaires : outils de simulation par la méthode de champ de phase</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque national MECAMAT Aussois « Matériaux Numériques »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2018, Aussois, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of braiding angle on damage mechanisms in SiC/SiC composite tubes characterized by X-ray computed tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41th International Conference and Expo on Advanced Ceramics and Composites (ICACC 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Daytona Beach, FL, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la tomographie X et de la simulation FFT à l’analyse de l’endommagement de tubes composites SiC/SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Journées des Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full 3D damage characterisation of SiC/SiC composite tubes by X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gelebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Tomography of Materials and Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Lund, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01593058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation des mécanismes d'endommagement des tubes CVI-SiC/SiC par tomographie X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew D. King</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling of microcracking in image-based models of highly heterogeneous materials using the phase field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Xia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th GACM Colloquium on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Stuttgart, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01818017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling interactions between bulk and interfacial cracking in concrete microstructures with the phase field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liang Xia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3e journées Matériaux Numériques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01578632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulations FFT massivement parallèles en mécanique des matériaux hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Saclay, May 2017, Giens, Var, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01926878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase field modeling of complex matrix/interfacial crack propagation in complex microstructures obtained from microtomography images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qhizhi Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCOMAS Congress 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Crete Island, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01330731v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection de l’évolution du réseau tridimensionnel de fissures dans des matériaux poreux fragiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Techniques d’Imagerie pour la Caractérisation des Matériaux et des Structures du Génie Civil - Journées Thématiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D experimental detection and characterization of microcracking in porous cement based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fracture Mechanics for Concrete and Concrete Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Berkeley, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase field modeling of complex matrix/interfacial crack propagation in complex microstructures obtained from microtomography images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Mechanics Institute Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01577598v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application de la tomographie X et de la simulation FFT à l’analyse de l’endommagement de tubes composites SiC/SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ouaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Matériaux et grands instruments &amp; Matériaux numériques - Analyses in situ : Expériences/Modélisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Massively parallel FFT-based simulation to analyze the behavior of architected SiC/SiC composite tubes from synchrotron X-ray tomography</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Ouaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Derouillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cédric Sauder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Conference on Multiscale Materials Modeling</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phase field modeling of complex microcracking in voxel-based models of cementitious materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qizhi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th US National Congress on Computational Methods (USNCCM 13)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, San Diego, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation hydro­‐mécanique in situ sous microtomographie: quelques applications en génie civil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Aimedieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIe Colloque Rayons X &amp; Matière</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258123v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-field method for computational modeling of interfacial damage interacting with crack propagation in realistic microstructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Zhi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Seoul, South Korea</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01351015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A phase-field method for microcracking simulation in concrete microstructure models obtained from microtomography images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st Pan-American congress on computational mechanics, Buenos Aeres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Buenos Aires, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01147887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulation numérique d’un essai de nano-indentation sur un matériau de critère de résistance elliptique axisymétrique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dac Loi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Dormieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 3rd International Conference CIGOS 2015 - Innovations in construction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the role of in-plane damage mechanisms on the macroscopic behavior of SiC/SiC composites from complementary 2D and 3D in-situ investigations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yang Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F Bernachy-Barbe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Damage mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, UTT France, Jul 2015, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01265457v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack nucleation and propagation in highly heterogeneous microstructure models based on X-ray CT images of real materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qizhi Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque national en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CSMA, May 2015, Giens, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01514290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microtomographie, essais in situ et mesures de champs volumiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Lenoir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-F. Bruchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Vandamme</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire GERI END/IFSTTAR</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENPC, Jun 2014, Marne-la-Vallée, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01139971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D detection of damage evolution in porous brittle cement based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qi-Zhi Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Conference on Experimental Mechanics (ICEM16)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A simplified and accelerated phase field method for crack nucleation and propagation in highly heterogeneous materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-Z. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th European Conference on Fracture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Trondheim, Norway. pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crack nucleation and propagation in highly heterogeneous materials models obtained from microtomography images using phase field method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q.-Z. Zhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th World Congress on Computational Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01056162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of damage in unidirectional SiC/SiC composites and multi-scale experimental validation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Third International Conference on Computational Modeling of Fracture and Failure of Materials and Structures (CFRAC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental characterisation of damage in SiC/SiC minicomposites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caldemaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICEM 14 – 14th International Conference on Experimental Mechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Poitiers, France. 8 p., </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/20100620002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00509643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiscale approach of mechanical behaviour of SiC/SiC composites : elastic behaviour at the scale of the tow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caldemaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1st International Conference on Material Modelling (ICMM1)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Dortmund, Germany. pp.45-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00490495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation expérimentale de l'endommagement dans les minicomposites SiC/SiC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caldemaison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Nantes, France. 10p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00832244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X-ray tomographic characterization of the macroscopic porosity of CVI SiC/SiC composites - Effects on the elastic behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Boller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">33rd International Conference and Exposition on Advanced Ceramics and Composites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2009, Daytona, United States. pp.33-46, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9780470584002.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00626410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Normal Mixed Uniform Boundary Conditions for mechanical homogenization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gelebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03378359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approche multi-échelle du comportement mécanique des matériaux composites SiC/SiC : comportement élastique à l'échelle du toron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gelebart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Crépin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Caldemaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Neuvième colloque en calcul des structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Giens, France. pp.357-362</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00401179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions aux limites mixtes normales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Gélébart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIXe Congrès Français de Mécanique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01579511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From projections to small-angle scattering : Artifacts induced by polychromatic cone-beams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Levitz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Tomography of Materials and Structures (ICTMS 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03745847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D detection of damage evolution in porous brittle cement or plaster based materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Tung T.T. Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Yvonnet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Z. Zhu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Tomography of Materials and Structures (ICTMS 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01308322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse expérimentale et modélisation micromécaniques du comportement élastique et de l'endommagement de composites SiC/SiC unidirectionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Chateau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Ecole Polytechnique X, 2011. Français. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">pastel-00656244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId187"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -8790,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="50AC01B2"/>
+    <w:nsid w:val="4C27B322"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9021,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-chateau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7140-530X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163580251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05063918v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awdi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-025-01518-7" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04165900v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Abdallah" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolivet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105456" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129751v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#808;ois Chevoir" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000507" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113390" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03318660v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marrow" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106390" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02870690v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;lebart" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.060" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02557516v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00557-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02558347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducoulombier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02010120v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.11.009" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344042v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodele Adessina" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105900" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01780698v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung T.T. Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12276" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594674v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bilteryst" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2017.09.013" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258035v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0082-1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.06.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213943v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Z Zhu" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.10.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01120398v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140963v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Zhi Zhu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.03.045" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903466v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caldemaison" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.09.001" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736300v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.02.008" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491048v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2009.02470.x" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JPJ8KWJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818273v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785482786500062" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50006-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939483v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Niedermeyer" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zhang" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekai Tinhinane" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4181" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939468v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kouakou" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616736v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745756v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616734v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745738v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xiu Le" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03039390v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03318734v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Demont" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.117" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565986v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263589v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263591v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263584v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.235562" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818065v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926878v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derouillat" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598516v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. King" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818017v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xia" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593050v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629699v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593058v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578632v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629681v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ouaki" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337424v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629647v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qhizhi Zhu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577598v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629666v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147887v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258046v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Zhu" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258123v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351015v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629620v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Loi Nguyen" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514290v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265457v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139971v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bruchon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056166v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056160v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Z. Zhu" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056162v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00832095v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626410v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470584002.ch3" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00832244v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509643v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100620002" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490495v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378359v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401179v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01579511v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745847v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01308322v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvonnet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Z. Zhu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00656244v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-chateau" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7140-530X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/163580251" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=RQTF-NMAAAAJ&amp;hl=fr&amp;oi=ao" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05620562v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Awdi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chateau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coumba Niang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Aimedieu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Roux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/jp22-sptz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-05063918v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Fall" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-025-01518-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-04165900v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssouf Abdallah" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vandamme" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Garnier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Jolivet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrmms.2023.105456" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129751v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc&#808;ois Chevoir" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1122/8.0000507" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03318660v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yang Chen" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Shi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Marrow" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2021.106390" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03207569v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gl&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Lecompte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de M&#233;nibus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lenormand" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Arufe" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.113390" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02557516v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chen" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. King" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11340-019-00557-5" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02558347v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Ducoulombier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Caron" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12347" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02870690v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel G&#233;lebart" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew King" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2020.04.060" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02010120v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Sauder" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2018.11.009" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02344042v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayodele Adessina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amor Ben Fraj" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Barth&#233;l&#233;my" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cemconres.2019.105900" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01780698v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung T.T. Nguyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Yvonnet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/str.12276" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594674v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bilteryst" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eml.2017.09.013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331213v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Tung Nguyen" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2016.06.004" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258035v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Nguyen" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karam Sab" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-016-0082-1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01213943v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Z Zhu" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cma.2015.10.007" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01120398v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cr&#233;pin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2014.11.020" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140963v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qi-Zhi Zhu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2015.03.045" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00903466v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Caldemaison" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2013.09.001" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00736300v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Boller" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2011.02.008" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00491048v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gelebart" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1744-7402.2009.02470.x" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-1JPJ8KWJ-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818273v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sciencedirect.com/science/article/pii/B9781785482786500062" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-1-78548-278-6.50006-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939483v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Niedermeyer" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Zhang" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chekai Tinhinane" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3397/IN_2024_4181" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04939468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Kouakou" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Magniont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745756v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616734v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gle" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hellouin de Menibus" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616736v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745738v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Xiu Le" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03039390v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03318734v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Demont" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.promfg.2020.04.117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263589v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Keita" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Richard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Artoni" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263591v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-02263584v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21012/FC10.235562" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565986v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818065v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593050v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Sauder" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629699v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593058v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew D. King" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598516v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818017v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liang Xia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01578632v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01926878v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Derouillat" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330731v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qhizhi Zhu" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629647v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337424v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577598v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629666v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Ouaki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629681v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258046v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qizhi Zhu" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258123v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lenoir" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01351015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147887v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01629620v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dac Loi Nguyen" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dormieux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265457v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Bernachy-Barbe" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L G&#233;l&#233;bart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01514290v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01139971v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Bruchon" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Pereira" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056166v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056160v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q.-Z. Zhu" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01056162v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00832095v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00509643v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/20100620002" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-00490495v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-00832244v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00626410v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9780470584002.ch3" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378359v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00401179v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01579511v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-03745847v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brisard" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Levitz" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01308322v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Yvonnet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Z. Zhu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/pastel-00656244v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>