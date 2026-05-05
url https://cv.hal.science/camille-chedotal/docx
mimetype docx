--- v0 (2026-04-05)
+++ v1 (2026-05-05)
@@ -387,226 +387,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la consommation régionale sur l'identité personnelle : l'exemple de la Bretagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La culpabilité au travail : la parole aux salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 73 (2018, Issue 2), p295-318</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01828078v1</w:t>
+                <w:t xml:space="preserve">hal-01906525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culpabilité au travail : la parole aux salariés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'influence de la consommation régionale sur l'identité personnelle : l'exemple de la Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.37-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.183.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01906525v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using guilt appeals in communication</w:t>
               </w:r>
@@ -769,51 +769,51 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Le Gall-Ely</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherche et Applications en Marketing (French Edition)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2017</w:t>
+              <w:t xml:space="preserve">, 2017, 32 (4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01777452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -1046,51 +1046,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04844026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“French consumers' perceptions of sustainable food: an exploration of indicators and determinants of trust in products and actors in the food system”,</w:t>
+                <w:t xml:space="preserve">Confiance et alimentation durable : les représentations des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
@@ -1125,97 +1125,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEING SEA-EU Conference (European University of the Seas)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Malta., Jun 2024, Valetta, Malta, Malta</w:t>
+              <w:t xml:space="preserve">Journée du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672257v1</w:t>
+                <w:t xml:space="preserve">hal-04843983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Confiance et alimentation durable : les représentations des consommateurs</w:t>
+                <w:t xml:space="preserve">Perceptions de l'alimentation durable des consommateurs français : une exploration des indicateurs et des déterminants de la confiance envers les produits et les acteurs du système alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
@@ -1250,97 +1250,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Congrès de l’ASAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Montreal (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843983v1</w:t>
+                <w:t xml:space="preserve">hal-04746625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptions de l'alimentation durable des consommateurs français : une exploration des indicateurs et des déterminants de la confiance envers les produits et les acteurs du système alimentaire</w:t>
+                <w:t xml:space="preserve">“French consumers' perceptions of sustainable food: an exploration of indicators and determinants of trust in products and actors in the food system”,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
@@ -1375,73 +1375,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de l’ASAC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, Montreal (Canada), France</w:t>
+              <w:t xml:space="preserve">BEING SEA-EU Conference (European University of the Seas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Malta., Jun 2024, Valetta, Malta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04746625v1</w:t>
+                <w:t xml:space="preserve">hal-04672257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diminution de la consommation de viande : les relations de genre comme clé d’analyse</w:t>
               </w:r>
@@ -1617,51 +1617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1712,51 +1712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation régionale : une approche ancrée dans la CCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2560,51 +2560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Berthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660066v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.386.0067" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828078v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.183.0037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Peyrelongue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570717706830" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte De Hebert Peyrelongue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672257v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843983v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746625v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loheac Youenn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444949v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/D3R8-KF96" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Berthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660066v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.386.0067" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.183.0037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Peyrelongue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570717706830" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte De Hebert Peyrelongue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loheac Youenn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444949v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/D3R8-KF96" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>