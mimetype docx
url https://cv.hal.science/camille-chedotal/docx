--- v1 (2026-05-05)
+++ v2 (2026-05-28)
@@ -387,226 +387,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03607148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culpabilité au travail : la parole aux salariés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L'influence de la consommation régionale sur l'identité personnelle : l'exemple de la Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Guillemot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Plaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Question(s) de Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22, pp.37-59. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/qdm.183.0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01906525v1</w:t>
+                <w:t xml:space="preserve">hal-01828078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'influence de la consommation régionale sur l'identité personnelle : l'exemple de la Bretagne</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La culpabilité au travail : la parole aux salariés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Berthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Question(s) de Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Relations Industrielles / Industrial Relations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Vol. 73 (2018, Issue 2), p295-318</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/qdm.183.0037⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01828078v1</w:t>
+                <w:t xml:space="preserve">hal-01906525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using guilt appeals in communication</w:t>
               </w:r>
@@ -964,125 +964,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05265646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Présentation des résultats du 1er Baromètre de la confiance envers l’alimentation durable, Observatoire OPADE (Chaire PADE)</w:t>
+                <w:t xml:space="preserve">“French consumers' perceptions of sustainable food: an exploration of indicators and determinants of trust in products and actors in the food system”,</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Innocent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Gabriel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Divard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3èmes Journées de recherche Pratiques Alimentaires, Santé et Territoire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LEGO, May 2024, Brest, France</w:t>
+              <w:t xml:space="preserve">BEING SEA-EU Conference (European University of the Seas)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Malta., Jun 2024, Valetta, Malta, Malta</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04844026v1</w:t>
+                <w:t xml:space="preserve">hal-04672257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Confiance et alimentation durable : les représentations des consommateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1104,88 +1147,88 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du Marketing Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04843983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
@@ -1229,51 +1272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morgane Innocent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Gabriel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronan Divard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l’ASAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Montreal (Canada), France</w:t>
@@ -1296,152 +1339,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“French consumers' perceptions of sustainable food: an exploration of indicators and determinants of trust in products and actors in the food system”,</w:t>
+                <w:t xml:space="preserve">Présentation des résultats du 1er Baromètre de la confiance envers l’alimentation durable, Observatoire OPADE (Chaire PADE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aït-Yahia Ghidouche Kamila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BEING SEA-EU Conference (European University of the Seas)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Malta., Jun 2024, Valetta, Malta, Malta</w:t>
+              <w:t xml:space="preserve">3èmes Journées de recherche Pratiques Alimentaires, Santé et Territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LEGO, May 2024, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04672257v1</w:t>
+                <w:t xml:space="preserve">hal-04844026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diminution de la consommation de viande : les relations de genre comme clé d’analyse</w:t>
               </w:r>
@@ -1617,51 +1617,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Guillemot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Sommier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1712,51 +1712,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La consommation régionale : une approche ancrée dans la CCT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Plaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29ème Congrès de l’Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2122,208 +2122,208 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment les nudges influencent les comportements alimentaires ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anthropocène, alimentation carnée, marketing social et sociétal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Sommier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">éditions EMS. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Eric Rémy ; Dominique Roux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marketing social et Nudge</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Le marketing doit-il penser sa propre disparition ? Anthropocène et consommation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carnets de la Consommation, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48748/D3R8-KF96⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04958584v1</w:t>
+                <w:t xml:space="preserve">hal-04444949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropocène, alimentation carnée, marketing social et sociétal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment les nudges influencent les comportements alimentaires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Chédotal</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Eric Rémy ; Dominique Roux. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loheac Youenn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">éditions EMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le marketing doit-il penser sa propre disparition ? Anthropocène et consommation</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Marketing social et Nudge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.173-180, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04444949v1</w:t>
+                <w:t xml:space="preserve">hal-04958584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions et bien-être au travail des professionnels des ressources humaines</w:t>
               </w:r>
@@ -2560,51 +2560,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Berthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660066v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.386.0067" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906525v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828078v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.183.0037" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Peyrelongue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570717706830" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte De Hebert Peyrelongue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843983v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672257v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958584v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loheac Youenn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444949v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/D3R8-KF96" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041931v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ch&#233;dotal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Berthe" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03660066v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Sommier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Guillemot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Tamaro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/g2000.386.0067" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607148v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828078v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Plaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.183.0037" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01906525v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828356v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte de Peyrelongue" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Le Gall-Ely" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/2051570717706830" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01777452v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte De Hebert Peyrelongue" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05265646v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A&#239;t-Yahia Ghidouche Kamila" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Innocent" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Gabriel" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Fran&#231;ois-Lecompte" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672257v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Divard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843983v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746625v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04844026v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958592v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958588v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475435v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958596v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958602v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Malas" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958600v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00566192v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00170471v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Rieunier" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Boulbry" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04444949v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48748/D3R8-KF96" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958584v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loheac Youenn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03276790v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>