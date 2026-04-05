--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -1284,165 +1284,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« 'Que l’on revisite lesdits ouvrages par maistres en ce recongnoissant pour savoir qu’il y esconvient faire'. Le corps de ville et l’expérience de la maîtrise d’ouvrage sur les chantiers des fortifications à Rouen (XIVe – XVIe siècles) ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cilona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">56e Congrès annuel de la SHMESP : Chantiers médiévaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SHMESP, May 2025, Albi, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05128139v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">'Atendu les merveilleuses nouvelles' : le corps de ville rouennais et l’information en temps de guerre (1389 - 1417)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cilona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'Axe 3 (Guerres, Frontières, Impérialismes) du GRHis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Stéphane Haffemayer, Oct 2025, Université de Rouen - Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303371v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05128139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édifier, parfaire ou rétouper ? Planification et stratégies de la maîtrise d’ouvrage dans les chantiers de fortification urbaine à Rouen (XIVe – XVIe siècles)</w:t>
               </w:r>
@@ -2218,51 +2218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="214E9E4E"/>
+    <w:nsid w:val="39A4D962"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2366,51 +2366,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="82593372"/>
+    <w:nsid w:val="9B2C2CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2514,51 +2514,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="80C6E475"/>
+    <w:nsid w:val="8F2EE609"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2662,51 +2662,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="D111B0E3"/>
+    <w:nsid w:val="2E9595C0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2810,51 +2810,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="E2638D97"/>
+    <w:nsid w:val="A0527053"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2958,51 +2958,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="BBC71EE8"/>
+    <w:nsid w:val="5FFE5FD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3106,51 +3106,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="E525AC89"/>
+    <w:nsid w:val="05853152"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3254,51 +3254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="DD8AF087"/>
+    <w:nsid w:val="44E56B30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3402,51 +3402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="0E6393AC"/>
+    <w:nsid w:val="B05E7CEC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3550,51 +3550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="24DA4F3B"/>
+    <w:nsid w:val="EC085F71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3698,51 +3698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="625B3571"/>
+    <w:nsid w:val="FC73281B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3846,51 +3846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="84360C26"/>
+    <w:nsid w:val="C4920C1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4110,51 +4110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-cilona" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2686-8337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/laurence-jean-marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/recherche/evenements/les-rencontres-des-fictions-historiques-le-personnage-dans-tous-ses-etats" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/victor-faingnaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/romain-vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hEc48QsYhl8&amp;t=382s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elbakin.net/news/1299/jean-philippe-jaworski-aux-rencontres-des-fictions-historiques-2025-1ere-partie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elbakin.net/news/1304/jean-philippe-jaworski-aux-rencontres-des-fictions-historiques-2025-2e-partie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shmesp.fr/56e-congres-shmesp-2025-albi-livret/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/guillaume-yverneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histeme.unicaen.fr/evenement/colloque-abandon-de-poste-processus-usages-et-representations-de-labandon-du-patrimoine-bati-militaire-de-lantiquite-a-nos-jours/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://operandi.hypotheses.org/2024-2025/invitees-du-14-mars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/sandrine-victor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/seigneurs2024/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/la-forge-numerique/des-coups-de-poing-fraternels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grhis.univ-rouen.fr/grhis/?event=journee-des-doctorants-du-grhis-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puc/27306?lang=fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfhu.hypotheses.org/13216" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfhu.hypotheses.org/10647" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfhu.hypotheses.org/9383" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.tendanceouest.com/episode-9490-les-relations-anglo-caennaises-entre-guerre-et-paix/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdv-histoire.com/programme/co-habiter-lespace-urbain-larmee-dans-le-quotidien-de-la-ville-du-moyen-age-nos-jours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ABrSZC7zDzI" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cilona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/154h3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/127ch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u4zh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.27306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-cilona" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2686-8337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/laurence-jean-marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/recherche/evenements/les-rencontres-des-fictions-historiques-le-personnage-dans-tous-ses-etats" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/victor-faingnaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/romain-vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hEc48QsYhl8&amp;t=382s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elbakin.net/news/1299/jean-philippe-jaworski-aux-rencontres-des-fictions-historiques-2025-1ere-partie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elbakin.net/news/1304/jean-philippe-jaworski-aux-rencontres-des-fictions-historiques-2025-2e-partie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shmesp.fr/56e-congres-shmesp-2025-albi-livret/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/guillaume-yverneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histeme.unicaen.fr/evenement/colloque-abandon-de-poste-processus-usages-et-representations-de-labandon-du-patrimoine-bati-militaire-de-lantiquite-a-nos-jours/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://operandi.hypotheses.org/2024-2025/invitees-du-14-mars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/sandrine-victor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/seigneurs2024/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/la-forge-numerique/des-coups-de-poing-fraternels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grhis.univ-rouen.fr/grhis/?event=journee-des-doctorants-du-grhis-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puc/27306?lang=fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfhu.hypotheses.org/13216" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfhu.hypotheses.org/10647" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfhu.hypotheses.org/9383" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.tendanceouest.com/episode-9490-les-relations-anglo-caennaises-entre-guerre-et-paix/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdv-histoire.com/programme/co-habiter-lespace-urbain-larmee-dans-le-quotidien-de-la-ville-du-moyen-age-nos-jours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ABrSZC7zDzI" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cilona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/154h3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/127ch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u4zh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.27306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>