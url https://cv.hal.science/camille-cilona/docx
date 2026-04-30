--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -1284,165 +1284,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">'Atendu les merveilleuses nouvelles' : le corps de ville rouennais et l’information en temps de guerre (1389 - 1417)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cilona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de l'Axe 3 (Guerres, Frontières, Impérialismes) du GRHis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Stéphane Haffemayer, Oct 2025, Université de Rouen - Normandie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303371v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« 'Que l’on revisite lesdits ouvrages par maistres en ce recongnoissant pour savoir qu’il y esconvient faire'. Le corps de ville et l’expérience de la maîtrise d’ouvrage sur les chantiers des fortifications à Rouen (XIVe – XVIe siècles) ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cilona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">56e Congrès annuel de la SHMESP : Chantiers médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SHMESP, May 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05128139v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-05303371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Édifier, parfaire ou rétouper ? Planification et stratégies de la maîtrise d’ouvrage dans les chantiers de fortification urbaine à Rouen (XIVe – XVIe siècles)</w:t>
               </w:r>
@@ -2218,51 +2218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="39A4D962"/>
+    <w:nsid w:val="352D7735"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2366,51 +2366,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9B2C2CAF"/>
+    <w:nsid w:val="7FB949B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2514,51 +2514,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="8F2EE609"/>
+    <w:nsid w:val="9940DD1D"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2662,51 +2662,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="2E9595C0"/>
+    <w:nsid w:val="A5D43476"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2810,51 +2810,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="A0527053"/>
+    <w:nsid w:val="7060DBFF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2958,51 +2958,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="5FFE5FD4"/>
+    <w:nsid w:val="791FAD12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3106,51 +3106,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="05853152"/>
+    <w:nsid w:val="B6C4D3F7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3254,51 +3254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="44E56B30"/>
+    <w:nsid w:val="E66E8B5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3402,51 +3402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="B05E7CEC"/>
+    <w:nsid w:val="99F02668"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3550,51 +3550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="EC085F71"/>
+    <w:nsid w:val="CC9627F4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3698,51 +3698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="FC73281B"/>
+    <w:nsid w:val="7A44C568"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3846,51 +3846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="C4920C1D"/>
+    <w:nsid w:val="F20B6EA8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4110,51 +4110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-cilona" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2686-8337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/laurence-jean-marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/recherche/evenements/les-rencontres-des-fictions-historiques-le-personnage-dans-tous-ses-etats" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/victor-faingnaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/romain-vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hEc48QsYhl8&amp;t=382s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elbakin.net/news/1299/jean-philippe-jaworski-aux-rencontres-des-fictions-historiques-2025-1ere-partie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elbakin.net/news/1304/jean-philippe-jaworski-aux-rencontres-des-fictions-historiques-2025-2e-partie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shmesp.fr/56e-congres-shmesp-2025-albi-livret/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/guillaume-yverneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histeme.unicaen.fr/evenement/colloque-abandon-de-poste-processus-usages-et-representations-de-labandon-du-patrimoine-bati-militaire-de-lantiquite-a-nos-jours/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://operandi.hypotheses.org/2024-2025/invitees-du-14-mars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/sandrine-victor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/seigneurs2024/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/la-forge-numerique/des-coups-de-poing-fraternels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grhis.univ-rouen.fr/grhis/?event=journee-des-doctorants-du-grhis-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puc/27306?lang=fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfhu.hypotheses.org/13216" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfhu.hypotheses.org/10647" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfhu.hypotheses.org/9383" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.tendanceouest.com/episode-9490-les-relations-anglo-caennaises-entre-guerre-et-paix/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdv-histoire.com/programme/co-habiter-lespace-urbain-larmee-dans-le-quotidien-de-la-ville-du-moyen-age-nos-jours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ABrSZC7zDzI" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cilona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128139v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303371v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/154h3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/127ch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u4zh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.27306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-cilona" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2686-8337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/laurence-jean-marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/recherche/evenements/les-rencontres-des-fictions-historiques-le-personnage-dans-tous-ses-etats" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/victor-faingnaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/romain-vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hEc48QsYhl8&amp;t=382s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elbakin.net/news/1299/jean-philippe-jaworski-aux-rencontres-des-fictions-historiques-2025-1ere-partie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elbakin.net/news/1304/jean-philippe-jaworski-aux-rencontres-des-fictions-historiques-2025-2e-partie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shmesp.fr/56e-congres-shmesp-2025-albi-livret/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/guillaume-yverneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histeme.unicaen.fr/evenement/colloque-abandon-de-poste-processus-usages-et-representations-de-labandon-du-patrimoine-bati-militaire-de-lantiquite-a-nos-jours/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://operandi.hypotheses.org/2024-2025/invitees-du-14-mars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/sandrine-victor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/seigneurs2024/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/la-forge-numerique/des-coups-de-poing-fraternels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grhis.univ-rouen.fr/grhis/?event=journee-des-doctorants-du-grhis-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puc/27306?lang=fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfhu.hypotheses.org/13216" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfhu.hypotheses.org/10647" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfhu.hypotheses.org/9383" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.tendanceouest.com/episode-9490-les-relations-anglo-caennaises-entre-guerre-et-paix/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdv-histoire.com/programme/co-habiter-lespace-urbain-larmee-dans-le-quotidien-de-la-ville-du-moyen-age-nos-jours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ABrSZC7zDzI" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cilona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/154h3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/127ch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u4zh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.27306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>