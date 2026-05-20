--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -1215,96 +1215,96 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’abandon du patrimoine bâti militaire de l’Antiquité à nos jours : méthode, enjeux, épistémologie. Introduction du colloque</w:t>
+                <w:t xml:space="preserve">« 'Que l’on revisite lesdits ouvrages par maistres en ce recongnoissant pour savoir qu’il y esconvient faire'. Le corps de ville et l’expérience de la maîtrise d’ouvrage sur les chantiers des fortifications à Rouen (XIVe – XVIe siècles) ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cilona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Abandon de poste. Processus, usages et représentations de l’abandon du patrimoine bâti militaire, de l’Antiquité à nos jours.</w:t>
+              <w:t xml:space="preserve">56e Congrès annuel de la SHMESP : Chantiers médiévaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Camille Cilona; Guillaume Yverneau, Apr 2025, Château de Vincennes, France</w:t>
+              <w:t xml:space="preserve">, SHMESP, May 2025, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303472v1</w:t>
+                <w:t xml:space="preserve">hal-05128139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">'Atendu les merveilleuses nouvelles' : le corps de ville rouennais et l’information en temps de guerre (1389 - 1417)</w:t>
               </w:r>
@@ -1353,441 +1353,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« 'Que l’on revisite lesdits ouvrages par maistres en ce recongnoissant pour savoir qu’il y esconvient faire'. Le corps de ville et l’expérience de la maîtrise d’ouvrage sur les chantiers des fortifications à Rouen (XIVe – XVIe siècles) ».</w:t>
+                <w:t xml:space="preserve">Édifier, parfaire ou rétouper ? Planification et stratégies de la maîtrise d’ouvrage dans les chantiers de fortification urbaine à Rouen (XIVe – XVIe siècles)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cilona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">56e Congrès annuel de la SHMESP : Chantiers médiévaux</w:t>
+              <w:t xml:space="preserve">Atelier Operandi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, SHMESP, May 2025, Albi, France</w:t>
+              <w:t xml:space="preserve">, Sandrine Victor, Mar 2025, Université de Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05128139v1</w:t>
+                <w:t xml:space="preserve">hal-05303486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édifier, parfaire ou rétouper ? Planification et stratégies de la maîtrise d’ouvrage dans les chantiers de fortification urbaine à Rouen (XIVe – XVIe siècles)</w:t>
+                <w:t xml:space="preserve">Rencontre avec Jean-Philippe Jaworski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cilona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Operandi</w:t>
+              <w:t xml:space="preserve">Les Rencontres des fictions historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sandrine Victor, Mar 2025, Université de Toulouse, France</w:t>
+              <w:t xml:space="preserve">, Romain Vincent; Victor Faingnaert, Jun 2025, Metz Université Ile du Saulcy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303486v1</w:t>
+                <w:t xml:space="preserve">hal-05303517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rencontre avec Jean-Philippe Jaworski</w:t>
+                <w:t xml:space="preserve">Penser l’abandon du patrimoine bâti militaire de l’Antiquité à nos jours : méthode, enjeux, épistémologie. Introduction du colloque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cilona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Rencontres des fictions historiques</w:t>
+              <w:t xml:space="preserve">Abandon de poste. Processus, usages et représentations de l’abandon du patrimoine bâti militaire, de l’Antiquité à nos jours.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Romain Vincent; Victor Faingnaert, Jun 2025, Metz Université Ile du Saulcy, France</w:t>
+              <w:t xml:space="preserve">, Camille Cilona; Guillaume Yverneau, Apr 2025, Château de Vincennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05303517v1</w:t>
+                <w:t xml:space="preserve">hal-05303472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dominer de toute sa hauteur. Les enceintes urbaines, (en)jeu de domination dans la société urbaine médiévale. Le cas de la ville de Rouen au XVe siècle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cilona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seigneurs et maîtres : dominer en Normandie médiévale (XIe-XVe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bastien Michel; Hugo Fresnel, Oct 2024, Cerisy-la-Salle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04788864v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le nerf de la paix. Financer la défense en temps de paix armée. Le cas des fortifications urbaine de Rouen pendant la guerre de Cent Ans.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cilona</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire "Paris au Moyen Âge"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRHT-LAMOP, Feb 2024, Archives Nationales Caran, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05303492v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Co-habiter l’espace urbain : l’armée dans le quotidien de la ville, du Moyen Âge à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cilona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Table-ronde du Service Historique de la Défense</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rendez-vous de l'Histoire de Blois, Oct 2024, Blois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05303506v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-05303492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article de blog scientifique (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2218,51 +2218,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="352D7735"/>
+    <w:nsid w:val="3B8DCD02"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2366,51 +2366,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7FB949B9"/>
+    <w:nsid w:val="417C34B6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2514,51 +2514,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="9940DD1D"/>
+    <w:nsid w:val="1F00533E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2662,51 +2662,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="A5D43476"/>
+    <w:nsid w:val="A6608186"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2810,51 +2810,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="7060DBFF"/>
+    <w:nsid w:val="C2297DCE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2958,51 +2958,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="791FAD12"/>
+    <w:nsid w:val="C21626E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3106,51 +3106,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="B6C4D3F7"/>
+    <w:nsid w:val="06E7693C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3254,51 +3254,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="E66E8B5F"/>
+    <w:nsid w:val="423429FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3402,51 +3402,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="99F02668"/>
+    <w:nsid w:val="081FFA9A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3550,51 +3550,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="CC9627F4"/>
+    <w:nsid w:val="D9EF8EAB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3698,51 +3698,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="7A44C568"/>
+    <w:nsid w:val="94A4B9AF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3846,51 +3846,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="F20B6EA8"/>
+    <w:nsid w:val="71F85B85"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4110,51 +4110,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-cilona" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2686-8337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/laurence-jean-marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/recherche/evenements/les-rencontres-des-fictions-historiques-le-personnage-dans-tous-ses-etats" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/victor-faingnaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/romain-vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hEc48QsYhl8&amp;t=382s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elbakin.net/news/1299/jean-philippe-jaworski-aux-rencontres-des-fictions-historiques-2025-1ere-partie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elbakin.net/news/1304/jean-philippe-jaworski-aux-rencontres-des-fictions-historiques-2025-2e-partie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shmesp.fr/56e-congres-shmesp-2025-albi-livret/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/guillaume-yverneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histeme.unicaen.fr/evenement/colloque-abandon-de-poste-processus-usages-et-representations-de-labandon-du-patrimoine-bati-militaire-de-lantiquite-a-nos-jours/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://operandi.hypotheses.org/2024-2025/invitees-du-14-mars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/sandrine-victor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/seigneurs2024/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/la-forge-numerique/des-coups-de-poing-fraternels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grhis.univ-rouen.fr/grhis/?event=journee-des-doctorants-du-grhis-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puc/27306?lang=fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfhu.hypotheses.org/13216" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfhu.hypotheses.org/10647" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfhu.hypotheses.org/9383" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.tendanceouest.com/episode-9490-les-relations-anglo-caennaises-entre-guerre-et-paix/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdv-histoire.com/programme/co-habiter-lespace-urbain-larmee-dans-le-quotidien-de-la-ville-du-moyen-age-nos-jours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ABrSZC7zDzI" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303472v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cilona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128139v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303486v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303517v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788864v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/154h3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/127ch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u4zh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.27306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-cilona" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0002-2686-8337" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/laurence-jean-marie" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://crem.univ-lorraine.fr/recherche/evenements/les-rencontres-des-fictions-historiques-le-personnage-dans-tous-ses-etats" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/victor-faingnaert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cv.hal.science/romain-vincent" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=hEc48QsYhl8&amp;t=382s" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elbakin.net/news/1299/jean-philippe-jaworski-aux-rencontres-des-fictions-historiques-2025-1ere-partie" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elbakin.net/news/1304/jean-philippe-jaworski-aux-rencontres-des-fictions-historiques-2025-2e-partie" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.shmesp.fr/56e-congres-shmesp-2025-albi-livret/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/guillaume-yverneau" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://histeme.unicaen.fr/evenement/colloque-abandon-de-poste-processus-usages-et-representations-de-labandon-du-patrimoine-bati-militaire-de-lantiquite-a-nos-jours/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://operandi.hypotheses.org/2024-2025/invitees-du-14-mars" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://https://cv.hal.science/sandrine-victor" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerisy-colloques.fr/seigneurs2024/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.canal-u.tv/chaines/la-forge-numerique/des-coups-de-poing-fraternels" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://grhis.univ-rouen.fr/grhis/?event=journee-des-doctorants-du-grhis-2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/puc/27306?lang=fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfhu.hypotheses.org/13216" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfhu.hypotheses.org/10647" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sfhu.hypotheses.org/9383" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://podcasts.tendanceouest.com/episode-9490-les-relations-anglo-caennaises-entre-guerre-et-paix/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://rdv-histoire.com/programme/co-habiter-lespace-urbain-larmee-dans-le-quotidien-de-la-ville-du-moyen-age-nos-jours" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=ABrSZC7zDzI" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05128139v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cilona" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303371v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303486v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303517v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303472v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788864v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303492v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05303506v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05385256v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/154h3" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/127ch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788840v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/u4zh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04788734v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.puc.27306" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>