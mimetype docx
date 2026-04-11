--- v0 (2026-03-22)
+++ v1 (2026-04-11)
@@ -1349,295 +1349,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04704628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A core of functional complementary bacteria infects oysters in Pacific Oyster Mortality Syndrome</w:t>
+                <w:t xml:space="preserve">Metabarcoding and Metabolomics Reveal the Effect of the Invasive Alien Tree Miconia calvescens DC. on Soil Diversity on the Tropical Island of Mo’orea (French Polynesia)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xing Luo</w:t>
+                <w:t xml:space="preserve">Slimane Chaïb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Raviglione</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Lucasson</w:t>
+                <w:t xml:space="preserve">Benoit Espiau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shogofa Mortaza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+                <w:t xml:space="preserve">Cédric Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Animal Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s42523-023-00246-8⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (4), pp.832. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms11040832⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04107637v1</w:t>
+                <w:t xml:space="preserve">hal-04196287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metabarcoding and Metabolomics Reveal the Effect of the Invasive Alien Tree Miconia calvescens DC. on Soil Diversity on the Tropical Island of Mo’orea (French Polynesia)</w:t>
+                <w:t xml:space="preserve">A core of functional complementary bacteria infects oysters in Pacific Oyster Mortality Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xing Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Slimane Chaïb</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Raviglione</w:t>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Espiau</w:t>
+                <w:t xml:space="preserve">Shogofa Mortaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Bertrand</w:t>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (4), pp.832. </w:t>
+              <w:t xml:space="preserve">Animal Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms11040832⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s42523-023-00246-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04196287v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04107637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antibacterial Activities and Life Cycle Stages of Asparagopsis armata: Implications of the Metabolome and Microbiome</w:t>
               </w:r>
@@ -2011,278 +2011,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microbiota Composition and Evenness Predict Survival Rate of Oysters Confronted to Pacific Oyster Mortality Syndrome</w:t>
+                <w:t xml:space="preserve">Unveiling protist diversity associated with the Pacific oyster Crassostrea gigas using blocking and excluding primers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Petton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aude Lucasson</w:t>
+                <w:t xml:space="preserve">Laure Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve R Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00311⟩</w:t>
+              <w:t xml:space="preserve">BMC Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 20, pp.193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12866-020-01860-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02551728v1</w:t>
+                <w:t xml:space="preserve">hal-02914979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling protist diversity associated with the Pacific oyster Crassostrea gigas using blocking and excluding primers</w:t>
+                <w:t xml:space="preserve">Microbiota Composition and Evenness Predict Survival Rate of Oysters Confronted to Pacific Oyster Mortality Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laure Guillou</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Escoubas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 20, pp.193. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11, pp.311. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s12866-020-01860-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2020.00311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02914979v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02551728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of Palleronia rufa sp. nov., a biofilm-forming and AHL-producing Rhodobacteraceae, reclassification of Hwanghaeicola aestuarii as Palleronia aestuarii comb. nov., Maribius pontilimi as Palleronia pontilimi comb. nov., Maribius salinus as Palleronia salina comb. nov., Maribius pelagius as Palleronia pelagia comb. nov. and emended description of the genus Palleronia</w:t>
               </w:r>
@@ -2530,1099 +2530,1099 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal regime and host clade, rather than geography, drive Symbiodinium and bacterial assemblages in the scleractinian coral Pocillopora damicornis sensu lato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Brener-Raffalli</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">François Bonhomme</w:t>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0423-6⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729372v1</w:t>
+                <w:t xml:space="preserve">hal-01898110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallels between experimental and natural evolution of legume symbionts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The phylogeny of the genus Indoplanorbis (Gastropoda, Planorbidae) from Africa and the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Touchon</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
+                <w:t xml:space="preserve">Salem Al Yafae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04778-5⟩</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (5), pp.558-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zsc.12297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01880286v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01838840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protists Within Corals: The Hidden Diversity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal regime and host clade, rather than geography, drive Symbiodinium and bacterial assemblages in the scleractinian coral Pocillopora damicornis sensu lato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Brener-Raffalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brunet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Pierre Lepage</w:t>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02043⟩</w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.39. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0423-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01887637v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Author Correction : Parallels between experimental and natural evolution of legume symbionts (vol 9, 2264, 2018)</w:t>
+                <w:t xml:space="preserve">Protists Within Corals: The Hidden Diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Brunet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-07205-x⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02617830v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+                <w:t xml:space="preserve">Author Correction : Parallels between experimental and natural evolution of legume symbionts (vol 9, 2264, 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Capela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxing Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.4215. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-07205-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01898110v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02617830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phylogeny of the genus Indoplanorbis (Gastropoda, Planorbidae) from Africa and the French West Indies</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Parallels between experimental and natural evolution of legume symbionts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Capela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Clerissi</w:t>
+                <w:t xml:space="preserve">Mingxing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Allienne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Salem Al Yafae</w:t>
+                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (5), pp.558-564. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.2264. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/zsc.12297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04778-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838840v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01880286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recruitment of a Lineage-Specific Virulence Regulatory Pathway Promotes Intracellular Infection by a Plant Pathogen Experimentally Evolved into a Legume Symbiont</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental evolution of rhizobia may lead to either extra- or intracellular symbiotic adaptation depending on the selection regime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Perrier</w:t>
+                <w:t xml:space="preserve">Yasmine Yousfi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Guetta</w:t>
+                <w:t xml:space="preserve">Carine Gris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bouchez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/molbev/msx165⟩</w:t>
+              <w:t xml:space="preserve">Molecular Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 26 (7), pp.1818-1831. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/mec.13895⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02620519v1</w:t>
+                <w:t xml:space="preserve">hal-01607703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental evolution of rhizobia may lead to either extra- or intracellular symbiotic adaptation depending on the selection regime</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recruitment of a Lineage-Specific Virulence Regulatory Pathway Promotes Intracellular Infection by a Plant Pathogen Experimentally Evolved into a Legume Symbiont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Capela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Gris</w:t>
+                <w:t xml:space="preserve">Anthony Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Bouchez</w:t>
+                <w:t xml:space="preserve">Dorian Guetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecular Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 26 (7), pp.1818-1831. </w:t>
+              <w:t xml:space="preserve">Molecular Biology and Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 34 (10), pp.2503-2521. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/mec.13895⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/molbev/msx165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607703v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02620519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep sequencing of amplified Prasinovirus and host green algal genes from an Indian Ocean transect reveals interacting trophic dependencies and new genotypes</w:t>
               </w:r>
@@ -4023,51 +4023,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient Hypermutagenesis Accelerates the Evolution of Legume Endosymbionts following Horizontal Gene Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Remigi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4310,77 +4310,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracking the code of pacific oyster mortality syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4448,77 +4448,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cracking the code of Pacific oyster mortality syndrom</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4560,77 +4560,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative approach to decipher the summer mortality syndrome affecting Pacific oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4685,90 +4685,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An integrative approach to decipher the mortality syndrome affecting juvenile Pacific oysters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Petton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve R Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Haffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4881,51 +4881,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V Bonito Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Rodolfo-Metalpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mitta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5124,90 +5124,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A core of functionally complementary bacteria colonizes oysters in Pacific Oyster Mortality Syndrome</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Lucasson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xing Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shogofa Mortaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien de Lorgeril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5411,51 +5411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camille.clerissi@ephe.sorbonne.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888296v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pozas-Schacre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bischoff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07433-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05340296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vizon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70160" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466883v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Beldade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mejait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02799-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04683621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14080454" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704628v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Nugues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogofa Mortaza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00246-8" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04196287v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Cha&#239;b" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Espiau" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040832" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parchemin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060363" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16639" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03835359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Esposito" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Clua" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes7060312" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551728v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00311" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914979v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01860-1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Barnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.126018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03092" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729372v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener-Raffalli" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0423-6" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01880286v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capela" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Tang" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04778-5" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887637v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brunet" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepage" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02043" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617830v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07205-x" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838840v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Al Yafae" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12297" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620519v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrier" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guetta" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx165" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607703v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Yousfi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13895" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01246259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12345" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04648333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00123-14" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Edern" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-59" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Remigi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Tasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Torchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001942" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Subirana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.59" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonito Oliva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejait" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fildier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giroud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniele" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiest" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054359v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camille.clerissi@ephe.sorbonne.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888296v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pozas-Schacre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bischoff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07433-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05340296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vizon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70160" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466883v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Beldade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mejait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02799-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04683621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14080454" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704628v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Nugues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04196287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Cha&#239;b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Espiau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040832" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogofa Mortaza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00246-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parchemin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060363" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16639" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03835359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Esposito" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Clua" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes7060312" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01860-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Barnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.126018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03092" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Al Yafae" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12297" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729372v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener-Raffalli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0423-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capela" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Tang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07205-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01880286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04778-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Yousfi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13895" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx165" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01246259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12345" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04648333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00123-14" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Edern" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-59" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Remigi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Tasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Torchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001942" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Subirana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.59" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonito Oliva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejait" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fildier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giroud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniele" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiest" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054359v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>