--- v1 (2026-04-11)
+++ v2 (2026-05-09)
@@ -1098,278 +1098,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05466883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of the Chemical and Biological Steps Required Implementing an Advanced Multi-Omics Approach for Assessing the Fate and Impact of Contaminants in Lagoon Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anouar Mejait</w:t>
+                <w:t xml:space="preserve">Negative parental and offspring environmental effects of macroalgae on coral recruitment are linked with alterations in the coral larval microbiome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Pozas-Schacre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Fildier</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maggy Nugues</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolites</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/metabo14080454⟩</w:t>
+              <w:t xml:space="preserve">Royal Society Open Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 (7), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rsos.240187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04683621v1</w:t>
+                <w:t xml:space="preserve">hal-04704628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative parental and offspring environmental effects of macroalgae on coral recruitment are linked with alterations in the coral larval microbiome</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Clerissi</w:t>
+                <w:t xml:space="preserve">Validation of the Chemical and Biological Steps Required Implementing an Advanced Multi-Omics Approach for Assessing the Fate and Impact of Contaminants in Lagoon Sediments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anouar Mejait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Fildier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Giroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Daniele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maggy Nugues</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Laure Wiest</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Royal Society Open Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 (7), </w:t>
+              <w:t xml:space="preserve">Metabolites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (8), pp.454. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1098/rsos.240187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/metabo14080454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04704628v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04683621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabarcoding and Metabolomics Reveal the Effect of the Invasive Alien Tree Miconia calvescens DC. on Soil Diversity on the Tropical Island of Mo’orea (French Polynesia)</w:t>
               </w:r>
@@ -2530,831 +2530,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02440210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The phylogeny of the genus Indoplanorbis (Gastropoda, Planorbidae) from Africa and the French West Indies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Montagnani</w:t>
+                <w:t xml:space="preserve">Gabriel Mouahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Allienne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salem Al Yafae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
+              <w:t xml:space="preserve">Zoologica Scripta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 47 (5), pp.558-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/zsc.12297⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01898110v1</w:t>
+                <w:t xml:space="preserve">hal-01838840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The phylogeny of the genus Indoplanorbis (Gastropoda, Planorbidae) from Africa and the French West Indies</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+                <w:t xml:space="preserve">Immune-suppression by OsHV-1 viral infection causes fatal bacteraemia in Pacific oysters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien de Lorgeril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Lucasson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Petton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve Toulza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salem Al Yafae</w:t>
+                <w:t xml:space="preserve">Caroline Montagnani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zoologica Scripta</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 47 (5), pp.558-564. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.4215. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/zsc.12297⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06659-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01838840v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01898110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal regime and host clade, rather than geography, drive Symbiodinium and bacterial assemblages in the scleractinian coral Pocillopora damicornis sensu lato</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Protists Within Corals: The Hidden Diversity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kelly Brener-Raffalli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Clerissi</w:t>
+                <w:t xml:space="preserve">Sébastien Brunet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Bonhomme</w:t>
+                <w:t xml:space="preserve">Pierre Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microbiome</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.39. </w:t>
+              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9, pp.2043. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s40168-018-0423-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01729372v1</w:t>
+                <w:t xml:space="preserve">hal-01887637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protists Within Corals: The Hidden Diversity</w:t>
+                <w:t xml:space="preserve">Parallels between experimental and natural evolution of legume symbionts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Brunet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
+                <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Lepage</w:t>
+                <w:t xml:space="preserve">Delphine Capela</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mingxing Tang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Microbiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fmicb.2018.02043⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), pp.2264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-04778-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01887637v1</w:t>
+                <w:t xml:space="preserve">cea-01880286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Author Correction : Parallels between experimental and natural evolution of legume symbionts (vol 9, 2264, 2018)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Touchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingxing Tang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-07205-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02617830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parallels between experimental and natural evolution of legume symbionts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal regime and host clade, rather than geography, drive Symbiodinium and bacterial assemblages in the scleractinian coral Pocillopora damicornis sensu lato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kelly Brener-Raffalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Cruveiller</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremie Vidal-Dupiol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mehdi Adjeroud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), pp.2264. </w:t>
+              <w:t xml:space="preserve">Microbiome</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.39. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-04778-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s40168-018-0423-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01880286v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01729372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental evolution of rhizobia may lead to either extra- or intracellular symbiotic adaptation depending on the selection regime</w:t>
               </w:r>
@@ -3474,51 +3474,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recruitment of a Lineage-Specific Virulence Regulatory Pathway Promotes Intracellular Infection by a Plant Pathogen Experimentally Evolved into a Legume Symbiont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Capela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marta Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3736,472 +3736,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01246259v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling of the Diversity of Prasinoviruses (Phycodnaviridae) in Marine Samples by Using High-Throughput Sequencing Analyses of PCR-Amplified DNA Polymerase and Major Capsid Protein Genes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cophylogenetic interactions between marine viruses and eukaryotic picophytoplankton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Bellec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
+                <w:t xml:space="preserve">Roseline Edern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Hingamp</w:t>
+                <w:t xml:space="preserve">Elodie Foulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Poulain</w:t>
+                <w:t xml:space="preserve">Nathalie Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 80 (10), pp.3150-3160. </w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (1), pp.59. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/aem.00123-14⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/1471-2148-14-59⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04648333v1</w:t>
+                <w:t xml:space="preserve">hal-01100644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cophylogenetic interactions between marine viruses and eukaryotic picophytoplankton</w:t>
+                <w:t xml:space="preserve">Transient Hypermutagenesis Accelerates the Evolution of Legume Endosymbionts following Horizontal Gene Transfer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laure Bellec</w:t>
+                <w:t xml:space="preserve">Philippe Remigi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Capela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Clerissi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roseline Edern</w:t>
+                <w:t xml:space="preserve">Léna Tasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Foulon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Simon</w:t>
+                <w:t xml:space="preserve">Rachel Torchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/1471-2148-14-59⟩</w:t>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01100644v1</w:t>
+                <w:t xml:space="preserve">pasteur-01374959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient Hypermutagenesis Accelerates the Evolution of Legume Endosymbionts following Horizontal Gene Transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Unveiling of the Diversity of Prasinoviruses (Phycodnaviridae) in Marine Samples by Using High-Throughput Sequencing Analyses of PCR-Amplified DNA Polymerase and Major Capsid Protein Genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Clerissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nigel Grimsley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Remigi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Clerissi</w:t>
+                <w:t xml:space="preserve">Hiroyuki Ogata</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léna Tasse</w:t>
+                <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Torchet</w:t>
+                <w:t xml:space="preserve">Julie Poulain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 12 (9), </w:t>
+              <w:t xml:space="preserve">Applied and Environmental Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 80 (10), pp.3150-3160. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.1001942⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/aem.00123-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-01374959v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04648333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring nucleo-cytoplasmic large DNA viruses in Tara Oceans microbial metagenomes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Hingamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nigel Grimsley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silvia G Acinas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5411,51 +5411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camille.clerissi@ephe.sorbonne.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888296v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pozas-Schacre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bischoff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07433-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05340296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vizon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70160" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466883v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Beldade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mejait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02799-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04683621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14080454" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704628v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Nugues" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04196287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Cha&#239;b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Espiau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040832" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogofa Mortaza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00246-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parchemin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060363" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16639" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03835359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Esposito" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Clua" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes7060312" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01860-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Barnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.126018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03092" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838840v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Al Yafae" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12297" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729372v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener-Raffalli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0423-6" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887637v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brunet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepage" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02043" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617830v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capela" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Tang" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07205-x" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01880286v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04778-5" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Yousfi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13895" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx165" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01246259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12345" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04648333v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00123-14" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100644v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellec" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Edern" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-59" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374959v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Remigi" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Tasse" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Torchet" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001942" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Subirana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.59" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonito Oliva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejait" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fildier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giroud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniele" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiest" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054359v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:camille.clerissi@ephe.sorbonne.fr" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04888296v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Pozas-Schacre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Bischoff" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Raviglione" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Chaib" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Clerissi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42003-024-07433-6" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-05340296v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vizon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1462-2920.70160" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466883v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Beldade" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Mejait" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haguenauer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Jobet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00338-025-02799-3" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04704628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Nugues" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rsos.240187" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04683621v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Fildier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Giroud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Daniele" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Wiest" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/metabo14080454" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04196287v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slimane Cha&#239;b" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Espiau" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Bertrand" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms11040832" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04107637v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xing Luo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Lucasson" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shogofa Mortaza" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien de Lorgeril" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s42523-023-00246-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04198788v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Parchemin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Sasal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Faliex" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/md21060363" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373549v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Huot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Portet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gourbal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve Toulza" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.16639" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03835359v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Esposito" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Clua" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emese Megl&#233;cz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fishes7060312" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02914979v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guillou" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Escoubas" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve R Toulza" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12866-020-01860-1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02551728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Petton" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2020.00311" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390411v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudie Barnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Lami" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Intertaglia" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lebaron" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.syapm.2019.126018" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02440210v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Galinier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Duval" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2019.03092" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838840v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Mouahid" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Allienne" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Al Yafae" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/zsc.12297" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898110v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Montagnani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06659-3" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887637v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Brunet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremie Vidal-Dupiol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Adjeroud" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Lepage" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2018.02043" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01880286v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Touchon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Capela" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxing Tang" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Cruveiller" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-04778-5" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617830v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-07205-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729372v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kelly Brener-Raffalli" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bonhomme" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s40168-018-0423-6" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607703v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Marchetti" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Yousfi" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Gris" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bouchez" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mec.13895" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620519v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Perrier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Guetta" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msx165" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01246259v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Desdevises" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Romac" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Audic" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colomban de Vargas" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1758-2229.12345" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01100644v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bellec" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Edern" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Foulon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Simon" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2148-14-59" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01374959v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Remigi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na Tasse" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Torchet" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.1001942" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04648333v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nigel Grimsley" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroyuki Ogata" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hingamp" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Poulain" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/aem.00123-14" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258223v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia G Acinas" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Subirana" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ismej.2013.59" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890593v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Montagnani" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965691v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mitta" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966171v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Haffner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03965715v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05122979v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Buso" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V Bonito Oliva" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Rodolfo-Metalpa" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768686v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mejait" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Fildier" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Giroud" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniele" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Wiest" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03054359v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>