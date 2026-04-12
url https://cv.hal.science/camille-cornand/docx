--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (44)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (43)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -481,3799 +481,3609 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02354324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Measuring strategic-uncertainty attitudes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bruttel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammed Bulutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 26, pp.522-549. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-022-09779-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03759065v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to deal with repeated shocks under strategic complementarity: An experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammed Bulutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 200, pp.1318-1343. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jebo.2020.05.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02895753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macroprudential policy: New challenges</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Idier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 172, pp.53-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.inteco.2022.08.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Information frictions in inflation expectations among five types of economic agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Hubert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Economic Review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 146, pp.104175. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.2139/ssrn.3928619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...38 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Public information and the concern for coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kene Boun My</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 93, 41 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2021.101710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468870v6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Double overreaction in beauty-contests with information acquisition: theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kene Boun My</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Monetary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.432-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoneco.2020.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperation in a differentiated duopoly when information is dispersed: A beauty contest game with endogenous concern for coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.101-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2020.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02949201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the external validity of experimental inflation forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.103746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2019.103746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social value of information and the competition motive : price versus quantity games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70, pp.1101-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00199-019-01179-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02057890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observing and shaping the market: the dilemma of central banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ziliotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Money, Credit and Banking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmcb.12682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does inflation targeting matter? An experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Kader M'Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (2), pp. 362-401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01293709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Band or point inflation targeting? An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Kader M’baye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Interaction and Coordination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp. 283-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11403-016-0183-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01663661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The distortionary effect of monetary policy: credit expansion vs. lump-sum transfers in the lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B.E. Journal of Macroeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bejm-2017-0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speculation Rather than Enterprise ? Keyness Beauty Contest Revisited in Theory and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kene Boun My</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSRN : Social Science Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.2929999⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increase in home bias in the Eurozone debt crisis: the role of domestic shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gimet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.445-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2015.10.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01236055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The predominant role of signal precision in experimental beauty contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The B.E. Journal of Theoretical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp. 267-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01236276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limited higher order beliefs and the welfare effects of public information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Heinemann</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...9 lines deleted...]
-                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (6), pp.1005-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JES-08-2015-0142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01232458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macro-expérimentation autour des fonctions des banques centrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXX (2), pp. 59-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01232455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring agents' reaction to private and public information in games with strategic complementarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Experimental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 26, pp.522-549. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10683-022-09779-2⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 17 (1), pp. 61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-013-9357-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00811951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing overreaction to central banks disclosure: theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Behavior and Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jebo.2020.05.023⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp. 1087-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeea.12077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Julien Idier</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00940996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse informationnelle de la crise financière récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp. 213-264</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...67 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2007-2008 financial crisis: Is there evidence of disaster myopia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gimet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Emerging Markets Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (3), pp. 301-315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Double overreaction in beauty-contests with information acquisition: theory and experiment</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00617127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparency and Monetary Policy Effectiveness</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baeriswyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kene Boun My</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 103-104, pp. 165-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651028v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Monetary Policy in Response to Supply Inflation : the Impact of Central Bank Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Central Banking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), pp. 31-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01704183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The signaling role of policy actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Monetary Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 118, pp.432-445. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmoneco.2020.12.004⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 57 (6), pp.682-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoneco.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Paul Hubert</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01704165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speculative Attacks with Multiple Sources of Public Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 111 (1), pp.73-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9442.2008.01555.x⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01704266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speculative Attacks and Informational Structure: an Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2020.02.003⟩</w:t>
+              <w:t xml:space="preserve">Review of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (5), pp.797-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9396.2006.00608.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...229 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique monétaire et information hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baeriswyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...741 lines deleted...]
-                <w:t xml:space="preserve">Frank Heinemann</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XXX (2), pp. 59-103</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.117 - 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfeco.2008.1662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Measuring agents' reaction to private and public information in games with strategic complementarities</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01819435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Degree of Public Information Dissemination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Heinemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10683-013-9357-9⟩</w:t>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 118 (528), pp.718-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-0297.2008.02139.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Reducing overreaction to central banks disclosure: theory and experiment</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique monétaire inflationniste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baeriswyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Economic Association</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jeea.12077⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (3), pp.661-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.583.0661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité limitée de l'information et sur-réaction aux annonces lors des épisodes spéculatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (3), pp.399-405</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00137477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de diffusion de l'information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 28, pp. 213-264</w:t>
+              <w:t xml:space="preserve">, 2006, XXI (1), pp.87-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Céline Gimet</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité limitée de l'information et surréaction aux annonces lors des épisodes spéculatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Emerging Markets Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (3), pp.399-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.573.0399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...387 lines deleted...]
-                <w:t xml:space="preserve">Speculative Attacks and Informational Structure: an Experimental Study</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speculative Attack and Informational Structure: an Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Review of International Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 14 (5), pp.797-817. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2006, 14 (5), pp. 797-817</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00360088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pros and Cons of Higher Transparency: The Case of Speculative Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 72 (3), pp.215-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00137469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de diffusion de l'information : La transparence des banques centrales est-elle toujours préférable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23 (1), pp.117 - 163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/rfeco.2008.1662⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 21 (1), pp.87-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfeco.2006.1590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...538 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...10 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Pros and Cons of Higher Transparency : The Case of Speculative Attacks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 72 (3), pp.215-246</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 72 (3), pp.215-246. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rel.723.0215⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...70 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/rfeco.2006.1590⟩</w:t>
-[...83 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">hal-00279027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...39 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination des acteurs lors d'une attaque spéculative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 114 (6), pp.793-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279315v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
-              <w:r>
-[...20 lines deleted...]
-            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination des acteurs lors d'une attaque spéculative : l'apport des jeux globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 114 (6), pp. 793-820</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02285122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...107 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experiments in macroeconomics: methods and applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4289,197 +4099,197 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Research Methods and Applications in Experimental Economics, edited by A. Schram and A. Ule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edward Elgar Publishing, pp.269-294, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01809937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appraising sticky prices, sticky information and limited higher order beliefs in light of experimental data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Heinemann, Frank; Klüh, Ulrich; Watzka, Sebastian. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Monetary Policy, Financial Crises, and the Macroeconomy", Festschrift for Gerhard Illing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer, VIII-351 p., 2017, 978-3-319-56260-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01411512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquidity Crises of Private Corporations in Emerging Economies and International Bankruptcy Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Otto Steiger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Property Economics : Property Rights, Creditor's Money and the Foundations of the Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Metropolis Verlag, 473 p., 2008, 978-3895184826</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00279485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4489,290 +4299,290 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pros and Cons of Higher Transparency: The Case of Speculative Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00180086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Speculative Attack and Informational Structure: An Experimental Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00180118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coordination des acteurs lors d'une attaque spéculative : l'apport des jeux globaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00178468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel cadre d'implication du secteur privé proposer pour gérer les crises de liquidité des économies de marchés émergentes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2002</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00178212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4782,2187 +4592,2187 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central Bank Digital Currency and Gresham's Law: An experimental analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kene Boun My</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business cycle fluctuations and monetary policy under heterogeneous information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Can Information Shape Macroeconomic Disaster Risk Perception and Stimulate Investment? An Experiment with Experts and Laypersons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Corgnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gandré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business cycle fluctuations and monetary policy under heterogeneous information</w:t>
+                <w:t xml:space="preserve">BEHAVIORAL UNDERPINNINGS OF OVERREACTION IN INFLATION EXPECTATIONS ACROSS ECONOMIC AGENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotional Markets: Competitive Arousal, Overbidding and Bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Corgnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473406v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the robustness of higher order attitudes to ambiguity framing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Erazo Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trading and Cognition in Asset Markets: An Eye-tracking Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Erazo Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central bank's stabilization and communication policies when firms have motivated overconfidence in their own information accuracy or processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk-Taking and Tail Events Across Trading Institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Corgnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03357898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information frictions in inflation expectations among five types of economic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to deal with repeated shocks under strategic complementarity: An experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammed Bulutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02458140v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tail events, emotions and risk taking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Corgnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02613344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the external validity of experimental inflation forecasts: A comparison with five categories of field expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Double overreaction in beauty-contests with information acquisition: theory and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baeriswyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kene Boun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Central Bank Digital Currency and Gresham's Law: An experimental analysis</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02372790v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monetary Policy obeying the Taylor Principle Turns Prices into Strategic Substitutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01759692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social value of information and the competition motive: Price vs. quantity games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01614815v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observing and shaping the market: the dilemma of central banks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baeriswyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ziliotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...61 lines deleted...]
-                <w:t xml:space="preserve">Camille Cornand</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01340635v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Band or Point Inflation Targeting? An Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Kader M'Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01313095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The distortionary effect of monetary policy: credit expansion vs. lump-sum transfers in the lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01161854v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperation in a differentiated duopoly when information is dispersed: A beauty contest game with endogenous concern for coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01116156v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The predominant role of signal precision in experimental beauty contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01098772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increase in home bias in the Eurozone debt crisis: the role of domestic shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gandré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Gandré</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+                <w:t xml:space="preserve">Céline Gimet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01015475v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Agents' Reaction to Private and Public Information in Games with Strategic Complementarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00925018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does Inflation Targeting Matter ? An Experimental Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Kader M'Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...88 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00877409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limited higher order beliefs and the welfare effects of public information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00855049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing overreaction to central banks' disclosures : theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...1142 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
-              <w:r>
-[...364 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00657943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId139"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7109,51 +6919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe dos Santos Ferreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-024-01598-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/uead080" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Erazo Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zylbersztejn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heinemann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.10.022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468918v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hubert" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3928619" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759065v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bruttel" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Bulutay" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-022-09779-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895753v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.05.023" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884402v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Guillaumin" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Idier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2022.08.006" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468870v6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2021.101710" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baeriswyl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2020.12.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01890770v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949201v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2020.02.003" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02894262v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.103746" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057890v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-019-01179-7" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644269v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ziliotto" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.12682" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293709v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Kader M'Baye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663661v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Kader M&#8217;baye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-016-0183-y" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejm-2017-0037" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02510843v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2929999" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236055v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gandr&#233;" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gimet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.10.044" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236276v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JES-08-2015-0142" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232455v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811951v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-013-9357-9" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940996v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeea.12077" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385915v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617127v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651028v2" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704183v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704165v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2010.06.001" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F4HQBNV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704266v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9442.2008.01555.x" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279185v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2006.00608.x" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2008.1662" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279244v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2008.02139.x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7LW8857-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279401v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.583.0661" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137477v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137469v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279383v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2006.1590" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279027v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.723.0215" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279315v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285122v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01902045v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.elgaronline.com/view/edcoll/9781788110556/9781788110556.xml" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781788110563" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809937v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411512v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279485v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180086v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180118v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178468v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178212v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145075v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Clerc" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131343v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133563v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Portier" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473406v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316734v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Erazo Diaz" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rey" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074298v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357898v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351632v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468889v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458140v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613344v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403259v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372790v2" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759692v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614815v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340635v4" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313095v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161854v4" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116156v5" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098772v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015475v3" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925018v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877409v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855049v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657943v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe dos Santos Ferreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-024-01598-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/uead080" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Erazo Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zylbersztejn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heinemann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.10.022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bruttel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Bulutay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-022-09779-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.05.023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Guillaumin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Idier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2022.08.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3928619" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468870v6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2021.101710" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baeriswyl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2020.12.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2020.02.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02894262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.103746" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-019-01179-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ziliotto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.12682" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Kader M'Baye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Kader M&#8217;baye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-016-0183-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejm-2017-0037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02510843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2929999" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gandr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gimet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.10.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JES-08-2015-0142" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-013-9357-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeea.12077" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651028v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2010.06.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F4HQBNV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9442.2008.01555.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2006.00608.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2008.1662" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2008.02139.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7LW8857-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.583.0661" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279383v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2006.1590" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.723.0215" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180118v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145075v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Clerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Portier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473406v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316734v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Erazo Diaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468889v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458140v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372790v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614815v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340635v4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313095v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161854v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116156v5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015475v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855049v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>