--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -1495,200 +1495,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Band or point inflation targeting? An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Kader M’baye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Interaction and Coordination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp. 283-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11403-016-0183-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01663661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Does inflation targeting matter? An experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Kader M'Baye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 22 (2), pp. 362-401</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01293709v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">halshs-01663661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distortionary effect of monetary policy: credit expansion vs. lump-sum transfers in the lab</w:t>
               </w:r>
@@ -2049,200 +2049,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01236276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Macro-expérimentation autour des fonctions des banques centrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXX (2), pp. 59-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01232455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Limited higher order beliefs and the welfare effects of public information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Heinemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Economic Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 42 (6), pp.1005-1028. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JES-08-2015-0142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/JES-08-2015-0142⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-01232458v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">halshs-01232455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measuring agents' reaction to private and public information in games with strategic complementarities</w:t>
               </w:r>
@@ -4600,50 +4600,138 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Can Information Shape Macroeconomic Disaster Risk Perception and Stimulate Investment? An Experiment with Experts and Laypersons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Corgnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gandré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05131343v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Central Bank Digital Currency and Gresham's Law: An experimental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baeriswyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4662,1927 +4750,1839 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05141963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Business cycle fluctuations and monetary policy under heterogeneous information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baeriswyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Clerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierrick Clerc</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Cornand</w:t>
+                <w:t xml:space="preserve">hal-05145075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BEHAVIORAL UNDERPINNINGS OF OVERREACTION IN INFLATION EXPECTATIONS ACROSS ECONOMIC AGENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Portier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-          </w:p>
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Can Information Shape Macroeconomic Disaster Risk Perception and Stimulate Investment? An Experiment with Experts and Laypersons</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotional Markets: Competitive Arousal, Overbidding and Bubbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Corgnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473406v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trading and Cognition in Asset Markets: An Eye-tracking Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Erazo Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the robustness of higher order attitudes to ambiguity framing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Erazo Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central bank's stabilization and communication policies when firms have motivated overconfidence in their own information accuracy or processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk-Taking and Tail Events Across Trading Institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Corgnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03357898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information frictions in inflation expectations among five types of economic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to deal with repeated shocks under strategic complementarity: An experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammed Bulutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02458140v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tail events, emotions and risk taking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Corgnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02613344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the external validity of experimental inflation forecasts: A comparison with five categories of field expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Double overreaction in beauty-contests with information acquisition: theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kene Boun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02372790v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monetary Policy obeying the Taylor Principle Turns Prices into Strategic Substitutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01759692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social value of information and the competition motive: Price vs. quantity games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01614815v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observing and shaping the market: the dilemma of central banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ziliotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01340635v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Band or Point Inflation Targeting? An Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Kader M'Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01313095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperation in a differentiated duopoly when information is dispersed: A beauty contest game with endogenous concern for coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01116156v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The distortionary effect of monetary policy: credit expansion vs. lump-sum transfers in the lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01161854v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The predominant role of signal precision in experimental beauty contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01098772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increase in home bias in the Eurozone debt crisis: the role of domestic shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Gandré</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gimet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01015475v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Agents' Reaction to Private and Public Information in Games with Strategic Complementarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...1511 lines deleted...]
-            </w:pPr>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00925018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Inflation Targeting Matter ? An Experimental Investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheick Kader M'Baye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6919,51 +6919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe dos Santos Ferreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-024-01598-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/uead080" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Erazo Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zylbersztejn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heinemann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.10.022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bruttel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Bulutay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-022-09779-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.05.023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Guillaumin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Idier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2022.08.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3928619" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468870v6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2021.101710" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baeriswyl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2020.12.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2020.02.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02894262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.103746" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-019-01179-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ziliotto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.12682" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293709v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Kader M'Baye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663661v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Kader M&#8217;baye" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-016-0183-y" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejm-2017-0037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02510843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2929999" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gandr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gimet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.10.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232458v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JES-08-2015-0142" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232455v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-013-9357-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeea.12077" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651028v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2010.06.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F4HQBNV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9442.2008.01555.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2006.00608.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2008.1662" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2008.02139.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7LW8857-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.583.0661" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279383v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2006.1590" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.723.0215" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180118v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141963v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145075v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Clerc" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131343v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Portier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473406v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316734v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Erazo Diaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rey" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074298v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468889v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458140v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372790v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614815v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340635v4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313095v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161854v4" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116156v5" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015475v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855049v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe dos Santos Ferreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-024-01598-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/uead080" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Erazo Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zylbersztejn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heinemann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.10.022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bruttel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Bulutay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-022-09779-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.05.023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Guillaumin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Idier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2022.08.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3928619" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468870v6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2021.101710" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baeriswyl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2020.12.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2020.02.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02894262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.103746" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-019-01179-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ziliotto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.12682" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663661v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Kader M&#8217;baye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-016-0183-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Kader M'Baye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejm-2017-0037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02510843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2929999" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gandr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gimet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.10.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JES-08-2015-0142" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-013-9357-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeea.12077" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651028v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2010.06.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F4HQBNV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9442.2008.01555.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2006.00608.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2008.1662" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2008.02139.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7LW8857-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.583.0661" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279383v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2006.1590" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.723.0215" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180118v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141963v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Clerc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Portier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473406v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Erazo Diaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316734v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468889v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458140v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372790v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614815v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340635v4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313095v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116156v5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161854v4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015475v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855049v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>