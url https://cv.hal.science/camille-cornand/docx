--- v2 (2026-05-03)
+++ v3 (2026-05-23)
@@ -910,2746 +910,2837 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03468918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Double overreaction in beauty-contests with information acquisition: theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kene Boun My</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Monetary Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 118, pp.432-445. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoneco.2020.12.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468857v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Public information and the concern for coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kene Boun My</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Behavioral and Experimental Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 93, 41 p. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.socec.2021.101710⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468870v6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperation in a differentiated duopoly when information is dispersed: A beauty contest game with endogenous concern for coordination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 106, pp.101-111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2020.02.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02949201v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the external validity of experimental inflation forecasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 110, pp.103746. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jedc.2019.103746⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02894262v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social value of information and the competition motive : price versus quantity games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 70, pp.1101-1137. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00199-019-01179-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02057890v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observing and shaping the market: the dilemma of central banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ziliotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Money, Credit and Banking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jmcb.12682⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644269v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Band or point inflation targeting? An experimental approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Kader M’baye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Interaction and Coordination</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 13 (2), pp. 283-309. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11403-016-0183-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01663661v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does inflation targeting matter? An experimental investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Kader M'Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Macroeconomic Dynamics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 22 (2), pp. 362-401</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01293709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The distortionary effect of monetary policy: credit expansion vs. lump-sum transfers in the lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">B.E. Journal of Macroeconomics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 18 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/bejm-2017-0037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01653459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speculation Rather than Enterprise ? Keyness Beauty Contest Revisited in Theory and Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.socec.2021.101710⟩</w:t>
+                <w:t xml:space="preserve">Kene Boun My</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SSRN : Social Science Research Network</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 48 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2139/ssrn.2929999⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02510843v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increase in home bias in the Eurozone debt crisis: the role of domestic shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gimet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Economic Modelling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 53, pp.445-469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.econmod.2015.10.044⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01236055v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The predominant role of signal precision in experimental beauty contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baeriswyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">The B.E. Journal of Theoretical Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16 (1), pp. 267-301</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01236276v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Macro-expérimentation autour des fonctions des banques centrales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, XXX (2), pp. 59-103</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01232455v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limited higher order beliefs and the welfare effects of public information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Economic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (6), pp.1005-1028. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/JES-08-2015-0142⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01232458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring agents' reaction to private and public information in games with strategic complementarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Experimental Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (1), pp. 61-77. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10683-013-9357-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00811951v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reducing overreaction to central banks disclosure: theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kene Boun My</w:t>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Economic Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 12 (4), pp. 1087-1126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jeea.12077⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00940996v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une analyse informationnelle de la crise financière récente</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Française d'Economie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28, pp. 213-264</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01385915v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The 2007-2008 financial crisis: Is there evidence of disaster myopia?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gimet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Emerging Markets Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 13 (3), pp. 301-315</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00617127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transparency and Monetary Policy Effectiveness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales d'Economie et de Statistique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 103-104, pp. 165-184</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00651028v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Monetary Policy in Response to Supply Inflation : the Impact of Central Bank Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Central Banking</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 6 (2), pp. 31-52</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01704183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The signaling role of policy actions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Monetary Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 118, pp.432-445. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmoneco.2020.12.004⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 57 (6), pp.682-695. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoneco.2010.06.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01704165v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speculative Attacks with Multiple Sources of Public Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Social Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mathsocsci.2020.02.003⟩</w:t>
+              <w:t xml:space="preserve">Scandinavian Journal of Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 111 (1), pp.73-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9442.2008.01555.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Paul Hubert</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01704266v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speculative Attacks and Informational Structure: an Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Dynamics and Control</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jedc.2019.103746⟩</w:t>
+              <w:t xml:space="preserve">Review of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (5), pp.797-817. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1467-9396.2006.00608.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...139 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279185v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique monétaire et information hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baeriswyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...650 lines deleted...]
-                <w:t xml:space="preserve">Frank Heinemann</w:t>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, XXX (2), pp. 59-103</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 23 (1), pp.117 - 163. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfeco.2008.1662⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Limited higher order beliefs and the welfare effects of public information</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01819435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Optimal Degree of Public Information Dissemination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frank Heinemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Economic Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/JES-08-2015-0142⟩</w:t>
+              <w:t xml:space="preserve">The Economic Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 118 (528), pp.718-742. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/j.1468-0297.2008.02139.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Frank Heinemann</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique monétaire inflationniste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10683-013-9357-9⟩</w:t>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 58 (3), pp.661-670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.583.0661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">Camille Cornand</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité limitée de l'information et sur-réaction aux annonces lors des épisodes spéculatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Economic Association</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (3), pp.399-405</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Une analyse informationnelle de la crise financière récente</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00137477v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Speculative Attack and Informational Structure: an Experimental Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Review of International Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 14 (5), pp. 797-817</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00360088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publicité limitée de l'information et surréaction aux annonces lors des épisodes spéculatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Economique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 57 (3), pp.399-405. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reco.573.0399⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de diffusion de l'information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 28, pp. 213-264</w:t>
+              <w:t xml:space="preserve">, 2006, XXI (1), pp.87-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...559 lines deleted...]
-                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00134574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique de diffusion de l'information : La transparence des banques centrales est-elle toujours préférable?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française d'Economie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 23 (1), pp.117 - 163. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/rfeco.2008.1662⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 21 (1), pp.87-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/rfeco.2006.1590⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...538 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00279383v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pros and Cons of Higher Transparency: The Case of Speculative Attacks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Allegret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3665,148 +3756,57 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches Economiques de Louvain - Louvain economic review</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 72 (3), pp.215-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00137469v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-00279383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Pros and Cons of Higher Transparency : The Case of Speculative Attacks</w:t>
               </w:r>
@@ -4694,2032 +4694,2032 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central Bank Digital Currency and Gresham's Law: An experimental analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baeriswyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kene Boun My</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05141963v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Business cycle fluctuations and monetary policy under heterogeneous information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kene Boun My</w:t>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05145075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">BEHAVIORAL UNDERPINNINGS OF OVERREACTION IN INFLATION EXPECTATIONS ACROSS ECONOMIC AGENTS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05133563v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emotional Markets: Competitive Arousal, Overbidding and Bubbles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Corgnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04473406v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trading and Cognition in Asset Markets: An Eye-tracking Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Erazo Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (working paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04074298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the robustness of higher order attitudes to ambiguity framing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Alejandra Erazo Diaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04316734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Central bank's stabilization and communication policies when firms have motivated overconfidence in their own information accuracy or processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03468889v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Risk-Taking and Tail Events Across Trading Institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Corgnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03357898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Information frictions in inflation expectations among five types of economic agents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03351632v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Learning to deal with repeated shocks under strategic complementarity: An experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammed Bulutay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Zylbersztejn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02458140v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tail events, emotions and risk taking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Corgnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nobuyuki Hanaki</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02613344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the external validity of experimental inflation forecasts: A comparison with five categories of field expectations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Hubert</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03403259v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Double overreaction in beauty-contests with information acquisition: theory and experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baeriswyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kene Boun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02372790v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monetary Policy obeying the Taylor Principle Turns Prices into Strategic Substitutes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...82 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01759692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The social value of information and the competition motive: Price vs. quantity games</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01614815v2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Observing and shaping the market: the dilemma of central banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Ziliotto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
-            <w:r>
-[...95 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01340635v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Band or Point Inflation Targeting? An Experimental Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Kader M'Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Central bank's stabilization and communication policies when firms have motivated overconfidence in their own information accuracy or processing</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01313095v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cooperation in a differentiated duopoly when information is dispersed: A beauty contest game with endogenous concern for coordination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolphe dos Santos Ferreira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2021</w:t>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01116156v5</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The distortionary effect of monetary policy: credit expansion vs. lump-sum transfers in the lab</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01161854v4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The predominant role of signal precision in experimental beauty contest</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Baeriswyl</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01098772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Increase in home bias in the Eurozone debt crisis: the role of domestic shocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Gandré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Gimet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01015475v3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Measuring Agents' Reaction to Private and Public Information in Games with Strategic Complementarities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...62 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00925018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Does Inflation Targeting Matter ? An Experimental Investigation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cheick Kader M'Baye</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">2019</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00877409v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limited higher order beliefs and the welfare effects of public information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Cornand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Heinemann</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...796 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...51 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00855049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing overreaction to central banks' disclosures : theory and experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Baeriswyl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Cornand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6919,51 +6919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe dos Santos Ferreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-024-01598-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/uead080" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Erazo Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zylbersztejn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heinemann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.10.022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bruttel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Bulutay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-022-09779-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.05.023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Guillaumin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Idier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2022.08.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3928619" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468870v6" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2021.101710" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468857v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baeriswyl" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2020.12.004" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2020.02.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02894262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.103746" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-019-01179-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ziliotto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.12682" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663661v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Kader M&#8217;baye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-016-0183-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Kader M'Baye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejm-2017-0037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02510843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2929999" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gandr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gimet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.10.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JES-08-2015-0142" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-013-9357-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeea.12077" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651028v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2010.06.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F4HQBNV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9442.2008.01555.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2006.00608.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2008.1662" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2008.02139.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7LW8857-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.583.0661" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134574v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360088v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137469v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279383v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2006.1590" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.723.0215" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180118v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141963v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Clerc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Portier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473406v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Erazo Diaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316734v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468889v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458140v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372790v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614815v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340635v4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313095v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116156v5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161854v4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015475v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855049v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808798v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Cornand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe dos Santos Ferreira" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-024-01598-1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04228190v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Corgnet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nobuyuki Hanaki" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ej/uead080" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04693701v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Erazo Diaz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Zylbersztejn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02354324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Heinemann" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2019.10.022" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03759065v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bruttel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammed Bulutay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-022-09779-2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02895753v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jebo.2020.05.023" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884402v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Guillaumin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Idier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.inteco.2022.08.006" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468918v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Hubert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.3928619" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468857v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Baeriswyl" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun My" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2020.12.004" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468870v6" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socec.2021.101710" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02949201v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mathsocsci.2020.02.003" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-02894262v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jedc.2019.103746" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02057890v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00199-019-01179-7" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01644269v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Ziliotto" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmcb.12682" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01663661v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Kader M&#8217;baye" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11403-016-0183-y" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01293709v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheick Kader M'Baye" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01653459v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/bejm-2017-0037" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02510843v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2139/ssrn.2929999" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236055v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Gandr&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Gimet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.econmod.2015.10.044" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01236276v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01232458v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JES-08-2015-0142" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00811951v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10683-013-9357-9" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00940996v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jeea.12077" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01385915v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Allegret" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00617127v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00651028v2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704183v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704165v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoneco.2010.06.001" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2F4HQBNV-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01704266v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9442.2008.01555.x" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279185v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9396.2006.00608.x" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01819435v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2008.1662" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279244v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1468-0297.2008.02139.x" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-B7LW8857-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279401v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.583.0661" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137477v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00360088v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279362v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reco.573.0399" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00134574v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279383v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rfeco.2006.1590" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137469v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279027v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rel.723.0215" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279315v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02285122v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01809937v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01411512v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00279485v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180086v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00180118v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178468v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00178212v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131343v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05141963v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05145075v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Clerc" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133563v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Portier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04473406v2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04074298v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Alejandra Erazo Diaz" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04316734v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Rey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468889v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03357898v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03351632v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02458140v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02613344v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03403259v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02372790v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kene Boun" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01759692v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01614815v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01340635v4" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01313095v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116156v5" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01161854v4" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01098772v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01015475v3" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00925018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00877409v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00855049v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00657943v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>