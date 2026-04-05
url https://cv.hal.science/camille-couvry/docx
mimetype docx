--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -694,239 +694,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les concours de beauté. Enjeux culturels, identitaires, politiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étudier la construction d’un marché par ses intermédiaires. Les coordinateur·trice·s associatifs de la prescription d’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Prescapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bouttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaine Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/sr.056.0099⟩</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234, pp.193-212. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.234.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04331685v1</w:t>
+                <w:t xml:space="preserve">hal-04220441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier la construction d’un marché par ses intermédiaires. Les coordinateur·trice·s associatifs de la prescription d’activité physique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les concours de beauté. Enjeux culturels, identitaires, politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 234, pp.193-212. </w:t>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La beauté au regard des sciences humaines et sociales, 56, pp.99-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rfas.234.0193⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/sr.056.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220441v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04331685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail corporel dans le contexte des élections de Miss : vers un travail esthétique rémunéré</w:t>
               </w:r>
@@ -1098,51 +1098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1425,476 +1425,476 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de fitness des étudiant·es en STAPS : quelles spécificités ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le souci de la forme chez des étudiant-es pratiquant le fitness : des appropriations entre santé, sport et alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Calheiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIÈME CONGRÈS INTERNATIONAL DE LA SOCIÉTÉ DE SOCIOLOGIE DU SPORT DE LANGUE FRANÇAISE (3SLF) : Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3 SLF; UFR STAPS, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">11e Congrès de l'AFS Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177657v1</w:t>
+                <w:t xml:space="preserve">hal-05177705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le souci de la forme chez des étudiant-es pratiquant le fitness : des appropriations entre santé, sport et alimentation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Patrice Cohen</w:t>
+                <w:t xml:space="preserve">Une contribution à la connaissance des professionnel·les de l’APA et des dynamiques du secteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Amélie Lauzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Prescapp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de l'AFS Environnement(s) et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIIIème Congrès international de la société de sociologie du sport de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177705v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05295647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sociologique des incertitudes biographiques post-chirurgie bariatrique (6-24 mois) au prisme de l’évolution des pratiques corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SOciété Française et Francophone de Chirurgie de l'Obésité et des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFFCOMM, May 2025, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une contribution à la connaissance des professionnel·les de l’APA et des dynamiques du secteur</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie-Amélie Lauzanne</w:t>
+                <w:t xml:space="preserve">Trajectoires de fitness des étudiant·es en STAPS : quelles spécificités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavien Bouttet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Collectif Prescapp</w:t>
+                <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès international de la société de sociologie du sport de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">XIIIÈME CONGRÈS INTERNATIONAL DE LA SOCIÉTÉ DE SOCIOLOGIE DU SPORT DE LANGUE FRANÇAISE (3SLF) : Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3 SLF; UFR STAPS, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05295647v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le corps et son esthétisation. Renouveler les approches par la classe, étudier les rapports de beauté ». Présentation de l'introduction au dossier thématique n°48 intitulé « Cultures corporelles et esthétiques. Des apparences entre redéfinitions et appropriations » à paraître dans Émulations. Revue de sciences sociales</w:t>
               </w:r>
@@ -1975,64 +1975,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiant·es en STAPS et « le fitness » : du renforcement musculaire à une pratique autonome ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'ANR ALIMNUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2120,316 +2120,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04807686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap. Une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages</w:t>
+                <w:t xml:space="preserve">Étudier les pratiques corporelles et esthétiques. Cheminements au fil des enquêtes et chantiers en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe congrès de socio-esthétique, Cours d’esthétique à option humanitaire et sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CODES, Institut Pasteur, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">séminaire transversal, Centre Max Weber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, MSH, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804371v1</w:t>
+                <w:t xml:space="preserve">hal-04805928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les pratiques corporelles et esthétiques. Cheminements au fil des enquêtes et chantiers en cours</w:t>
+                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap. Une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire transversal, Centre Max Weber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, MSH, Lyon, France</w:t>
+              <w:t xml:space="preserve">VIIe congrès de socio-esthétique, Cours d’esthétique à option humanitaire et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CODES, Institut Pasteur, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04805928v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04804371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience d’ateliers de socio-esthétique par des enfants, adolescents et jeunes adultes en situation de handicap inscrits dans une démarche d’inclusion. Une recherche appliquée auprès de jeunes présentant des troubles du développement, des troubles du comportement et des troubles spécifiques du langage et des apprentissages.</w:t>
+                <w:t xml:space="preserve">Quelques ficelles de l’observation : de l'entrée sur le terrain à la valorisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Chaire Beauté·s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PSL-Lab, Feb 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">séminaire des doctorant·es</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dysolab, May 2022, Université Rouen Normandie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04711980v1</w:t>
+                <w:t xml:space="preserve">hal-04805931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelques ficelles de l’observation : de l'entrée sur le terrain à la valorisation</w:t>
+                <w:t xml:space="preserve">L’expérience d’ateliers de socio-esthétique par des enfants, adolescents et jeunes adultes en situation de handicap inscrits dans une démarche d’inclusion. Une recherche appliquée auprès de jeunes présentant des troubles du développement, des troubles du comportement et des troubles spécifiques du langage et des apprentissages.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire des doctorant·es</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dysolab, May 2022, Université Rouen Normandie, France</w:t>
+              <w:t xml:space="preserve">Séminaire Chaire Beauté·s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSL-Lab, Feb 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805931v1</w:t>
+                <w:t xml:space="preserve">hal-04711980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beautés vitales (extra)ordinaires : appropriations intimes et sociales des pratiques esthétiques dans trois enquêtes</w:t>
               </w:r>
@@ -3045,51 +3045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol consumption in rugby and climbing French associations: Institutionalized deviance and prevention policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3235,51 +3235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women As Teachers and Researchers : Which Strategies to Stay in the Race ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3576,51 +3576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des pouvoirs. Pouvoirs de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Université d'Amiens, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4814,51 +4814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus ouverts et corpus fermés : des pratiques de recherche différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journées d'études Usages de la lexicométrie en sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Printemps, CNRS, Université de Versailles Saint Quentin en Yvelines, Jun 2013, Saint Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4946,165 +4946,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beauty, Morality and Decency in a Miss Election</w:t>
+                <w:t xml:space="preserve">Beauty, Morality and Humanism in a Miss Election in a Social Class’ Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Congreso Internacional El Cuerpo Descifrado, Las prácticas corporales en la búsqueda de la belleza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, université autonome de México, Oct 2011, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">, université de Mexico, Oct 2011, mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185080v1</w:t>
+                <w:t xml:space="preserve">hal-02185084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beauty, Morality and Humanism in a Miss Election in a Social Class’ Perspective</w:t>
+                <w:t xml:space="preserve">Beauty, Morality and Decency in a Miss Election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Congreso Internacional El Cuerpo Descifrado, Las prácticas corporales en la búsqueda de la belleza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, université de Mexico, Oct 2011, mexico, Mexico</w:t>
+              <w:t xml:space="preserve">, université autonome de México, Oct 2011, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185084v1</w:t>
+                <w:t xml:space="preserve">hal-02185080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5122,90 +5122,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sociologique des incertitudes biographiques post-chirurgie bariatrique (6-24 mois) au prisme de l'évolution des pratiques corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès commun de chirurgie viscérale &amp; digestive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5614,674 +5614,674 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères bibliographiques pour une approche constructiviste et compréhensive des pratiques de fitness. Essai d’historique et de thématisation dans le domaine des sciences humaines et sociales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Contribution of Socio-aesthetics to the Inclusion of Young People with Disabilities. An applied research project with young people experiencing behavioral and developmental problems and specific language and learning challenges – Synthesis of the social value of the research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Dysolab. 2023</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Angell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Convention FIRAH-IDEFHI. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129929v1</w:t>
+                <w:t xml:space="preserve">hal-04716027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Socio-aesthetics to the Inclusion of Young People with Disabilities. An applied research project with young people experiencing behavioral and developmental problems and specific language and learning challenges – Synthesis of the social value of the research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pratiques de fitness et alimentation dans le milieu étudiant. Etude exploratoire dans une université normande</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dysolab. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Angell</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-04716027v1</w:t>
+                <w:t xml:space="preserve">hal-05129939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap. Une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages – Rapport final</w:t>
+                <w:t xml:space="preserve">The Contribution of Socio-aesthetics to the Inclusion of Young People with Disabilities. An applied research project with young people experiencing behavioral and developmental problems and specific language and learning challenges – Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jamet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Angell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Convention FIRAH-IDEFHI. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715873v1</w:t>
+                <w:t xml:space="preserve">hal-04715888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques de fitness et alimentation dans le milieu étudiant. Etude exploratoire dans une université normande</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap. Une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages – Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Dysolab. 2023</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Convention FIRAH-IDEFHI. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129939v1</w:t>
+                <w:t xml:space="preserve">hal-04715873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Socio-aesthetics to the Inclusion of Young People with Disabilities. An applied research project with young people experiencing behavioral and developmental problems and specific language and learning challenges – Synthesis</w:t>
+                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap. Une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages – synthèse scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jamet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Convention FIRAH-IDEFHI. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715888v1</w:t>
+                <w:t xml:space="preserve">hal-04715878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap. Une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages – synthèse scientifique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repères bibliographiques pour une approche constructiviste et compréhensive des pratiques de fitness. Essai d’historique et de thématisation dans le domaine des sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Convention FIRAH-IDEFHI. 2023</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dysolab. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715878v1</w:t>
+                <w:t xml:space="preserve">hal-05129929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap. Une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages – synthèse pour une valorisation sociale de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6310,228 +6310,228 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04716015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience du handicap chez des enfants, adolescents et jeunes adultes présentant un handicap mental, psychique ou cognitif (troubles dys) dans le contexte de l’école inclusive et perspectives ouvertes par la socio-esthétique. Revue de littérature</w:t>
+                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap – une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages – Rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jamet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Convention FIRAH-IDEFHI. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716041v1</w:t>
+                <w:t xml:space="preserve">hal-04716034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap – une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages – Rapport intermédiaire</w:t>
+                <w:t xml:space="preserve">Expérience du handicap chez des enfants, adolescents et jeunes adultes présentant un handicap mental, psychique ou cognitif (troubles dys) dans le contexte de l’école inclusive et perspectives ouvertes par la socio-esthétique. Revue de littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...24 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Convention FIRAH-IDEFHI. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716034v1</w:t>
+                <w:t xml:space="preserve">hal-04716041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap – une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages – Éléments de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6772,51 +6772,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miléna Spach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7037,51 +7037,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.eu/recherche/grands-projets-de-recherche/chaire-beautes-psl-loreal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=un5BnoRPJtQ&amp;list=PLYnh6UuzuHLvtoI24AGvd_9ZN9qZe4KWD&amp;index=8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=un5BnoRPJtQ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.eu/chaire-beautes-psl-loreal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corpsbeaute.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Moreno Pesta&#241;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Braizaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04710211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13qol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.056.0099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.194.0687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Renard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v7n3p209" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2486" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177657v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lauzanne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711980v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805931v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jamet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sizorn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carpigo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184951v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Confais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Joannid&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulde Urbain-Mathis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/produit/abecedaire-de-la-beaute/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716027v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Angell" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715873v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129939v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715888v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715878v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716041v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716034v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cl&#233;ret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02861504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Spach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.eu/recherche/grands-projets-de-recherche/chaire-beautes-psl-loreal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=un5BnoRPJtQ&amp;list=PLYnh6UuzuHLvtoI24AGvd_9ZN9qZe4KWD&amp;index=8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=un5BnoRPJtQ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.eu/chaire-beautes-psl-loreal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corpsbeaute.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Moreno Pesta&#241;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Braizaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04710211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13qol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.056.0099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.194.0687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Renard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v7n3p209" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2486" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lauzanne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jamet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sizorn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carpigo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184951v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Confais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Joannid&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulde Urbain-Mathis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185080v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/produit/abecedaire-de-la-beaute/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Angell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715888v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cl&#233;ret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02861504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Spach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>