--- v1 (2026-04-05)
+++ v2 (2026-04-30)
@@ -694,239 +694,239 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04710211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier la construction d’un marché par ses intermédiaires. Les coordinateur·trice·s associatifs de la prescription d’activité physique</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les concours de beauté. Enjeux culturels, identitaires, politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rfas.234.0193⟩</w:t>
+              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, La beauté au regard des sciences humaines et sociales, 56, pp.99-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sr.056.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04220441v1</w:t>
+                <w:t xml:space="preserve">hal-04331685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les concours de beauté. Enjeux culturels, identitaires, politiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étudier la construction d’un marché par ses intermédiaires. Les coordinateur·trice·s associatifs de la prescription d’activité physique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Prescapp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bouttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romaine Didierjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociétés &amp; Représentations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, La beauté au regard des sciences humaines et sociales, 56, pp.99-117. </w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 234, pp.193-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/sr.056.0099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rfas.234.0193⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04331685v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le travail corporel dans le contexte des élections de Miss : vers un travail esthétique rémunéré</w:t>
               </w:r>
@@ -1098,51 +1098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaïs Renard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1425,476 +1425,476 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le souci de la forme chez des étudiant-es pratiquant le fitness : des appropriations entre santé, sport et alimentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trajectoires de fitness des étudiant·es en STAPS : quelles spécificités ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de l'AFS Environnement(s) et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIIIÈME CONGRÈS INTERNATIONAL DE LA SOCIÉTÉ DE SOCIOLOGIE DU SPORT DE LANGUE FRANÇAISE (3SLF) : Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 3 SLF; UFR STAPS, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177705v1</w:t>
+                <w:t xml:space="preserve">hal-05177657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une contribution à la connaissance des professionnel·les de l’APA et des dynamiques du secteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Amélie Lauzanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavien Bouttet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Henaff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collectif Prescapp</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIème Congrès international de la société de sociologie du sport de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05295647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sociologique des incertitudes biographiques post-chirurgie bariatrique (6-24 mois) au prisme de l’évolution des pratiques corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès annuel de la SOciété Française et Francophone de Chirurgie de l'Obésité et des Maladies Métaboliques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SOFFCOMM, May 2025, Saint-Etienne (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires de fitness des étudiant·es en STAPS : quelles spécificités ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le souci de la forme chez des étudiant-es pratiquant le fitness : des appropriations entre santé, sport et alimentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Calheiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIÈME CONGRÈS INTERNATIONAL DE LA SOCIÉTÉ DE SOCIOLOGIE DU SPORT DE LANGUE FRANÇAISE (3SLF) : Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 3 SLF; UFR STAPS, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">11e Congrès de l'AFS Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05177657v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05177705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le corps et son esthétisation. Renouveler les approches par la classe, étudier les rapports de beauté ». Présentation de l'introduction au dossier thématique n°48 intitulé « Cultures corporelles et esthétiques. Des apparences entre redéfinitions et appropriations » à paraître dans Émulations. Revue de sciences sociales</w:t>
               </w:r>
@@ -1975,64 +1975,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiant·es en STAPS et « le fitness » : du renforcement musculaire à une pratique autonome ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de l'ANR ALIMNUM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2051,247 +2051,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélectionner la beauté ? Une Performing-lecture autour du spectacle de Suzanne de Baecque « Tenir debout »</w:t>
+                <w:t xml:space="preserve">Étudier les pratiques corporelles et esthétiques. Cheminements au fil des enquêtes et chantiers en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performing-lecture, Université PSL, chaire Beauté·s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole des Beaux-Arts de Paris, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">séminaire transversal, Centre Max Weber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, MSH, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807686v1</w:t>
+                <w:t xml:space="preserve">hal-04805928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les pratiques corporelles et esthétiques. Cheminements au fil des enquêtes et chantiers en cours</w:t>
+                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap. Une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire transversal, Centre Max Weber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, MSH, Lyon, France</w:t>
+              <w:t xml:space="preserve">VIIe congrès de socio-esthétique, Cours d’esthétique à option humanitaire et sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CODES, Institut Pasteur, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805928v1</w:t>
+                <w:t xml:space="preserve">hal-04804371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap. Une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages</w:t>
+                <w:t xml:space="preserve">Sélectionner la beauté ? Une Performing-lecture autour du spectacle de Suzanne de Baecque « Tenir debout »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Boulet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VIIe congrès de socio-esthétique, Cours d’esthétique à option humanitaire et sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CODES, Institut Pasteur, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Performing-lecture, Université PSL, chaire Beauté·s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Beaux-Arts de Paris, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04804371v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques ficelles de l’observation : de l'entrée sur le terrain à la valorisation</w:t>
               </w:r>
@@ -3045,51 +3045,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alcohol consumption in rugby and climbing French associations: Institutionalized deviance and prevention policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3235,51 +3235,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Women As Teachers and Researchers : Which Strategies to Stay in the Race ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3576,51 +3576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Devineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie des pouvoirs. Pouvoirs de la sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFS, Université d'Amiens, Jul 2017, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3915,165 +3915,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeux de la mode dans les élections de Miss</w:t>
+                <w:t xml:space="preserve">« Les jeunes femmes de classes populaires dans les élections de Miss en Normandie. Que faire de la domination ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude : Les mises en scène de la mode</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, IIAC, Société d’Ethnologie Française, CNRS, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">XXe congrès international de l’AISLF, Sociétés en mouvement, sociologie en changement, CR 04 – Rapports sociaux de sexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804422v1</w:t>
+                <w:t xml:space="preserve">hal-02184951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les jeunes femmes de classes populaires dans les élections de Miss en Normandie. Que faire de la domination ? »</w:t>
+                <w:t xml:space="preserve">Les jeux de la mode dans les élections de Miss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe congrès international de l’AISLF, Sociétés en mouvement, sociologie en changement, CR 04 – Rapports sociaux de sexe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journées d’étude : Les mises en scène de la mode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, IIAC, Société d’Ethnologie Française, CNRS, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184951v1</w:t>
+                <w:t xml:space="preserve">hal-04804422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'expérience des élections de Miss et l'apprentissage de techniques du corps : acquisition durable de pratiques considérées comme &amp;quot;féminines&amp;quot; par les participantes ? »</w:t>
               </w:r>
@@ -4122,165 +4122,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quand le travail de l’apparence devient un critère de sélection »</w:t>
+                <w:t xml:space="preserve">Les jeunes filles et la question de l’apparence. L’exemple des concours de Miss en région Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interdisciplinaire, Regards croisés sur le Genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRIHS (Institut de Recherche Interdisciplinaire Homme et Société), GIS Genre. Université de Rouen, Jan 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude : Jeunes et jeunesse en Haute-Normandie. Bilans et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire CETAPS et Conseil Économique et Social Régional, Jul 2014, université de Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185144v1</w:t>
+                <w:t xml:space="preserve">hal-04804427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes filles et la question de l’apparence. L’exemple des concours de Miss en région Haute-Normandie</w:t>
+                <w:t xml:space="preserve">« Quand le travail de l’apparence devient un critère de sélection »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude : Jeunes et jeunesse en Haute-Normandie. Bilans et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire CETAPS et Conseil Économique et Social Régional, Jul 2014, université de Rouen, France</w:t>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire, Regards croisés sur le Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIHS (Institut de Recherche Interdisciplinaire Homme et Société), GIS Genre. Université de Rouen, Jan 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804427v1</w:t>
+                <w:t xml:space="preserve">hal-02185144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Marques sociales et marques de genres dans les élections de Miss : « Le docker », « la fille des quartiers » et « les Miss baskets »,</w:t>
               </w:r>
@@ -4814,51 +4814,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corpus ouverts et corpus fermés : des pratiques de recherche différentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Journées d'études Usages de la lexicométrie en sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire Printemps, CNRS, Université de Versailles Saint Quentin en Yvelines, Jun 2013, Saint Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4946,165 +4946,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beauty, Morality and Humanism in a Miss Election in a Social Class’ Perspective</w:t>
+                <w:t xml:space="preserve">Beauty, Morality and Decency in a Miss Election</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Congreso Internacional El Cuerpo Descifrado, Las prácticas corporales en la búsqueda de la belleza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, université de Mexico, Oct 2011, mexico, Mexico</w:t>
+              <w:t xml:space="preserve">, université autonome de México, Oct 2011, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185084v1</w:t>
+                <w:t xml:space="preserve">hal-02185080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beauty, Morality and Decency in a Miss Election</w:t>
+                <w:t xml:space="preserve">Beauty, Morality and Humanism in a Miss Election in a Social Class’ Perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">V Congreso Internacional El Cuerpo Descifrado, Las prácticas corporales en la búsqueda de la belleza</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, université autonome de México, Oct 2011, Mexico, Mexico</w:t>
+              <w:t xml:space="preserve">, université de Mexico, Oct 2011, mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185080v1</w:t>
+                <w:t xml:space="preserve">hal-02185084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5122,90 +5122,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sociologique des incertitudes biographiques post-chirurgie bariatrique (6-24 mois) au prisme de l'évolution des pratiques corporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyriac Bouchet-Mayer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pujol Charissou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Ferez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès commun de chirurgie viscérale &amp; digestive</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5580,1317 +5580,1120 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374554v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (13)</w:t>
+        <w:t xml:space="preserve">Rapport (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Socio-aesthetics to the Inclusion of Young People with Disabilities. An applied research project with young people experiencing behavioral and developmental problems and specific language and learning challenges – Synthesis of the social value of the research</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Repères bibliographiques pour une approche constructiviste et compréhensive des pratiques de fitness. Essai d’historique et de thématisation dans le domaine des sciences humaines et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...39 lines deleted...]
-              <w:t xml:space="preserve">Convention FIRAH-IDEFHI. 2023</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Dysolab. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716027v1</w:t>
+                <w:t xml:space="preserve">hal-05129929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de fitness et alimentation dans le milieu étudiant. Etude exploratoire dans une université normande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Féliu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dysolab. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Contribution of Socio-aesthetics to the Inclusion of Young People with Disabilities. An applied research project with young people experiencing behavioral and developmental problems and specific language and learning challenges – Synthesis</w:t>
+                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap. Une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages – Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jamet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Convention FIRAH-IDEFHI. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715888v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap. Une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages – Rapport final</w:t>
+                <w:t xml:space="preserve">The Contribution of Socio-aesthetics to the Inclusion of Young People with Disabilities. An applied research project with young people experiencing behavioral and developmental problems and specific language and learning challenges – Synthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jamet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Angell</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Convention FIRAH-IDEFHI. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04715873v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04715888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap. Une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages – synthèse scientifique</w:t>
+                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap. Une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages – synthèse pour une valorisation sociale de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Convention FIRAH-IDEFHI. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04715878v1</w:t>
+                <w:t xml:space="preserve">hal-04716015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repères bibliographiques pour une approche constructiviste et compréhensive des pratiques de fitness. Essai d’historique et de thématisation dans le domaine des sciences humaines et sociales</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expérience du handicap chez des enfants, adolescents et jeunes adultes présentant un handicap mental, psychique ou cognitif (troubles dys) dans le contexte de l’école inclusive et perspectives ouvertes par la socio-esthétique. Revue de littérature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Dysolab. 2023</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Convention FIRAH-IDEFHI. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05129929v1</w:t>
+                <w:t xml:space="preserve">hal-04716041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap. Une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages – synthèse pour une valorisation sociale de la recherche</w:t>
+                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap – une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages – Rapport intermédiaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Convention FIRAH-IDEFHI. 2023</w:t>
+              <w:t xml:space="preserve">Convention FIRAH-IDEFHI. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716015v1</w:t>
+                <w:t xml:space="preserve">hal-04716034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap – une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages – Rapport intermédiaire</w:t>
+                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap – une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages – Éléments de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jamet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Convention FIRAH-IDEFHI. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716034v1</w:t>
+                <w:t xml:space="preserve">hal-04716037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience du handicap chez des enfants, adolescents et jeunes adultes présentant un handicap mental, psychique ou cognitif (troubles dys) dans le contexte de l’école inclusive et perspectives ouvertes par la socio-esthétique. Revue de littérature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques culturelles des jeunes dans la Métropole Rouen Normandie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Roland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Sizorn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Convention FIRAH-IDEFHI. 2021</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cléret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Colange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Métropole Rouen Normandie, 18 allée François Mitterrand, 76006 Rouen cedex; Université de Rouen Normandie. 2020, 139 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04716041v1</w:t>
+                <w:t xml:space="preserve">halshs-05354229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap – une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages – Éléments de synthèse</w:t>
+                <w:t xml:space="preserve">Audition chez les Défenseurs des Droits dans le cadre de la modification de la décision-cadre sur les discriminations fondées sur l’apparence physique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Convention FIRAH-IDEFHI. 2021</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Défenseurs des Droits. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04716037v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques culturelles des jeunes dans la Métropole Rouen Normandie</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Sizorn</w:t>
+                <w:t xml:space="preserve">La construction d'un rapport propre à l'alcool chez les sportifs dans deux pratiques. Mise en place d'une recherche action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Hénaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miléna Spach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...13 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut national du cancer; ANPAA. 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
-              <w:r>
-[...212 lines deleted...]
-            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02861504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId127"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7037,51 +6840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.eu/recherche/grands-projets-de-recherche/chaire-beautes-psl-loreal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=un5BnoRPJtQ&amp;list=PLYnh6UuzuHLvtoI24AGvd_9ZN9qZe4KWD&amp;index=8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=un5BnoRPJtQ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.eu/chaire-beautes-psl-loreal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corpsbeaute.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Moreno Pesta&#241;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Braizaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04710211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13qol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331685v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.056.0099" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.194.0687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Renard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v7n3p209" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2486" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177705v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295647v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lauzanne" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173053v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177657v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805928v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804371v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jamet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sizorn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carpigo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184951v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Confais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Joannid&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulde Urbain-Mathis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185084v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185080v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/produit/abecedaire-de-la-beaute/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716027v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Angell" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129939v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715888v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715873v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715878v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129929v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716015v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716034v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716041v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716037v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354229v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cl&#233;ret" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colange" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807679v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02861504v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Spach" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.eu/recherche/grands-projets-de-recherche/chaire-beautes-psl-loreal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=un5BnoRPJtQ&amp;list=PLYnh6UuzuHLvtoI24AGvd_9ZN9qZe4KWD&amp;index=8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=un5BnoRPJtQ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.eu/chaire-beautes-psl-loreal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corpsbeaute.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Moreno Pesta&#241;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Braizaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04710211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13qol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.056.0099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.194.0687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Renard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v7n3p209" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2486" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177657v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lauzanne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jamet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sizorn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carpigo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184951v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Confais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Joannid&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulde Urbain-Mathis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/produit/abecedaire-de-la-beaute/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129939v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715888v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Angell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354229v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cl&#233;ret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807679v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02861504v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Spach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>