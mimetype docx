--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -1520,148 +1520,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05177657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une contribution à la connaissance des professionnel·les de l’APA et des dynamiques du secteur</w:t>
+                <w:t xml:space="preserve">Le souci de la forme chez des étudiant-es pratiquant le fitness : des appropriations entre santé, sport et alimentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Amélie Lauzanne</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Flavien Bouttet</w:t>
+                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cecilia Calheiros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Féliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIIIème Congrès international de la société de sociologie du sport de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles, Jun 2025, Reims, France</w:t>
+              <w:t xml:space="preserve">11e Congrès de l'AFS Environnement(s) et inégalités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05295647v1</w:t>
+                <w:t xml:space="preserve">hal-05177705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sociologique des incertitudes biographiques post-chirurgie bariatrique (6-24 mois) au prisme de l’évolution des pratiques corporelles</w:t>
               </w:r>
@@ -1749,152 +1753,148 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05173053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le souci de la forme chez des étudiant-es pratiquant le fitness : des appropriations entre santé, sport et alimentation</w:t>
+                <w:t xml:space="preserve">Une contribution à la connaissance des professionnel·les de l’APA et des dynamiques du secteur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Bellenchombre</w:t>
+                <w:t xml:space="preserve">Marie-Amélie Lauzanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Flavien Bouttet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Calheiros</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yannick Le Henaff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif Prescapp</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Congrès de l'AFS Environnement(s) et inégalités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association française de sociologie, Jul 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XIIIème Congrès international de la société de sociologie du sport de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les marchandisations du sport : Dynamiques et modalités dans le champ des pratiques corporelles, Jun 2025, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05177705v1</w:t>
+                <w:t xml:space="preserve">hal-05295647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le corps et son esthétisation. Renouveler les approches par la classe, étudier les rapports de beauté ». Présentation de l'introduction au dossier thématique n°48 intitulé « Cultures corporelles et esthétiques. Des apparences entre redéfinitions et appropriations » à paraître dans Émulations. Revue de sciences sociales</w:t>
               </w:r>
@@ -2051,96 +2051,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04749492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les pratiques corporelles et esthétiques. Cheminements au fil des enquêtes et chantiers en cours</w:t>
+                <w:t xml:space="preserve">Sélectionner la beauté ? Une Performing-lecture autour du spectacle de Suzanne de Baecque « Tenir debout »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">séminaire transversal, Centre Max Weber</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, MSH, Lyon, France</w:t>
+              <w:t xml:space="preserve">Performing-lecture, Université PSL, chaire Beauté·s</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole des Beaux-Arts de Paris, Mar 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04805928v1</w:t>
+                <w:t xml:space="preserve">hal-04807686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apport de la socio-esthétique dans les démarches d’inclusion de jeunes en situation de handicap. Une recherche appliquée auprès de jeunes présentant des troubles du comportement, du développement et des troubles spécifiques du langage et des apprentissages</w:t>
               </w:r>
@@ -2202,96 +2202,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélectionner la beauté ? Une Performing-lecture autour du spectacle de Suzanne de Baecque « Tenir debout »</w:t>
+                <w:t xml:space="preserve">Étudier les pratiques corporelles et esthétiques. Cheminements au fil des enquêtes et chantiers en cours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performing-lecture, Université PSL, chaire Beauté·s</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ecole des Beaux-Arts de Paris, Mar 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">séminaire transversal, Centre Max Weber</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, MSH, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807686v1</w:t>
+                <w:t xml:space="preserve">hal-04805928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelques ficelles de l’observation : de l'entrée sur le terrain à la valorisation</w:t>
               </w:r>
@@ -3915,165 +3915,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04804417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Les jeunes femmes de classes populaires dans les élections de Miss en Normandie. Que faire de la domination ? »</w:t>
+                <w:t xml:space="preserve">Les jeux de la mode dans les élections de Miss</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXe congrès international de l’AISLF, Sociétés en mouvement, sociologie en changement, CR 04 – Rapports sociaux de sexe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Journées d’étude : Les mises en scène de la mode</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EHESS, IIAC, Société d’Ethnologie Française, CNRS, Apr 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02184951v1</w:t>
+                <w:t xml:space="preserve">hal-04804422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeux de la mode dans les élections de Miss</w:t>
+                <w:t xml:space="preserve">« Les jeunes femmes de classes populaires dans les élections de Miss en Normandie. Que faire de la domination ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude : Les mises en scène de la mode</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EHESS, IIAC, Société d’Ethnologie Française, CNRS, Apr 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">XXe congrès international de l’AISLF, Sociétés en mouvement, sociologie en changement, CR 04 – Rapports sociaux de sexe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804422v1</w:t>
+                <w:t xml:space="preserve">hal-02184951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L'expérience des élections de Miss et l'apprentissage de techniques du corps : acquisition durable de pratiques considérées comme &amp;quot;féminines&amp;quot; par les participantes ? »</w:t>
               </w:r>
@@ -4122,165 +4122,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02185097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes filles et la question de l’apparence. L’exemple des concours de Miss en région Haute-Normandie</w:t>
+                <w:t xml:space="preserve">« Quand le travail de l’apparence devient un critère de sélection »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d’étude : Jeunes et jeunesse en Haute-Normandie. Bilans et perspectives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, laboratoire CETAPS et Conseil Économique et Social Régional, Jul 2014, université de Rouen, France</w:t>
+              <w:t xml:space="preserve">Séminaire interdisciplinaire, Regards croisés sur le Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IRIHS (Institut de Recherche Interdisciplinaire Homme et Société), GIS Genre. Université de Rouen, Jan 2014, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04804427v1</w:t>
+                <w:t xml:space="preserve">hal-02185144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Quand le travail de l’apparence devient un critère de sélection »</w:t>
+                <w:t xml:space="preserve">Les jeunes filles et la question de l’apparence. L’exemple des concours de Miss en région Haute-Normandie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire interdisciplinaire, Regards croisés sur le Genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IRIHS (Institut de Recherche Interdisciplinaire Homme et Société), GIS Genre. Université de Rouen, Jan 2014, Rouen, France</w:t>
+              <w:t xml:space="preserve">Journées d’étude : Jeunes et jeunesse en Haute-Normandie. Bilans et perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire CETAPS et Conseil Économique et Social Régional, Jul 2014, université de Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02185144v1</w:t>
+                <w:t xml:space="preserve">hal-04804427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Marques sociales et marques de genres dans les élections de Miss : « Le docker », « la fille des quartiers » et « les Miss baskets »,</w:t>
               </w:r>
@@ -5633,51 +5633,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repères bibliographiques pour une approche constructiviste et compréhensive des pratiques de fitness. Essai d’historique et de thématisation dans le domaine des sciences humaines et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5738,51 +5738,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pratiques de fitness et alimentation dans le milieu étudiant. Etude exploratoire dans une université normande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrice Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Bellenchombre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Couvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6840,51 +6840,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.eu/recherche/grands-projets-de-recherche/chaire-beautes-psl-loreal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=un5BnoRPJtQ&amp;list=PLYnh6UuzuHLvtoI24AGvd_9ZN9qZe4KWD&amp;index=8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=un5BnoRPJtQ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.eu/chaire-beautes-psl-loreal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corpsbeaute.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Moreno Pesta&#241;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Braizaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04710211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13qol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.056.0099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.194.0687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Renard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v7n3p209" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2486" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177657v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295647v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lauzanne" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177705v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805928v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807686v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jamet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sizorn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carpigo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184951v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804422v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804427v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185144v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Confais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Joannid&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulde Urbain-Mathis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/produit/abecedaire-de-la-beaute/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129939v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715888v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Angell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354229v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cl&#233;ret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807679v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02861504v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Spach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.eu/recherche/grands-projets-de-recherche/chaire-beautes-psl-loreal" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=un5BnoRPJtQ&amp;list=PLYnh6UuzuHLvtoI24AGvd_9ZN9qZe4KWD&amp;index=8" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.youtube.com/watch?v=un5BnoRPJtQ" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://psl.eu/chaire-beautes-psl-loreal" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://corpsbeaute.hypotheses.org/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295589v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Luis Moreno Pesta&#241;a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Couvry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Braizaz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-04710211v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13qol" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04331685v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sr.056.0099" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220441v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Collectif Prescapp" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Bouttet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaine Didierjean" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois F&#233;liu" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0193" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03189216v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02302616v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.194.0687" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01821336v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devineau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Renard" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5430/ijhe.v7n3p209" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184934v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01830453v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.2486" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184902v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177657v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Cohen" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05177705v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Bellenchombre" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Calheiros" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05173053v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyriac Bouchet-Mayer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pujol Charissou" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ferez" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295647v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Am&#233;lie Lauzanne" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Henaff" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805926v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04749492v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807686v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804371v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boulet" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805928v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805931v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711966v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04711140v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jamet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710410v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Roland" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Sizorn" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148884v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Sohier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeanne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807639v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807630v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185088v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715798v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02133947v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bonnet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le H&#233;naff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807665v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02043662v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807706v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Carpigo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807656v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807653v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774610v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184941v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184939v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184945v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804417v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804422v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184951v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185097v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185144v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804427v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184957v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184960v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807669v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01128856v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Confais" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Joannid&#232;s" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Lebreton" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maulde Urbain-Mathis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184967v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804437v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184994v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01774565v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185022v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185080v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02185084v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05305159v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03930581v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions-b42.com/produit/abecedaire-de-la-beaute/" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869177v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869178v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374554v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129929v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-05129939v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715873v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04715888v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Angell" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716041v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716034v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04716037v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05354229v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cl&#233;ret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Colange" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807679v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02861504v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mil&#233;na Spach" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>