--- v0 (2026-03-16)
+++ v1 (2026-05-14)
@@ -216,51 +216,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -316,926 +316,900 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Demeyère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, A paraître</w:t>
+              <w:t xml:space="preserve">, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt de la théorie des organisations à haute fiabilité en Assistance Médicale à la Procréation (AMP)</w:t>
+                <w:t xml:space="preserve">De l’idée du créatif à la production par le collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hussler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baret</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thomas Freour</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.06.002⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (296), pp.165-191. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03475122v1</w:t>
+                <w:t xml:space="preserve">halshs-03401921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’idée du créatif à la production par le collectif</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hussler</w:t>
+                <w:t xml:space="preserve">Intérêt de la théorie des organisations à haute fiabilité en Assistance Médicale à la Procréation (AMP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Grynberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille de Bovis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Barbe</w:t>
+                <w:t xml:space="preserve">Thomas Freour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00527⟩</w:t>
+              <w:t xml:space="preserve">Gynécologie Obstétrique Fertilité &amp; Sénologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gofs.2021.06.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03511115v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03475122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’idée du créatif à la production par le collectif</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer l’efficacité du processus de procréation médicalement assistée : quels apports de la théorie des organisations à haute fiabilité ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Sophie Barbe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (5-6)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00527⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03401921v1</w:t>
+                <w:t xml:space="preserve">halshs-03281405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer l’efficacité du processus de procréation médicalement assistée : quels apports de la théorie des organisations à haute fiabilité ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baret</w:t>
+                <w:t xml:space="preserve">Gouvernance associative: quelle répartition des pouvoirs au moment de la professionnalisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Havet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d'économie de la santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 38 (5-6)</w:t>
+              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03281405v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02097628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouvernance associative: quelle répartition des pouvoirs au moment de la professionnalisation ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand un jeu de cartes favorise l’appropriation d’un référentiel de compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Havet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
+                <w:t xml:space="preserve">Charlotte Dressayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française de gouvernance d'entreprise</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015/3, 3 (17), pp.93-101. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rimhe.017.0093⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02097628v1</w:t>
+                <w:t xml:space="preserve">hal-01199928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le rôle de la Confiance pour Fiabiliser les Pratiques de Travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Bovis-Vlahovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soins Cadres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Confiance et Management, 96, pp.16-20. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scad.2015.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand un jeu de cartes favorise l’appropriation d’un référentiel de compétences</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dressayre</w:t>
+                <w:t xml:space="preserve">The contributions of the concept of ‘high reliability organisation’ to the improvement of safety and quality in French paediatric acute care services</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille de Bovis-Vlahovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Yalenios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RIMHE : Revue Interdisciplinaire Management, Homme(s) &amp; Entreprise</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rimhe.017.0093⟩</w:t>
+              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (5), pp.333-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/jgem.145.0333⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01199928v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01145424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The contributions of the concept of ‘high reliability organisation’ to the improvement of safety and quality in French paediatric acute care services</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Yalenios</w:t>
+                <w:t xml:space="preserve">Comment fidéliser les jeunes professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fatien Diochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Glee-Vermande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de gestion et d’économie médicales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cadres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 440-441, pp.21-27</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01145424v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment fidéliser les jeunes professionnels ?</w:t>
+                <w:t xml:space="preserve">D'une prévention des risques classique à des Organisations à Haute Fiabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Catherine Glee-Vermande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cadres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 27, pp.241-259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.027.0241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949550v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : de la prévention des risques à la haute fiabilité organisationnelle, regard croisés France / Inde</w:t>
               </w:r>
@@ -1283,242 +1257,164 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mav.027.0171⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949488v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-00949480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialogues et perspectives autour de l’œuvre d’Yves-Frédéric Livian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Mercuri Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ewan Oiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Éditions EMS, Management &amp; société, 200 p., 2023, Collection Gestion en liberté, 978-2-37687-774-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1528,228 +1424,228 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Everett Mitchell Rogers : Cultiver la Diffusion des Innovations (édition augmentée)</w:t>
+                <w:t xml:space="preserve">Introduction Générale, Architecture managériale : Afrique, approche critique et management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ewan Oiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Mercuri Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Grands Auteurs en Management de l’Innovation et de la Créativité, coordonné par Cohendet P, Burger-Helmchen T, et Hussler C, éditions EMS, Cormelles-le-Royal, (2 ed. spring 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-2-37687-729-5</w:t>
+              <w:t xml:space="preserve">Architecture managériale : Afrique, approche critique et management. Dialogues et perspectives autour de l’œuvre de Yves Livian, PUG de Grenoble.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-23-7687-775-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474475v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction Générale, Architecture managériale : Afrique, approche critique et management</w:t>
+                <w:t xml:space="preserve">Everett Mitchell Rogers : Cultiver la Diffusion des Innovations (édition augmentée)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Mercuri Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Architecture managériale : Afrique, approche critique et management. Dialogues et perspectives autour de l’œuvre de Yves Livian, PUG de Grenoble.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 978-23-7687-775-2</w:t>
+              <w:t xml:space="preserve">Les Grands Auteurs en Management de l’Innovation et de la Créativité, coordonné par Cohendet P, Burger-Helmchen T, et Hussler C, éditions EMS, Cormelles-le-Royal, (2 ed. spring 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-2-37687-729-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05474424v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05474475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi servent les bénévoles? Bénévolat et identité des associations du spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1769,73 +1665,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">dans Hervé Defalvard (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture &amp; économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Grenoble, pp.43-50, 2019, Économie sociale et solidaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02442556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quoi servent les bénévoles ? Bénévolat et identité des associations du spectacle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1851,879 +1747,879 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Culture et économie sociale et solidaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaire de Grenoble, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03250463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’intégration de la norme internationale ISO 26000 par les PME : vers une meilleure appréhension des risques par les acteurs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Mercuri Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Bérard C. ; Teyssier C. (eds). La gestion des risques – Levier de développement des PME et de création de valeur partenariale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.59-78, 2018, 978-1-78405-386-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Integration of ISO 26000 international standard by SMEs: towards a better understanding of risks”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Mercuri Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Risk Management : Lever for SME Development and Stakeholder Value Creation </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.25-44, 2017, 9781786301659</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everett Mitchell Rogers : Cultiver la Diffusion des Innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Mercuri Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Bovis-Vlahovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">éditions EMS. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grands Auteurs en Management de l’Innovation et de la Créativité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">éditions EMS</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.133-155, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01242309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Everett Mitchell Rogers, Cultiver la diffusion des innovations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Mercuri Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Bovis-Vlahovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en management de l’innovation et de la créativité</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01278200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Playing Cards to Create Data: How to Link Knowledge and Praxis to Redesign Competencies Framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Dressayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dr Vincent Cassar; Dr Frank Bezzina. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECRM2015-Proceedings of the 14th European Conference on Research Methods 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.159-169, 2015, 978-1-910810-12-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe d'Iribarne : logique des cultures nationales et coopérations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Livian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Bovis-Vlahovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ulrike Mayrhofer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en management international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.357-373, 2014, grands auteurs, 978-2-84769-631-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01199935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perceptions Responsables : le cas de la sécurité au travail pour les acteurs du BTP</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Bovis Vlahovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Mercuri Chapuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Céré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La responsabilité sociétale des organisations. Des discours aux pratiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vuibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 125-150, 2014, 978-2-311-40085-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01070612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph.d'Iribarne.Logique des cultures nationales et coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Livian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Vinot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Bovis-Vlahovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en management international</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, 2014, 9782847696318</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01383166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en place de filiales à l'étranger : le cas du groupe Accor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Moalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille de Bovis-Vlahovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludivine Chalençon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Management des firmes multinationales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vuibert, pp.109-119, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00690420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2733,120 +2629,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We, You, the emotions and the reliability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Congress of Applied Psychology ICAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IAAP, Jul 2026, FIRENZE, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Well-being in Performing Arts Organizations: Unpacking the COVID imprint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2888,155 +2784,155 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04692517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to overcome the double penalty? Identity work in female artistic entrepreneurial ensembles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Prost</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Art and Cultural Management AIMAC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, LISBOA, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05474404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unpacking organizational identity work in volunteer-based organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3065,73 +2961,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Academy of Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2023, Boston (MA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04692519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefact et routines en construction à l’Opéra : De l’idée du créatif à la production par le collectif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3147,142 +3043,142 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT AIMS "Industries Créatives"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artefact et routines en construction à l’Opéra : le temps et la place du le collectif dans la création</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'études interdisciplinaire : Temps et art : représenter, maîtriser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’idée du créatif à la production créative par le collectif : artefacts et routines en action à l’Opéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3298,401 +3194,401 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GT AIMS « innovation », De la créativité à l’innovation: paradoxes, enjeux théoriques, pédagogie et défis managériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La théorie des organisations à haute fiabilité est-elle pertinente pour améliorer l’efficacité du processus de procréation médicalement assistée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">association de recherche appliqués au management des organisations de santé</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 3, Ifross, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02482737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">And... Who Cares about Volunteers? Understanding uneasiness, turn-over, burn-out of the volunteers' expatriates that work in NGOs to re-create loyalty of these employees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charly Devaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th LAEMOS Conference - Subverting organizations: Reflecting on aims, meanings and modalities of organizing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Viña del Mar, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reach Equilibrium for resilience: between proactivity and reactivity in a responsible construction sector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Mercuri Chapuis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Latin America and European Meeting on Organizations Studies (LAEMOS) Colloquium on "Organizing for resilience: scholarship in unsettled times"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which collective emotional regulations to act for resilience as high reliability organizations?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monier Hélène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Latin America and European Meeting on Organizations Studies (LAEMOS) Colloquium on "Organizing for resilience: scholarship in unsettled times"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01854649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Slack-lining at the Opera: How to use a co-created codified tool to strengthen resilience in lyric performances?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3708,582 +3604,582 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LAEMOS Conference - organizing for resilience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prévenir les risques : devrait-on mobiliser la théorisation sur la &amp;quot;Haute Fiabilité Organisationnelle&amp;quot; pour étudier la gouvernance des PME ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Performing arts associations : how can the organisation's governance impact the professionalisation process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Gouvernance et performance durable des entreprises familiales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Esdes Ucly, Dec 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">14th International Conference on Arts and cultural Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978833v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01626041v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing arts organizations: the role of governance in the professionalization process</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’approche Émique : que pouvons-nous apprendre des diverses manières d’entreprendre des recherches en comportement organisationnel ? L’approche émique, déployer une compréhension interne de son champ de recherche: par quelle modalité?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIMAC 2017 - 14th International Conference of the International Association of Arts and Cultural Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Arts Management Network, Jun 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">Atelier GT méthodologies de l'AIMS - L’observation en théorie des organisations et management stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Nov 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644487v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles relations au travail</w:t>
+                <w:t xml:space="preserve">Prévenir les risques : devrait-on mobiliser la théorisation sur la &amp;quot;Haute Fiabilité Organisationnelle&amp;quot; pour étudier la gouvernance des PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dessine-moi la ville de demain : regards de femmes - Conférence-débat - journée de la femme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, iaelyon, Mar 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">Colloque Gouvernance et performance durable des entreprises familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Esdes Ucly, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452729v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing arts associations : how can the organisation's governance impact the professionalisation process</w:t>
+                <w:t xml:space="preserve">Performing arts organizations: the role of governance in the professionalization process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Havet-Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Arts and cultural Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Beijing, China</w:t>
+              <w:t xml:space="preserve">AIMAC 2017 - 14th International Conference of the International Association of Arts and Cultural Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Arts Management Network, Jun 2017, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01626041v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01644487v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’approche Émique : que pouvons-nous apprendre des diverses manières d’entreprendre des recherches en comportement organisationnel ? L’approche émique, déployer une compréhension interne de son champ de recherche: par quelle modalité?</w:t>
+                <w:t xml:space="preserve">Nouvelles relations au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier GT méthodologies de l'AIMS - L’observation en théorie des organisations et management stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMS, Nov 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">Dessine-moi la ville de demain : regards de femmes - Conférence-débat - journée de la femme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, iaelyon, Mar 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01644499v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du chapitre d'ouvrage l'intégration de la norme internationale ISO2600</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernance et performance durable des entreprises familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation à la Table Ronde : &amp;quot;Fondements et représentations de l’innovation collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entretiens Jacques Cartier - Innovations collectives : Quels impacts sur les pratiques et le métiers pour les projets de demain ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hunting the phantom of the Opera: How to use an integrative yet evolving tool to ensure highly reliable lyric performances?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4299,1722 +4195,1722 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AIMAC - International Conference on Art and Cultural Management -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Pekin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01644483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Rely or not rely on emotions at work: which collective emotional regulations in High Reliability Organizations? »</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Monier Hélène</w:t>
+                <w:t xml:space="preserve">La gestion des événements critiques de l'opéra, un enjeu de continuité du spectacle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT AIMS - Communication et Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">conférence bourgeon "Gouvernance et comportements organisationnels des acteurs du spectacle vivant : Manager un écosystème ouvert"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01473412v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01978849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La gestion des événements critiques de l'opéra, un enjeu de continuité du spectacle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
+                <w:t xml:space="preserve">« Rely or not rely on emotions at work: which collective emotional regulations in High Reliability Organizations? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille de Bovis-Vlahovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monier Hélène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence bourgeon "Gouvernance et comportements organisationnels des acteurs du spectacle vivant : Manager un écosystème ouvert"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2016, Lyon, France</w:t>
+              <w:t xml:space="preserve">GT AIMS - Communication et Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01978849v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01473412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing Cards to Create Data: How to Link Knowledge and Praxis to Redesign Competencies Framework</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Charlotte Dressayre</w:t>
+                <w:t xml:space="preserve">Métier du spectacle, management et santé-sécurité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECRM2015 - Proceedings of the14th European Conference on Research Methodology for Business and Management Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Vallette, Malta. pp.159-169</w:t>
+              <w:t xml:space="preserve">29ème édition du salon Préventica Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01221703v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03452739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prévenir les risques : devrait-on mobiliser la théorisation sur la &amp;quot;Haute Fiabilité Organisationnelle&amp;quot; pour étudier les PME ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Risque et PME - Permanence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métier du spectacle, management et santé-sécurité</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
+                <w:t xml:space="preserve">Playing Cards to Create Data: How to Link Knowledge and Praxis to Redesign Competencies Framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille de Bovis-Vlahovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Dressayre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème édition du salon Préventica Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Lyon, France</w:t>
+              <w:t xml:space="preserve">ECRM2015 - Proceedings of the14th European Conference on Research Methodology for Business and Management Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Vallette, Malta. pp.159-169</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03452739v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01221703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La performance : l'évaluation / l'appréciation des experts comme base de travail ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle traduction dans la stratégie de Ressources Humaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01978855v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tendre vers une Haute Fiabilité Organisationnelle dans les pratiques de soins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IFSI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut de Formation en Soins Infirmiers (IFSI) | CHU Grenoble Alpes, Apr 2014, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03452795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The contributions of the concept of 'high reliability organisation' to the improvement of safety and quality in French paediatric acute care services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Third European Conference for High reliability organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, aix-en-provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les apports du concept &amp;quot;d'organisation à haute fiabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association de recherche appliquée au management des organisations de santé (ARAMOS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les hôpitaux sont-ils des &amp;quot; organisations à haute fiabilité &amp;quot; ? Apports du concept de &amp;quot; HRO &amp;quot; à la GRH des personnels soignants</w:t>
+                <w:t xml:space="preserve">les hôpitaux sont-ils des &amp;quot; Organisations à Haute Fiabilité &amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de la GRH " Vers un management des ressources humaines durable et bienveillant ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, Marrakech, France. 16 p</w:t>
+              <w:t xml:space="preserve">conférence AGRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, marrakech, Maroc. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00670877v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">les hôpitaux sont-ils des &amp;quot; Organisations à Haute Fiabilité &amp;quot; ?</w:t>
+                <w:t xml:space="preserve">Les hôpitaux sont-ils des &amp;quot; organisations à haute fiabilité &amp;quot; ? Apports du concept de &amp;quot; HRO &amp;quot; à la GRH des personnels soignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe Baret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence AGRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2011, marrakech, Maroc. pp.1-16</w:t>
+              <w:t xml:space="preserve">Congrès de la GRH " Vers un management des ressources humaines durable et bienveillant ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2011, Marrakech, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949499v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00670877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Haute Fiabilité Organisationnelle dans les équipes hospitalières : Quelles initiatives pour les acteurs de terrain ?</w:t>
+                <w:t xml:space="preserve">Nouveaux comportements au travail et prospective du management : l'intégration paradoxale de la génération Y en entreprise.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Fatien Diochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Glee-Vermande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée transdisciplinaire de recherche en management hospitalier</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">10èmes rencontres sur la prospective des métiers : Quel management demain ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949524v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux comportements au travail et prospective du management : l'intégration paradoxale de la génération Y en entreprise.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Haute Fiabilité Organisationnelle dans les équipes hospitalières : Quelles initiatives pour les acteurs de terrain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Semache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Catherine Glee-Vermande</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes rencontres sur la prospective des métiers : Quel management demain ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, paris, France</w:t>
+              <w:t xml:space="preserve">Journée transdisciplinaire de recherche sur le management hospitalier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949532v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04429970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haute Fiabilité Organisationnelle dans les équipes hospitalières : Quelles initiatives pour les acteurs de terrain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Semache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jocelyne Ientile-Yalenios</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée transdisciplinaire de recherche sur le management hospitalier</w:t>
+              <w:t xml:space="preserve">Journée transdisciplinaire de recherche en management hospitalier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04429970v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">from classical Risk mitigation to High Reliability Organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">symposium on risk management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2009, new Dehli, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'origine à l'action : fiabiliser un évènement critique dans l'opéra</w:t>
+                <w:t xml:space="preserve">Santé et Sécurité au Travail : principes des Organisations à Haute Fiabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence AIMS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, montréal, Canada. pp.1-17</w:t>
+              <w:t xml:space="preserve">Colloque sur la Santé et la Sécurité au Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2007, Saint-Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949509v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santé et Sécurité au Travail : principes des Organisations à Haute Fiabilité</w:t>
+                <w:t xml:space="preserve">De l'origine à l'action : fiabiliser un évènement critique dans l'opéra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque sur la Santé et la Sécurité au Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2007, Saint-Etienne, France</w:t>
+              <w:t xml:space="preserve">conférence AIMS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, montréal, Canada. pp.1-17</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949534v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doit-on tuer Chimère ? La place des &amp;quot; transplantations organisationnelles &amp;quot; dans les HRO</w:t>
+                <w:t xml:space="preserve">The Opera as a &amp;quot; High Reliability Organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Métamorphose des Organisations 5</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, Nancy, France</w:t>
+              <w:t xml:space="preserve">OB IBER Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2006, berkeley, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949537v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Opera as a &amp;quot; High Reliability Organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
+                <w:t xml:space="preserve">Développer La Fiabilité Du Travail : Les Différentes Formes De Perception Comme Outil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OB IBER Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2006, berkeley, United States</w:t>
+              <w:t xml:space="preserve">XVIIe Congrès de l'AGRH - Le travail au coeur de la GRH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00949538v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00743662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développer La Fiabilité Du Travail : Les Différentes Formes De Perception Comme Outil</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille de Bovis</w:t>
+                <w:t xml:space="preserve">Doit-on tuer Chimère ? La place des &amp;quot; transplantations organisationnelles &amp;quot; dans les HRO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIIe Congrès de l'AGRH - Le travail au coeur de la GRH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2006, reims, France</w:t>
+              <w:t xml:space="preserve">Colloque Métamorphose des Organisations 5</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2006, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00743662v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00949537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat Artistique et Échanges Internationaux : l'exemple de l'Opéra français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille M. de Bovis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques sur l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2005, cluj napoca, Roumanie. pp.1-16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00949542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId118"/>
+      <w:footerReference w:type="default" r:id="rId117"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6082,51 +5978,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DD7ABC34"/>
+    <w:nsid w:val="3684788A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6313,51 +6209,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-de-bovis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0375-0283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138910812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204135225" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000513235252" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474364v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet-Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M. de Bovis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demey&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475122v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grynberg" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.06.002" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03511115v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Bovis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Barbe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00527" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03401921v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281405v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097628v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01242276v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Bovis-Vlahovic" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2015.09.011" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01199928v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dressayre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.017.0093" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01145424v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Yalenios" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.145.0333" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949550v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fatien Diochon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glee-Vermande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Aggarwal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.027.0171" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949480v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.027.0241" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026053v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Mercuri Chapuis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474475v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474424v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442556v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03250463v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01637033v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01637058v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01242309v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?isbn=2847698876" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278200v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01978749v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01199935v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Livian" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070612v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Bovis Vlahovic" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud C&#233;r&#233;" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?isbn=2311401963" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383166v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moalla" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalen&#231;on" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474377v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692517v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474404v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prost" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692519v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487039v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487283v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487378v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482737v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01978822v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Devaud" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01978807v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854649v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monier H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01978792v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01978833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01644487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626041v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01644499v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01978839v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01644511v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01644483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473412v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01978849v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01978824v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452739v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01978855v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452795v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949543v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ientile-Yalenios" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949515v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670877v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949499v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949524v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Semache" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949532v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429970v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949539v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949509v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949534v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949537v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949538v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743662v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949542v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-de-bovis" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0375-0283" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/138910812" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/204135225" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000513235252" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474364v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet-Laurent" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hussler" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille M. de Bovis" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demey&#232;re" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03401921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Barbe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00527" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03475122v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baret" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Grynberg" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Freour" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2021.06.002" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281405v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02097628v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Havet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01199928v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dressayre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.017.0093" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01242276v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Bovis-Vlahovic" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scad.2015.09.011" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01145424v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Yalenios" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jgem.145.0333" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949550v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Fatien Diochon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Glee-Vermande" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949480v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.027.0241" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949488v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lalit Aggarwal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.027.0171" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026053v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Mercuri Chapuis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewan Oiry" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474424v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474475v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02442556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03250463v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01637033v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01637058v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01242309v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?isbn=2847698876" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01278200v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01978749v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01199935v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Livian" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Vinot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070612v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Bovis Vlahovic" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud C&#233;r&#233;" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.google.fr/books?isbn=2311401963" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01383166v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00690420v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Moalla" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Chalen&#231;on" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474377v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692517v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05474404v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Prost" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692519v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487039v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487283v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-02487378v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482737v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01978822v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Devaud" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01978807v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01854649v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monier H&#233;l&#232;ne" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01978792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01626041v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01644499v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01978833v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01644487v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452729v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01978839v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01644511v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01644483v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01978849v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473412v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452739v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01978824v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01221703v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-01978855v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-03452795v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949543v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jocelyne Ientile-Yalenios" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949515v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949499v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00670877v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949532v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04429970v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Semache" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949524v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949539v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949534v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949509v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949538v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00743662v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille de Bovis" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949537v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon3.hal.science/hal-00949542v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>