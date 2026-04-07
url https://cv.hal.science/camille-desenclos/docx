--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -330,204 +330,204 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprachwahl und Sprachgebrauch im diplomatischen Alltag: Ringen um Souveränität? Frankreich und das Heilige Römische Reich (1510er–1620er Jahre)</w:t>
+                <w:t xml:space="preserve">Sprachwahl und Sprachgebrauch im diplomatischen Alltag : Ringen um Souveränität ? Frankreich und das Heilige Römische Reich (1560er-1650er Jahre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Desenclos</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Häberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Flurschütz da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Böhlau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Sprachen der Frühen Neuzeit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Die Sprachen der Frühen Neuzeit. Europäische und globale Perspektiven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-3-412-53081-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023681v1</w:t>
+                <w:t xml:space="preserve">hal-04712198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprachwahl und Sprachgebrauch im diplomatischen Alltag : Ringen um Souveränität ? Frankreich und das Heilige Römische Reich (1560er-1650er Jahre)</w:t>
+                <w:t xml:space="preserve">Sprachwahl und Sprachgebrauch im diplomatischen Alltag: Ringen um Souveränität? Frankreich und das Heilige Römische Reich (1510er–1620er Jahre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Desenclos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Sprachen der Frühen Neuzeit. Europäische und globale Perspektiven</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Die Sprachen der Frühen Neuzeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Böhlau Verlag Köln, pp.175-188, 2024, 978-3-412-53083-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7788/9783412530839.175⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04712198v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05023681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une diplomatie de proximité</w:t>
               </w:r>
@@ -934,437 +934,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women's Place in Diplomacy through the French Diplomatic Correspondences (Early 17th Century)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Roberta Anderson, Laura Olivan Santaliestra, et Suna Suner (dir.). </w:t>
+                <w:t xml:space="preserve">L’espionnage espagnol dans la France des guerres de Religion (1562-1598)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Pohlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Pissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Dettmam Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guido Braun, Susanne Lachenicht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender and Diplomacy: Women and Men in European Embassies from the 15th to the 18th Century</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spies, Espionage and Secret Diplomacy in the Early Modern Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, W. Kohlhammer GmbH, pp. 143-170, 2021, Forum historische Forschung, Frühe Neizeit, 978-3-17-038938-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17433/978-3-17-038939-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04071983v1</w:t>
+                <w:t xml:space="preserve">hal-04991370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le premier essor de la cryptographie en France (1510-1630)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Desenclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denécé Éric, Léthenet Benoît (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire mondiale du renseignement. 2, De la Renaissance à la Révolution (XVe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.201-214, 2021, 9782340059986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espionnage espagnol dans la France des guerres de Religion (1562-1598)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Guido Braun, Susanne Lachenicht. </w:t>
+                <w:t xml:space="preserve">Women's Place in Diplomacy through the French Diplomatic Correspondences (Early 17th Century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Desenclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roberta Anderson, Laura Olivan Santaliestra, et Suna Suner (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spies, Espionage and Secret Diplomacy in the Early Modern Period</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gender and Diplomacy: Women and Men in European Embassies from the 15th to the 18th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hollitzer, pp.45-61, 2021, 9783990128343</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17433/978-3-17-038939-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04991370v1</w:t>
+                <w:t xml:space="preserve">hal-04071983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francés de Álava : Aux origines du Grand-espion du Roi Catholique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Pohlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Pissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Pohlig</w:t>
+                <w:t xml:space="preserve">Edward Dettmam Loss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolas Pissis</w:t>
+                <w:t xml:space="preserve">Sebastian Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopold Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guido Braun, Susanne Lachenicht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spies, Espionage and Secret Diplomacy in the Early Modern Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kohlhammer GmbH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 171-196, 2021, Forum historische Forschung, Frühe Neizeit, 978-3-17-038938-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17433/978-3-17-038939-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991373v1</w:t>
@@ -2960,51 +2960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269981v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desenclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp195704" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ionescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05023681v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412530839.175" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H&#228;berlein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Flursch&#252;tz da Cruz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05023007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zgc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.194341" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049886v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gasperoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Alazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746059v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04071983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04991370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pohlig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Pissis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Dettmam Loss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Becker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Auer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17433/978-3-17-038939-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04991373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.kohlhammer.de/book/10.17433/978-3-17-038939-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04071992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.bru.2017.01.0125" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/obp/3419" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolivet Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boehlau-verlag.com/978-3-412-22280-2.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xj6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1227" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04072033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.173" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04072028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269981v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desenclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp195704" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ionescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H&#228;berlein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Flursch&#252;tz da Cruz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05023681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412530839.175" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05023007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zgc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.194341" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049886v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gasperoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Alazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746059v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04991370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pohlig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Pissis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Dettmam Loss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Becker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Auer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17433/978-3-17-038939-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04071983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04991373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.kohlhammer.de/book/10.17433/978-3-17-038939-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04071992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.bru.2017.01.0125" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/obp/3419" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolivet Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boehlau-verlag.com/978-3-412-22280-2.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xj6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1227" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04072033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.173" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04072028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>