--- v1 (2026-04-07)
+++ v2 (2026-05-09)
@@ -330,282 +330,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprachwahl und Sprachgebrauch im diplomatischen Alltag : Ringen um Souveränität ? Frankreich und das Heilige Römische Reich (1560er-1650er Jahre)</w:t>
+                <w:t xml:space="preserve">Une diplomatie de proximité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Desenclos</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...31 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Sprachen der Frühen Neuzeit. Europäische und globale Perspektiven</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diplomatie et mobilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications de l’École française de Rome, pp.69-82, 2024, 978-2-7283-1600-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12zgc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04712198v1</w:t>
+                <w:t xml:space="preserve">hal-05023007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sprachwahl und Sprachgebrauch im diplomatischen Alltag: Ringen um Souveränität? Frankreich und das Heilige Römische Reich (1510er–1620er Jahre)</w:t>
+                <w:t xml:space="preserve">Sprachwahl und Sprachgebrauch im diplomatischen Alltag : Ringen um Souveränität ? Frankreich und das Heilige Römische Reich (1560er-1650er Jahre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Desenclos</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...1 lines deleted...]
-            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Häberlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Flurschütz da Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Böhlau. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Die Sprachen der Frühen Neuzeit</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Die Sprachen der Frühen Neuzeit. Europäische und globale Perspektiven</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 978-3-412-53081-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05023681v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04712198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une diplomatie de proximité</w:t>
+                <w:t xml:space="preserve">Sprachwahl und Sprachgebrauch im diplomatischen Alltag: Ringen um Souveränität? Frankreich und das Heilige Römische Reich (1510er–1620er Jahre)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Desenclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diplomatie et mobilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications de l’École française de Rome, pp.69-82, 2024, 978-2-7283-1600-7. </w:t>
+              <w:t xml:space="preserve">Die Sprachen der Frühen Neuzeit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Böhlau Verlag Köln, pp.175-188, 2024, 978-3-412-53083-9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12zgc⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7788/9783412530839.175⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023007v1</w:t>
+                <w:t xml:space="preserve">hal-05023681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loyaux serviteurs ou fidèles huguenots ? Servir le roi auprès des princes protestants de l'Empire (1589-1620)</w:t>
               </w:r>
@@ -934,437 +934,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’espionnage espagnol dans la France des guerres de Religion (1562-1598)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Guido Braun, Susanne Lachenicht. </w:t>
+                <w:t xml:space="preserve">Women's Place in Diplomacy through the French Diplomatic Correspondences (Early 17th Century)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Desenclos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roberta Anderson, Laura Olivan Santaliestra, et Suna Suner (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Spies, Espionage and Secret Diplomacy in the Early Modern Period</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Gender and Diplomacy: Women and Men in European Embassies from the 15th to the 18th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hollitzer, pp.45-61, 2021, 9783990128343</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04991370v1</w:t>
+                <w:t xml:space="preserve">hal-04071983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le premier essor de la cryptographie en France (1510-1630)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Desenclos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denécé Éric, Léthenet Benoît (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire mondiale du renseignement. 2, De la Renaissance à la Révolution (XVe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.201-214, 2021, 9782340059986</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04071043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Women's Place in Diplomacy through the French Diplomatic Correspondences (Early 17th Century)</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Roberta Anderson, Laura Olivan Santaliestra, et Suna Suner (dir.). </w:t>
+                <w:t xml:space="preserve">L’espionnage espagnol dans la France des guerres de Religion (1562-1598)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Pohlig</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolas Pissis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edward Dettmam Loss</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Becker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leopold Auer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guido Braun, Susanne Lachenicht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gender and Diplomacy: Women and Men in European Embassies from the 15th to the 18th Century</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Spies, Espionage and Secret Diplomacy in the Early Modern Period</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, W. Kohlhammer GmbH, pp. 143-170, 2021, Forum historische Forschung, Frühe Neizeit, 978-3-17-038938-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17433/978-3-17-038939-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04071983v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04991370v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francés de Álava : Aux origines du Grand-espion du Roi Catholique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthias Pohlig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolas Pissis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edward Dettmam Loss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Becker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leopold Auer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Guido Braun, Susanne Lachenicht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spies, Espionage and Secret Diplomacy in the Early Modern Period</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Kohlhammer GmbH</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp. 171-196, 2021, Forum historische Forschung, Frühe Neizeit, 978-3-17-038938-0. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17433/978-3-17-038939-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04991373v1</w:t>
@@ -2960,51 +2960,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269981v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desenclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp195704" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ionescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712198v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H&#228;berlein" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Flursch&#252;tz da Cruz" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05023681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412530839.175" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05023007v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zgc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.194341" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049886v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gasperoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Alazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746059v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04991370v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pohlig" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Pissis" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Dettmam Loss" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Becker" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Auer" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17433/978-3-17-038939-7" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071043v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04071983v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04991373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.kohlhammer.de/book/10.17433/978-3-17-038939-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04071992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.bru.2017.01.0125" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/obp/3419" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolivet Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boehlau-verlag.com/978-3-412-22280-2.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xj6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1227" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04072033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.173" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04072028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05269981v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Desenclos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Pierrot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Gaudry" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Zimmermann" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3384/ecp195704" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05149410v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ionescu" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05023007v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12zgc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712198v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark H&#228;berlein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Flursch&#252;tz da Cruz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05023681v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7788/9783412530839.175" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746081v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.194341" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049886v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Gasperoni" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Salesse" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Borello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Alazard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071042v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746059v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04071983v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071043v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04991370v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pohlig" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolas Pissis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edward Dettmam Loss" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Becker" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leopold Auer" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17433/978-3-17-038939-7" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-montpellier3-paul-valery.hal.science/hal-04991373v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://elibrary.kohlhammer.de/book/10.17433/978-3-17-038939-7" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071047v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04071992v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071048v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.bru.2017.01.0125" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746029v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/obp/3419" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01317540v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jolivet Vincent" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.boehlau-verlag.com/978-3-412-22280-2.html" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712115v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11xj6" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712132v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313549v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712145v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/trajectoires.1227" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04083014v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712231v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01313576v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071034v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04072033v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.173" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04072028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.57086/rrs.125" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enc.hal.science/hal-04071039v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>