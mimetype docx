--- v0 (2026-03-20)
+++ v1 (2026-05-09)
@@ -81,2628 +81,3825 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vieillir en ville et en habitat participatif intergénérationnel : une équation impossible ?</w:t>
+                <w:t xml:space="preserve">Marchandiser le logement social : bailleurs, acquéreurs et locataires face à la vente HLM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
+                <w:t xml:space="preserve">Mathilde Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Retraite et société </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A paraître, "Vieillir au coeur des métropoles"</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05495360v1</w:t>
+                <w:t xml:space="preserve">halshs-05570246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les inégalités départementales d’accès à l’offre en résidences autonomie</w:t>
+                <w:t xml:space="preserve">Vieillir en ville et en habitat participatif intergénérationnel : une équation impossible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Morel-Brochet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérontologie et Société</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Retraite et société </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître, "Vieillir au coeur des métropoles"</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02864926v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05495360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat participatif : vers l’avènement de l’habitat durable ?</w:t>
+                <w:t xml:space="preserve">Les inégalités départementales d’accès à l’offre en résidences autonomie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Gérontologie et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Inégalités sociales dans la vieillesse, 42 (162), pp.181-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gs1.162.0181⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586718v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02864926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chercheurs « habitat » de l’Institut d’Urbanisme de Paris</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’habitat participatif : vers l’avènement de l’habitat durable ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Qu’est-ce qui fait laboratoire ?, 18, pp.197-228</w:t>
+              <w:t xml:space="preserve">Sciences de la société : Les cahiers du LERASS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 98</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01417220v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Habitat participatif et politiques de l'habitat : un mariage par intérêt ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les chercheurs « habitat » de l’Institut d’Urbanisme de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois Valegeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Garance Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariana Tournon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Trajectoires résidentielles. Politique du logement : années 2000, 3 (7), pp.151-174</w:t>
+              <w:t xml:space="preserve">Lieux Communs - Les Cahiers du LAUA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Qu’est-ce qui fait laboratoire ?, 18, pp.197-228</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01388764v1</w:t>
+                <w:t xml:space="preserve">halshs-01417220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat participatif : d’une greffe à un noyau des écoquartiers</w:t>
+                <w:t xml:space="preserve">Habitat participatif et politiques de l'habitat : un mariage par intérêt ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Développement durable et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 6 (2)</w:t>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Trajectoires résidentielles. Politique du logement : années 2000, 3 (7), pp.151-174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01295471v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01388764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir l’habitat en commun : vers un changement sociétal ?</w:t>
+                <w:t xml:space="preserve">L’habitat participatif : d’une greffe à un noyau des écoquartiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Socio-anthropologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Habiter ou vivre autrement, 32</w:t>
+              <w:t xml:space="preserve">Développement durable et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6 (2)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01295491v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01295471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’habitat participatif : vers la démocratisation de la production du logement ?</w:t>
+                <w:t xml:space="preserve">Concevoir et gérer l’habitat en commun : vers un changement sociétal ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lien social et Politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Habiter ou vivre autrement, 32 (32), pp.71-86. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/socio-anthropologie.1900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01295480v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01295491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’habitat participatif : vers la démocratisation de la production du logement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lien social et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 73, pp.157-175</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01295480v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l’expérimentation à l’institutionnalisation : l’habitat participatif à un tournant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Métropolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Effervescences de l'habitat alternatif</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05353733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion des copropriétés mixtes : premiers résultats à partir des cas de Angers, Nancy et Cergy Pontoise</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La vente Hlm au prisme des premiers résultats de la recherche. Titre de la communication : &amp;quot;Caractériser la vente HLM à l’échelle des territoires : les agglomérations d’Angers, Nancy et Cergy-Pontoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Saint-Macary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La vente Hlm au prisme des premiers résultats de la recherche - Séminaire acteurs-chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union sociale pour l'Habitat, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire acteurs-chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union Sociale pour l'habitat, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05210785v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05210750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vente Hlm au prisme des premiers résultats de la recherche. Titre de la communication : &amp;quot;Caractériser la vente HLM à l’échelle des territoires : les agglomérations d’Angers, Nancy et Cergy-Pontoise</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Gestion des copropriétés mixtes : premiers résultats à partir des cas de Angers, Nancy et Cergy Pontoise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Saint-Macary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Le Garrec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilie Saint-Macary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire acteurs-chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Union Sociale pour l'habitat, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">La vente Hlm au prisme des premiers résultats de la recherche - Séminaire acteurs-chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Union sociale pour l'Habitat, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05210750v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05210785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vente Hlm au prisme de ses acteurs et de leurs stratégies. Regards sur Angers, Nancy et Cergy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Saint-Macary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La vente Hlm au prisme des premiers résultats de la recherche. Séminaire acteurs-chercheurs.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Union Sociale pour l'Habitat, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05210767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vente HLM : redistribution de la propriété en ville, valorisation des classes populaires stables et maintien des inégalités Biennale de sociologie urbaine Tours, 7-9 décembre 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Habouzit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de Sociologie Urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association française de sociologie, Dec 2022, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04991584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les critères de classement en résidences autonomie : perception, adaptation, dénonciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Classer/déclasser/reclasser</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02864929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La participation s’observe-t-elle sans participer ? L’exemple d’une recherche sur l’habitat participatif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chercheur.es et acteur.es de la participation. Liaisons dangereuses et relations fructueuses,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Démocratie et Participation, Jan 2015, Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570088v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La gouvernance de la rénovation urbaine : au cœur de la différenciation territoriale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs du Réseau « Recherche Habitat Logement » (REHAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REHAL, Jun 2015, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les accompagnateurs de projet d’habitat participatif : de nouveaux professionnels de la ville ?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque du Labex Futurs Urbains, Les métiers de la ville</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex Futurs Urbains, Jan 2015, Marne La Vallee, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les modalités et les effets de l’institutionnalisation de l’habitat participatif »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">3ème colloque international de recherche sur l’immobilier et la construction de la ville, De nouveaux outils pour le développement immobilier et urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondation Palladio, Jun 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570134v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’entrée en politique de l’habitat participatif : révolution ou révélation des représentations et des pratiques ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs du Réseau « Recherche Habitat Logement » (REHAL)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, REHAL, ENS LSH, Jul 2013, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’habitat participatif : une initiative habitante à l’épreuve des normes de la production du logement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’études Jeunes Chercheurs Des villes et des normes : regards croisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut d'Urbanisme de Paris, Jan 2013, Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’habitat participatif : d’une initiative habitante à un projet de loi »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude Participation et action publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, groupe de projet PopAct de l’Association Française de Science Politique, May 2013, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570137v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’habitat participatif : comprendre l’entrée d’un dispositif d’initiative habitante dans l’action publique. Les apports d’un croisement de la sociologie de l’innovation et de l’action publique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Continuité, transformation, rupture ? (Re)penser le changement en science politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Congrès annuel de la Société québécoise de science politique, May 2012, Ottawa (Canada), Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Institutional actors : the guarantors of cohousing development ?»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Self-managed cohousing : born out of need or new way of life ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Studium, Mar 2012, Tours, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570092v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Habitat participatif et acteurs institutionnels de la production de l’habitat : quels effets ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seconde journée doctorale sur la participation du public et la démocratie participative</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS Démocratie et Participation, Oct 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’habitat participatif : une initiative habitante issue de l’Économie Sociale et Solidaire inscrite dans une construction territoriale »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">12ème Congrès de l’Association Française de Science Politique (AFSP), Inégalités et Démocratie,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, l’Association Française de Science Politique (AFSP), Jul 2011, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570112v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Institutional actors of housing production and cohousing : towards a change in housing lifestyle ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Jeunes Chercheurs de l’European Network of Housing Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENHR, Jul 2011, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’habitat participatif : interpellation et influence de groupes d’habitants sur les modes de faire la ville »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Second International Conference of Young Urban Researchers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Instituto Universitário de Lisboa, Oct 2011, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’habitat participatif. De l’initiative habitante à l’action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes. , 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01295488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance de la rénovation urbaine à l'épreuve des territoires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Driant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoan Miot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Saint-Macary</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 978-2-11-009787-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01393622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Mahoudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mari Oiry-Varacca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Uhel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Walker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rapports de domination et résistances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-16, 2024, Géographie sociale, 978-2-7535-9624-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04815036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat participatif : l'immobilier &amp;quot;alternatif&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Droit de la finance alternative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruylant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01586704v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’entrée en politique de l’habitat participatif : révolution ou révélation des représentations et des pratiques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">in BELMESSOUS F., BONNEVAL L., et al. (dir.) Logement et politique(s) - Un couple encore d'actualité ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, , 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vente Hlm et copropriétés mixtes : gestion et fonctionnement social Équipe Institut de droit public, sciences politiques et sociales (IDPS) -Espaces et Sociétés (ESO)</w:t>
+                <w:t xml:space="preserve">Vente Hlm et copropriétés mixtes : gestion et fonctionnement social, Synthèse du rapport final de la recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04991501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats intermédiaires du projet de recherche SYNBIOSE. Programme (Ré)gé(né)rer les copropriétés : connaitre et comprendre les copropriétés, les mobiliser pour la ville durable - 4ème rencontre acteurs-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05210885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats intermédiaires du projet de recherche SYNBIOSE. Programme (Ré)gé(né)rer les copropriétés : connaitre et comprendre les copropriétés, les mobiliser pour la ville durable - 3ème rencontre acteurs-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05210881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vente HLM dans les immeubles collectifs : monographies comparées des formes de gestion et du fonctionnement social des copropriétés. Présentation des résultats intermédiaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Habouzit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05210728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation des résultats intermédiaires du projet de recherche SYNBIOSE. Programme (Ré)gé(né)rer les copropriétés : connaitre et comprendre les copropriétés, les mobiliser pour la ville durable - 2ème rencontre acteurs-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05210875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet de recherche SYNBIOSE (SYNdics Bénévoles : Initiative, Organisation et Sens de l'Engagement). Journée de lancement du programme (Ré)gé(né)rer les copropriétés : connaitre et comprendre les copropriétés, les mobiliser pour la ville durable - 1ère rencontre acteurs-chercheurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Leclercq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05210872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (2)</w:t>
+        <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La vente HLM dans les immeubles collectifs : monographies comparées des formes de gestion et du fonctionnement social des copropriétés - RAPPORT FINAL - Volume intégral - 30 juin 2024</w:t>
+                <w:t xml:space="preserve">Syndics Bénévoles : Initiative, Organisation et Sens de l’Engagement, « Connaître et comprendre les copropriétés, les mobiliser pour la ville durable », Rapport final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Habouzit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Leclercq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Le Garrec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Union sociale pour l'habitat (USH); Puca. 2024</w:t>
+              <w:t xml:space="preserve">Plan Urbanisme Construction et Architecture (PUCA). 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04991521v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05570232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La vente HLM dans les immeubles collectifs : monographies comparées des formes de gestion et du fonctionnement social des copropriétés - RAPPORT FINAL - Volume intégral - 30 juin 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Devaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Habouzit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Le Garrec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Union sociale pour l'habitat (USH); Puca. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04991521v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Penser l'autonomie par l'entraide dans la vieillesse. Avec qui ? Comment ? Jusqu'où ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Labit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bourgeaiseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Casula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Evrard-Piat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hal'âge; Fondation du Domicile; ANSA. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05554944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2712,114 +3909,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'habitat participatif. De l'émergence d'une initiative habitante à son intégration dans l'action publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Devaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Architecture, aménagement de l'espace. Université Paris Est Créteil, 2013. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01355829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId60"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2966,51 +4163,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05495360v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864926v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.162.0181" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586718v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417220v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Valegeas" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tournon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388764v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295471v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295491v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295480v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05353733v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210785v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Saint-Macary" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cordier" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habouzit" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saint-Macary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210767v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991584v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864929v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295488v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393622v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110097873/" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815036v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahoudeau" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry-Varacca" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586704v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/themes/droit-15/droit-commercial-et-des-affaires-1514/droit-de-la-finance-alternative-9782802757955.html" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991501v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210885v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclercq" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210881v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210728v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210875v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210872v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991521v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554944v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Labit" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeaiseau" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casula" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Evrard-Piat" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01355829v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570246v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Devaux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Cordier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Habouzit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Le Garrec" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05495360v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Morel-Brochet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gs1.162.0181" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586718v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01417220v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Valegeas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Garance Cl&#233;ment" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Tournon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388764v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295471v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295491v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/socio-anthropologie.1900" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295480v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05353733v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210750v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Saint-Macary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210785v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Saint-Macary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210767v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991584v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02864929v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570125v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570127v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570134v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570117v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570142v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570137v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570148v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570092v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570101v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570112v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570110v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570106v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01295488v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01393622v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Driant" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Miot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110097873/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04815036v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Mahoudeau" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mari Oiry-Varacca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Uhel" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Walker" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lgdj.fr/themes/droit-15/droit-commercial-et-des-affaires-1514/droit-de-la-finance-alternative-9782802757955.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570079v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991501v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210885v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Leclercq" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210881v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210728v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210875v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05210872v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05570232v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04991521v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05554944v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Labit" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeaiseau" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Casula" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Evrard-Piat" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01355829v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>