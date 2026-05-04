--- v0 (2026-03-22)
+++ v1 (2026-05-04)
@@ -2195,351 +2195,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01883158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An effective and scalable multiuser architecture for the base station receiver</w:t>
+                <w:t xml:space="preserve">Evaluation of important reliability parameters using VHDL-RTL modelling and information flow approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mazen Youssef</w:t>
+                <w:t xml:space="preserve">Mehdi Jallouli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Belhadaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Diou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Malassé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2008 2nd International Conference on Signal Processing and Communication Systems (ICSPCS 2008)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The European Safety and Reliability Conference, ESREL 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Valencia, Spain. pp.2549-2557</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01883134v1</w:t>
+                <w:t xml:space="preserve">hal-00340667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of important reliability parameters using VHDL-RTL modelling and information flow approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An effective and scalable multiuser architecture for the base station receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Belhadaoui</w:t>
+                <w:t xml:space="preserve">Mazen Youssef</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abbas Dandache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Diou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Safety and Reliability Conference, ESREL 2008</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2008 2nd International Conference on Signal Processing and Communication Systems (ICSPCS 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2008, Gold Coast, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICSPCS.2008.4813694⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00340667v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01883134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dependability Consequences of Fault-Tolerant Technique Integrated in Stack Processor Emulator using Information Flow Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mehdi Jallouli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Belhadaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Diou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Monteiro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Malassé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era – DTIS 2008 –</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Tozeur, Tunisia. pp.CDROM</w:t>
@@ -2810,51 +2810,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CodeRAKE: a new small-area scalable architecture for the multi-user/multi-code RAKE receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mazen Youssef</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Diou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3508,51 +3508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F92CDB76"/>
+    <w:nsid w:val="69C6F502"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3739,51 +3739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-diou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6887-1895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136760635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212230003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358997504" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02967230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Kizil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Diou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00778-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02967239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabiai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2019.152971" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02967247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Abdallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Singer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.106006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Daoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Belarbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Heil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems5010017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tabaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saadane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dandache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Amin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Ramazani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/962062" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268615v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Cambon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102607" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kizil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOSMART.2016.7835608" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996984" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Aroussi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Chouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iolts.2009.5196013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5410845" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2009.5196013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883134v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Youssef" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2008.4813694" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340667v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jallouli" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Belhadaoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malass&#233;" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belhadaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jallouli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kammerer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Youssef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dandache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883137v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379741" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramazani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2005.4633380" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998355" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03704303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2000.899406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03704293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35498-9_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-diou" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6887-1895" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/136760635" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/212230003" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358997504" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02967230v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe H. Kizil" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Diou" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camel Tanougast" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12243-020-00778-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02967239v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Rabiai" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.aeue.2019.152971" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02967247v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadel Abdallah" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Kacem" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Singer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cie.2019.106006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883115v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Daoud" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Belarbi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Heil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/systems5010017" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01783734v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tabaa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Saadane" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Dandache" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883121v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsin Amin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Ramazani" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Monteiro" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/962062" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268615v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Sassatelli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Torres" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaston Cambon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Galy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883150v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2017.8102607" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01785297v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883157v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Kizil" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/BIOSMART.2016.7835608" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01784469v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT.2014.6996984" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280154v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El Aroussi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Chouri" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883127v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/iolts.2009.5196013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883130v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2009.5410845" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2009.5196013" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340667v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mehdi Jallouli" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Belhadaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Malass&#233;" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883134v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazen Youssef" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICSPCS.2008.4813694" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00167353v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00194499v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Belhadaoui" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dubois" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Jallouli" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Kammerer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Monteiro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883135v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Youssef" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dandache" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2007.4511026" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883137v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2006.379741" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01883138v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Ramazani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2005.4633380" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268531v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Gil" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diou" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998355" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03704303v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2000.899406" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03704293v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35498-9_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>