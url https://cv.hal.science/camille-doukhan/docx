--- v0 (2026-03-09)
+++ v1 (2026-04-05)
@@ -487,463 +487,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating teachers’ practices for non-specialist students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">DidaStat&amp;lt;sub&amp;gt;Expl&amp;lt;/sub&amp;gt; : présentation d'un projet de recherche sur les pratiques enseignantes en statistique dans la formation professionnelle des futurs statisticiens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
+                <w:t xml:space="preserve">Eric Flavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Parra</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hussein Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics (INDRUM) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Escola Univeristària Salesiana de Sarrìa – Univ. Autònoma de Barcelona and INDRUM, Jun 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">JdS 2024 : 55è journées de statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France. pp.1246-1250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872110v1</w:t>
+                <w:t xml:space="preserve">hal-04633964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating teachers' practices for non-specialist students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04944216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing statistical teaching practices in a specific institutional context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating teachers’ practices for non-specialist students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Sabra</w:t>
+                <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Barcelona, Spain. pp.326-335</w:t>
+              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics (INDRUM) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Escola Univeristària Salesiana de Sarrìa – Univ. Autònoma de Barcelona and INDRUM, Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633881v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DidaStat&amp;lt;sub&amp;gt;Expl&amp;lt;/sub&amp;gt; : présentation d'un projet de recherche sur les pratiques enseignantes en statistique dans la formation professionnelle des futurs statisticiens</w:t>
+                <w:t xml:space="preserve">Analysing statistical teaching practices in a specific institutional context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabra</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS 2024 : 55è journées de statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bordeaux, France. pp.1246-1250</w:t>
+              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Barcelona, Spain. pp.326-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633964v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching mathematics to non-specialists: a praxeological approach</w:t>
               </w:r>
@@ -955,51 +955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1295,51 +1295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1529,51 +1529,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2406,51 +2406,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F54E7434"/>
+    <w:nsid w:val="8CCEB1F2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2637,51 +2637,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-doukhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3552-0340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261600710" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hellio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Parra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cattan-Jallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Farah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hahn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2024.2337949" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1432" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerme13.renyi.hu/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-rdm.com/ouvrage/nouvelles-perspectives-en-didactique-le-point-de-vue-de-leleve-%e2%80%a8questions-curriculaires-grandeur-et-mesure/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03632311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BRES0094" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-doukhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3552-0340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261600710" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hellio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Parra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cattan-Jallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Farah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hahn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2024.2337949" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1432" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerme13.renyi.hu/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-rdm.com/ouvrage/nouvelles-perspectives-en-didactique-le-point-de-vue-de-leleve-%e2%80%a8questions-curriculaires-grandeur-et-mesure/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03632311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BRES0094" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>