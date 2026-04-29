--- v1 (2026-04-05)
+++ v2 (2026-04-29)
@@ -487,463 +487,463 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DidaStat&amp;lt;sub&amp;gt;Expl&amp;lt;/sub&amp;gt; : présentation d'un projet de recherche sur les pratiques enseignantes en statistique dans la formation professionnelle des futurs statisticiens</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigating teachers' practices for non-specialist students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Flavier</w:t>
+                <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hussein Sabra</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Veronica Parra</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JdS 2024 : 55è journées de statistique de la SFdS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Bordeaux, France. pp.1246-1250</w:t>
+              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04633964v1</w:t>
+                <w:t xml:space="preserve">hal-04944216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating teachers' practices for non-specialist students</w:t>
+                <w:t xml:space="preserve">Investigating teachers’ practices for non-specialist students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics (INDRUM) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Escola Univeristària Salesiana de Sarrìa – Univ. Autònoma de Barcelona and INDRUM, Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04944216v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating teachers’ practices for non-specialist students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysing statistical teaching practices in a specific institutional context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Veronica Parra</w:t>
+                <w:t xml:space="preserve">Hussein Sabra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics (INDRUM) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Escola Univeristària Salesiana de Sarrìa – Univ. Autònoma de Barcelona and INDRUM, Jun 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Barcelona, Spain. pp.326-335</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04872110v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysing statistical teaching practices in a specific institutional context</w:t>
+                <w:t xml:space="preserve">DidaStat&amp;lt;sub&amp;gt;Expl&amp;lt;/sub&amp;gt; : présentation d'un projet de recherche sur les pratiques enseignantes en statistique dans la formation professionnelle des futurs statisticiens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Flavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hussein Sabra</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Rolland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Barcelona, Spain. pp.326-335</w:t>
+              <w:t xml:space="preserve">JdS 2024 : 55è journées de statistique de la SFdS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Bordeaux, France. pp.1246-1250</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04633881v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04633964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teaching mathematics to non-specialists: a praxeological approach</w:t>
               </w:r>
@@ -955,51 +955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fourth conference of the International Network for Didactic Research in University Mathematics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Leibnitz Universität (Hanover), Oct 2022, Hannover, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1167,927 +1167,1009 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude de la transition secondaire-supérieur articulant théorie anthropologique et théorie de l'activité : le cas des probabilités en filière de biologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quels jeux de hasard jouent les élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au fil des maths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872054v1</w:t>
+                <w:t xml:space="preserve">hal-05598348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching sampling methods in data science professional training: A case study in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching mathematics to non-specialists at university: a praxeological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0020739X.2024.2337949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05048183v1</w:t>
+                <w:t xml:space="preserve">hal-04643468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des indicateurs statistiques à l'entrée dans l'enseignement supérieur en France : mise en évidence de conflits sémiotiques chez les étudiants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment l’articulation entre théorie de l’activité et théorie anthropologique éclaire la transition secondaire-supérieur : le cas des probabilités conditionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.133-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adsc.1432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Cattan-Jallet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-04850875v1</w:t>
+                <w:t xml:space="preserve">hal-04360281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching mathematics to non-specialists at university: a praxeological approach</w:t>
+                <w:t xml:space="preserve">Une étude de la transition secondaire-supérieur articulant théorie anthropologique et théorie de l'activité : le cas des probabilités en filière de biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...64 lines deleted...]
-                <w:t xml:space="preserve">hal-04643468v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04872054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’articulation entre théorie de l’activité et théorie anthropologique éclaire la transition secondaire-supérieur : le cas des probabilités conditionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching sampling methods in data science professional training: A case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27, pp.133-167. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05048183v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compréhension des indicateurs statistiques à l'entrée dans l'enseignement supérieur en France : mise en évidence de conflits sémiotiques chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Doukhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Cattan-Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/adsc.1432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04360281v1</w:t>
+                <w:t xml:space="preserve">Lynn Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordinating the Activity Theory and the Anthropological Theory of the Didactic to analyze the secondary-tertiary transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Drijvers; Csaba Csapodi; Hanna Palmér; Katalin Gosztonyi; Eszter Kónya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Budapest, Hungary. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfréd Rényi Institute of Mathematics; ERME</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Proceedings of the Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13), TWG14 (10)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04406028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of registers of semiotic representation on problem solving for students entering tertiary education in France: case of the mean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Cattan-Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Hahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Drijvers; Csaba Csapodi; Hanna Palmér; Katalin Gosztonyi; Eszter Kónya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Budapest, Hungary. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfréd Rényi Institute of Mathematics; ERME</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Proceedings of the Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13), TWG5 (12)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et probabilités conditionnelles à la transition secondaire-supérieur chez des étudiants non-spécialistes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de Rentrée de l'ED ELICC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02372286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition secondaire-supérieur en mathématiques pour des étudiants non-spécialistes : le cas des probabilités en filière biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journées DEMIPS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02877927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2097,51 +2179,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation probabiliste, procédures et difficultés des étudiants à l'entrée à l'université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2154,74 +2236,74 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelles perspectives en didactique : le point de vue de l’élève, 
 questions curriculaires, grandeur et mesure : XX</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
                 <w:vertAlign w:val="superscript"/>
               </w:rPr>
               <w:t xml:space="preserve">e</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> école d’été de didactique des mathématiques : Autran du 13 au 19 octobre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Pensée sauvage éditions</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.632-641, 2021, Recherches en didactique des mathématiques, 978-2-859-19348-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03918967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2231,114 +2313,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèles praxéologiques dans la transition secondaire-supérieur : le cas des probabilités en filière biologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Education. Université de Bretagne occidentale - Brest, 2021. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2021BRES0094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03632311v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId50"/>
+      <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2406,51 +2488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8CCEB1F2"/>
+    <w:nsid w:val="85FBFD94"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2637,51 +2719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-doukhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3552-0340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261600710" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hellio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944216v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Parra" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872110v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cattan-Jallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Farah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hahn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643468v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2024.2337949" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360281v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1432" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406028v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerme13.renyi.hu/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410921v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372286v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877927v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918967v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-rdm.com/ouvrage/nouvelles-perspectives-en-didactique-le-point-de-vue-de-leleve-%e2%80%a8questions-curriculaires-grandeur-et-mesure/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03632311v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BRES0094" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-doukhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3552-0340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261600710" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hellio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Parra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2024.2337949" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1432" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cattan-Jallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Farah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hahn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerme13.renyi.hu/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918967v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-rdm.com/ouvrage/nouvelles-perspectives-en-didactique-le-point-de-vue-de-leleve-%e2%80%a8questions-curriculaires-grandeur-et-mesure/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03632311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BRES0094" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>