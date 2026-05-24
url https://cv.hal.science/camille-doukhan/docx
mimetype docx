--- v2 (2026-04-29)
+++ v3 (2026-05-24)
@@ -487,51 +487,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating teachers' practices for non-specialist students</w:t>
+                <w:t xml:space="preserve">Investigating teachers’ practices for non-specialist students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
@@ -549,97 +549,97 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics (INDRUM) 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Escola Univeristària Salesiana de Sarrìa – Univ. Autònoma de Barcelona and INDRUM, Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04944216v1</w:t>
+                <w:t xml:space="preserve">hal-04872110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating teachers’ practices for non-specialist students</w:t>
+                <w:t xml:space="preserve">Investigating teachers' practices for non-specialist students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
@@ -657,73 +657,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Veronica Parra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics (INDRUM) 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Escola Univeristària Salesiana de Sarrìa – Univ. Autònoma de Barcelona and INDRUM, Jun 2024, Barcelona, Spain</w:t>
+              <w:t xml:space="preserve">Fifth conference of the International Network for Didactic Research in University Mathematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recerca Matematica [CRM], Jun 2024, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04872110v1</w:t>
+                <w:t xml:space="preserve">hal-04944216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysing statistical teaching practices in a specific institutional context</w:t>
               </w:r>
@@ -1167,621 +1167,621 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02422603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A quels jeux de hasard jouent les élèves ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une étude de la transition secondaire-supérieur articulant théorie anthropologique et théorie de l'activité : le cas des probabilités en filière de biologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05598348v1</w:t>
+                <w:t xml:space="preserve">hal-04872054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching mathematics to non-specialists at university: a praxeological approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Teaching sampling methods in data science professional training: A case study in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hussein Sabra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04643468v1</w:t>
+                <w:t xml:space="preserve">hal-05048183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment l’articulation entre théorie de l’activité et théorie anthropologique éclaire la transition secondaire-supérieur : le cas des probabilités conditionnelles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compréhension des indicateurs statistiques à l'entrée dans l'enseignement supérieur en France : mise en évidence de conflits sémiotiques chez les étudiants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 27, pp.133-167. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Cattan-Jallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/adsc.1432⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04360281v1</w:t>
+                <w:t xml:space="preserve">Lynn Farah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinne Hahn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04850875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (3)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une étude de la transition secondaire-supérieur articulant théorie anthropologique et théorie de l'activité : le cas des probabilités en filière de biologie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A quels jeux de hasard jouent les élèves ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Derouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04872054v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Au fil des maths</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 558</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Teaching sampling methods in data science professional training: A case study in France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Teaching mathematics to non-specialists at university: a praxeological approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-05048183v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislaine Gueudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Vincent Quéré</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Journal of Mathematical Education in Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/0020739X.2024.2337949⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04643468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des indicateurs statistiques à l'entrée dans l'enseignement supérieur en France : mise en évidence de conflits sémiotiques chez les étudiants</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comment l’articulation entre théorie de l’activité et théorie anthropologique éclaire la transition secondaire-supérieur : le cas des probabilités conditionnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annales de Didactiques et de Sciences Cognitives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 27, pp.133-167. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/adsc.1432⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lynn Farah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-04850875v1</w:t>
+                <w:t xml:space="preserve">hal-04360281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1885,103 +1885,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of registers of semiotic representation on problem solving for students entering tertiary education in France: case of the mean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Cattan-Jallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Derouet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Doukhan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lynn Farah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Hahn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Drijvers; Csaba Csapodi; Hanna Palmér; Katalin Gosztonyi; Eszter Kónya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thirteenth Congress of the European Society for Research in Mathematics Education (CERME13)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2023, Budapest, Hungary. </w:t>
@@ -2488,51 +2488,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="85FBFD94"/>
+    <w:nsid w:val="7873938F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2719,51 +2719,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-doukhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3552-0340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261600710" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hellio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944216v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Parra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872110v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598348v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2024.2337949" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360281v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1432" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872054v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048183v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850875v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cattan-Jallet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Farah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hahn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerme13.renyi.hu/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918967v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-rdm.com/ouvrage/nouvelles-perspectives-en-didactique-le-point-de-vue-de-leleve-%e2%80%a8questions-curriculaires-grandeur-et-mesure/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03632311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BRES0094" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-doukhan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-3552-0340" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/261600710" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04958146v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Doukhan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05237834v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Gueudet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176561v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Derouet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Hellio" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Texier-Picard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872110v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Vincent Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Parra" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04944216v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633881v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein Sabra" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04633964v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Flavier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Rolland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027124v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03113847v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422603v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04872054v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05048183v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04850875v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Cattan-Jallet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lynn Farah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hahn" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05598348v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04643468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0020739X.2024.2337949" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360281v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/adsc.1432" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04406028v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cerme13.renyi.hu/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410921v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02372286v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03918967v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://revue-rdm.com/ouvrage/nouvelles-perspectives-en-didactique-le-point-de-vue-de-leleve-%e2%80%a8questions-curriculaires-grandeur-et-mesure/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03632311v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2021BRES0094" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>