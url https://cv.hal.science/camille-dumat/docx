--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -84,15738 +84,16760 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (87)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global Health as Vector for Agroecology in Collective Gardens in Toulouse Region (France)</w:t>
+                <w:t xml:space="preserve">An international dataset on organic molecule concentrations in soil and related kitchen garden crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilkens Jules</w:t>
+                <w:t xml:space="preserve">Céline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Mombo</w:t>
+                <w:t xml:space="preserve">Laure Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géraldine Bidar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie-Denise Ripamonti-Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/urbansci9070272⟩</w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), 8p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-05033-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210254v1</w:t>
+                <w:t xml:space="preserve">hal-05067192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An international dataset on organic molecule concentrations in soil and related kitchen garden crops</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Comparative Study on Chemical Speciation of Trace Metals as a Function of Solution pH: A Multivariate Analysis and Simulation Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Bidar</w:t>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie-Denise Ripamonti-Chenot</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Sana Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zeid Alothman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdullah Al-Kahtani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-05033-5⟩</w:t>
+              <w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00103624.2025.2452160⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05067192v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04910979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Comparative Study on Chemical Speciation of Trace Metals as a Function of Solution pH: A Multivariate Analysis and Simulation Approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sana Khalid</w:t>
+                <w:t xml:space="preserve">An international literature-based dataset on metallic trace element contamination in kitchen garden plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Genies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zeid Alothman</w:t>
+                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdullah Al-Kahtani</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Dumat</w:t>
+                <w:t xml:space="preserve">Franck Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Soil Science and Plant Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Scientific Data </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 12 (1), 9p. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/00103624.2025.2452160⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41597-025-05085-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04910979v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05067149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An international literature-based dataset on metallic trace element contamination in kitchen garden plants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Formes de l’azote dans les sols cultivés des exploitations maraîchères des zones (péri) urbaines des villes et Franceville et Moanda au Sud-Est du Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Dumat</w:t>
+                <w:t xml:space="preserve">Yaëlle Christie Massounga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Marot</w:t>
+                <w:t xml:space="preserve">Stéphane Mombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Nzengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Ondo Zue Abaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Mitte Mbeang Beyeme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Data </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41597-025-05085-7⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 19 (2), pp.822-834. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4314/ijbcs.v19i2.31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05067149v1</w:t>
+                <w:t xml:space="preserve">hal-05266638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formes de l’azote dans les sols cultivés des exploitations maraîchères des zones (péri) urbaines des villes et Franceville et Moanda au Sud-Est du Gabon</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Global Health as Vector for Agroecology in Collective Gardens in Toulouse Region (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilkens Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological and Chemical Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 19 (2), pp.822-834. </w:t>
+              <w:t xml:space="preserve">Urban Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 9 (7), pp.272. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4314/ijbcs.v19i2.31⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/urbansci9070272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05266638v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An ethnography of urban collective gardens in Haute-Garonne: Contribution to the sociology of sensory experiences</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oxidative potential of atmospheric particulate matter collected in low-income urban settlements in South Africa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Constance Keitumetse Segakweng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pieter G van Zyl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cathy Liousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Gnamien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Gardrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.915097⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science : Atmospheres </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 5, pp.48-66. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d4ea00109e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04017786v1</w:t>
+                <w:t xml:space="preserve">hal-04778518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting chemical speciation of metals in soil using Visual Minteq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeid Alothman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdullah Al-Kahtani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Murtaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soil Ecology Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 5 (3), pp.220162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s42832-022-0162-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03942314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’apport de la langue des signes pour expliciter les concepts complexes et transdisciplinaires des transitions écologiques</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">An ethnography of urban collective gardens in Haute-Garonne: Contribution to the sociology of sensory experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wilkens Jules</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Chateauraynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Frontiers in Sustainable Food Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6, 13p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fsufs.2022.915097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/pour.244.0155⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03884851v1</w:t>
+                <w:t xml:space="preserve">hal-04017786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecologisation de la gestion des sites post-mines : Co-construction des connaissances et usages. Du décloisonnement de l'expertise à la dimension relationnelle des activités techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Mottis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Berry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Baills</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 244, pp.111-122. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pour.244.0111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03969722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des transitions alimentaires ancrées dans les territoires : nouvelles questions et perspectives de recherches (partie 1)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Margétic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 96 (3), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.21006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour des transitions alimentaires ancrées dans les territoires : nouvelles questions et perspectives de recherches (Partie 2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Margétic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 96 (4), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geocarrefour.21317⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04026562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of environmental contamination by toxic trace elements in Kazakhstan based on reviews of available scientific data</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’apport de la langue des signes pour expliciter les concepts complexes et transdisciplinaires des transitions écologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aigerim Mamirova</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Laure Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bacci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Moisseron-Baudé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stefan Jurjanz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-021-14979-z⟩</w:t>
+              <w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 3 (244), pp.155-159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pour.244.0155⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03275103v2</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass balance approach to assess the impact of cadmium decrease in mineral phosphate fertilizers on health risk: The case-study of French agricultural soils</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evaluation of environmental contamination by toxic trace elements in Kazakhstan based on reviews of available scientific data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Leconte</w:t>
+                <w:t xml:space="preserve">Almagul Baubekova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Sirot</w:t>
+                <w:t xml:space="preserve">Ainisa Akindykova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Breysse</w:t>
+                <w:t xml:space="preserve">Aigerim Mamirova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stefan Jurjanz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 760, pp.143374. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 28 (32), pp.43315-43328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143374⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-021-14979-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">anses-03048640v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03275103v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environment-health link in a context of urban agricultures: studies of oral exposure to pollutants in order promote the human health</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mass balance approach to assess the impact of cadmium decrease in mineral phosphate fertilizers on health risk: The case-study of French agricultural soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Géraldine Carne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Breysse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Badot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-019-04588-2⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 760, pp.143374. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.143374⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03248016v1</w:t>
+                <w:t xml:space="preserve">anses-03048640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermicompost addition influences symbiotic fungi communities associated with leek cultivated in metal-rich soils</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Environment-health link in a context of urban agricultures: studies of oral exposure to pollutants in order promote the human health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Sejalon-Delmas</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pelfrêne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 26 (20), pp.20040-20051. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 26 (20), pp.20015--20017. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-019-04588-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2803-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03608702v1</w:t>
+                <w:t xml:space="preserve">hal-03248016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of earthworm bioturbation on metals phytoavailability and human gastric bioaccessibility.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Trace elements-induced phytohormesis: A critical review and mechanistic interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabeel Khan Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jörg Rinklebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Bundschuh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jenny Ruales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-3010-2⟩</w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (19), pp.1984-2015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2019.1689061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622618v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05017391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions organisationnelles et écologiques induites par une prise en compte renforcée de &amp;quot;l’après-mine</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Vermicompost addition influences symbiotic fungi communities associated with leek cultivated in metal-rich soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Quymanh Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Didier Busca</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sejalon-Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (20), pp.20040-20051. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2803-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462184v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-particle analysis of industrial emissions brings new insights for health risk assessment of PM</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Influence of earthworm bioturbation on metals phytoavailability and human gastric bioaccessibility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Xue Li</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Ruales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apr.2018.01.016⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (20), pp.20052-20063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3010-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01816346v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal soil pollution differentially affects both the behaviour and exposure of A. caliginosa and L. terrestris: a mesocosm study</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Transitions organisationnelles et écologiques induites par une prise en compte renforcée de &amp;quot;l’après-mine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Busca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors-série - Les géosciences au cœur des enjeux de demain, pp.74-75</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00374-017-1261-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02622333v1</w:t>
+                <w:t xml:space="preserve">hal-03462184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collective conceptualization and management of risk for arsenic pollution in urban community gardens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Opportunities and risks of biofertilization for leek production in urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jingtao Wu</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Quymanh Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Roux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sejalon-Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-018-0073-x⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 624, pp.1140-1151. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.12.100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03114752v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03648241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment designer une alimentation durable dans les territoires ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of arbuscular mycorrhizal fungi on antimony phyto-uptake and compartmentation in vegetables cultivated in urban gardens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Quymanh Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Sejalon-Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 191, pp.272-279. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2017.10.058⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04558293v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction [au dossier : Les agricultures urbaines durables : un vecteur pour la transition écologique]</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Single-particle analysis of industrial emissions brings new insights for health risk assessment of PM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liliane Sochaki</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Vincent Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Li Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xue Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/vertigo.20958⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (4), pp.697 - 704. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apr.2018.01.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046022v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01816346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The role of epicuticular waxes on foliar metal transfer and phytotoxicity in edible vegetables: case of Brassica oleracea species exposed to manufactured particles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Collective conceptualization and management of risk for arsenic pollution in urban community gardens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingtao Wu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-3210-9⟩</w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 99 (2), pp.167-187. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s41130-018-0073-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114484v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03114752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Copper oxide nanoparticle foliar uptake, phytotoxicity, and consequences for sustainable urban agriculture</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Dappe</w:t>
+                <w:t xml:space="preserve">Metal soil pollution differentially affects both the behaviour and exposure of A. caliginosa and L. terrestris: a mesocosm study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Vezin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Christophe Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Besson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Sammartino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05546⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 54 (3), pp.319-328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-017-1261-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01586148v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar heavy metal uptake, toxicity and detoxification in plants: A comparison of foliar and root metal uptake</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Comment designer une alimentation durable dans les territoires ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Massaloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Limbertie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Agronomie, Environnement &amp; Sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (2), p 87-98</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01436218v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04558293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A socio-scientific analysis of the environmental and health benefits as well as potential risks of cassava production and consumption</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The role of epicuticular waxes on foliar metal transfer and phytotoxicity in edible vegetables: case of Brassica oleracea species exposed to manufactured particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, pp.1-15. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-016-8190-z⟩</w:t>
+              <w:t xml:space="preserve">, 2018, Environmental Science and Pollution Research, 26, pp.20092-20106. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3210-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01438416v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02114484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological changes in historically polluted soils: Metal(loid) bioaccumulation in microarthropods and their impact on community structure</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Introduction [au dossier : Les agricultures urbaines durables : un vecteur pour la transition écologique]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Bories</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liliane Sochaki</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.02.011⟩</w:t>
+              <w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Les agricultures urbaines durables : un vecteur pour la transition écologique, Hors-série 31, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/vertigo.20958⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346508v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soil microbial respiration and PICT responses to an industrial and historic lead pollution: a field study</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Copper oxide nanoparticle foliar uptake, phytotoxicity, and consequences for sustainable urban agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11356-015-5089-z⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 51 (9), pp.5242 - 5251. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.est.6b05546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01473134v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01586148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoavailability of lead altered by two Pelargonium cultivars grown on contrasting lead-spiked soils</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A socio-scientific analysis of the environmental and health benefits as well as potential risks of cassava production and consumption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-015-1248-6⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.1-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-016-8190-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01272087v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01438416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility of selenium after human ingestion in relation to its chemical species and compartmentalization in maize</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Ecological changes in historically polluted soils: Metal(loid) bioaccumulation in microarthropods and their impact on community structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Antoine Pierart</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F Deola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10653-015-9767-z⟩</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 271, pp.181-190. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2016.02.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01346837v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparison of technologies for remediation of heavy metal contaminated soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Irshad Bibi</w:t>
+                <w:t xml:space="preserve">Soil microbial respiration and PICT responses to an industrial and historic lead pollution: a field study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annette Berard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.11.021⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 23 (5), pp.4271--4281. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-015-5089-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01577861v2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01473134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of metal bioaccessibility in vegetables to improve human exposure assessments: field study of soil-plant-atmosphere transfers in urban areas, South China.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yuan Kang</w:t>
+                <w:t xml:space="preserve">Phytoavailability of lead altered by two Pelargonium cultivars grown on contrasting lead-spiked soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arshad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Merlina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10653-016-9796-2⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 16, pp.581 - 591. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-015-1248-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02636169v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01272087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relationship between the composition of industrial particles and their transfer in leaves of vegetables</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+                <w:t xml:space="preserve">Bioaccessibility of selenium after human ingestion in relation to its chemical species and compartmentalization in maize</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 38 (3), pp.869-883. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-015-9767-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01261411v1</w:t>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01346837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of historic metal(loid) pollution on earthworm communities</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+                <w:t xml:space="preserve">A comparison of technologies for remediation of heavy metal contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Schreck</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+                <w:t xml:space="preserve">Nabeel Khan Niazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Behzad Murtaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irshad Bibi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.11.101⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geochemical Exploration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 182, pp.247 - 268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.gexplo.2016.11.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01445200v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01577861v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and health impacts of fine and ultrafine metallic particles: Assessment of threat scores</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Measurement of metal bioaccessibility in vegetables to improve human exposure assessments: field study of soil-plant-atmosphere transfers in urban areas, South China.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuan Kang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Online, 19 p. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-016-9796-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.05.015⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02419819v1</w:t>
+                <w:t xml:space="preserve">hal-02636169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of metal-phosphates formation in the rhizosphere soils of pea and tomato: environmental and sanitary consequences</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Foliar heavy metal uptake, toxicity and detoxification in plants: A comparison of foliar and root metal uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sana Khalid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Xiong</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Virginie Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11368-014-0862-z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 325, pp.36-58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2016.11.063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585025v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01436218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar or root exposures to smelter particles: Consequences for lead compartmentalization and speciation in plant leaves</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antimony bioavailability: Knowledge and research perspectives for sustainable agricultures.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 289, pp.219-234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2015.02.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585017v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03522668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar uptake and metal(loid) bioaccessibility in vegetables exposed to particulate matter</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Effects of historic metal(loid) pollution on earthworm communities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvaine Goix</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Schreck</w:t>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 36, pp.897 - 909. </w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 511, pp.738--746. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10653-014-9607-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.11.101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164877v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm bioturbation influences the phytoavailability of metals released by particles in cultivated soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yann Foucault</w:t>
+                <w:t xml:space="preserve">Relationship between the composition of industrial particles and their transfer in leaves of vegetables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Cuny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Hanoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dumez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 226, pp.1 - 14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02637411v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01261411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental and health risk assessment of Pb, Zn, As and Sb in soccer field soils and sediments from mine tailings: solid speciation and bioaccessibility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Earthworm bioturbation influences the phytoavailability of metals released by particles in cultivated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marilyne Soubrand</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salma Boussen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
+                <w:t xml:space="preserve">Yann Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 191, pp.199-206. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2014.04.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-013-2297-2⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01585027v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02637411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior and Impact of Zirconium in the Soil-Plant System: Plant Uptake and Phytotoxicity</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Environmental and health risk assessment of Pb, Zn, As and Sb in soccer field soils and sediments from mine tailings: solid speciation and bioaccessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Ferrand</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Grégoire Pascaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marilyne Soubrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salma Boussen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Joussein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-1-4614-4448-0_2⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (6), pp.4254-4264. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-013-2297-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00815305v1</w:t>
+                <w:t xml:space="preserve">hal-01585027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ecotoxicity test and ecoscores to improve the management of polluted soils: case of a secondary lead smelter plant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Environmental and health impacts of fine and ultrafine metallic particles: Assessment of threat scores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Geret</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.12.042⟩</w:t>
+              <w:t xml:space="preserve">Environmental Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 133, pp.185-194. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envres.2014.05.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815325v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02419819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing ecotoxicity and uptake of metals and metalloids in relation to two different earthworm species (Eiseina hortensis and Lumbricus terrestris)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Foliar uptake and metal(loid) bioaccessibility in vegetables exposed to particulate matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Melanie Auffan</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvaine Goix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.03.066⟩</w:t>
+              <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 36, pp.897 - 909. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10653-014-9607-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01326829v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green manure plants for remediation of soils polluted by metals and metalloids: Ecotoxicity and human bioavailability assessment</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Foliar or root exposures to smelter particles: Consequences for lead compartmentalization and speciation in plant leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 476-477, pp.667-676</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01585018v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of fine process particles enriched with metals and metalloids on Lactuca sativa L. leaf fatty acid composition following air and/or soil-plant field exposure</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId124" w:history="1">
+                <w:t xml:space="preserve">Mechanisms of metal-phosphates formation in the rhizosphere soils of pea and tomato: environmental and sanitary consequences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Castrec-Rouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Payre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.04.024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Soils and Sediments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (4), pp.666-678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11368-014-0862-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00862290v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Water extraction kinetics of metals, arsenic and dissolved organic carbon from industrial contaminated poplar leaves</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Behavior and Impact of Zirconium in the Soil-Plant System: Plant Uptake and Phytotoxicity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S1001-0742(12)60197-1⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 221, pp. 107-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4614-4448-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01195890v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal and metalloid foliar uptake by various plant species exposed to atmospheric industrial fallout: Mechanisms involved for lead</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Use of ecotoxicity test and ecoscores to improve the management of polluted soils: case of a secondary lead smelter plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.03.051⟩</w:t>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 246-247, pp. 291-299. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2012.12.042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824725v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fulvic acids on lead-induced oxidative stress to metal sensitive Vicia faba L. plant</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Green manure plants for remediation of soils polluted by metals and metalloids: Ecotoxicity and human bioavailability assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-012-0662-9⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Vol. 93 (n° 7), pp. 1430-1435. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2013.07.040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974832v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01585018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECA: A new model for assessing the foliar uptake of atmospheric lead by vegetation, using Lactuca sativa as an example</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Assessing ecotoxicity and uptake of metals and metalloids in relation to two different earthworm species (Eiseina hortensis and Lumbricus terrestris)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Yann Foucault</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mazzia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2012.07.006⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 179, pp.232-241. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.03.066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00780249v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thidiazuron-induced shoot organogenesis from mature leaf explants of scented Pelargonium capitatum cultivars</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eric Pinelli</w:t>
+                <w:t xml:space="preserve">Influence of fine process particles enriched with metals and metalloids on Lactuca sativa L. leaf fatty acid composition following air and/or soil-plant field exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marina Le Guédard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Bessoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 179, pp.242-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2013.04.024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00716999v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00862290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and physiological effects of soil management practices on earthworm communities in French vineyards</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Water extraction kinetics of metals, arsenic and dissolved organic carbon from industrial contaminated poplar leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Castrec-Rouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florence Geret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2012.05.002⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 25 (12), pp.2451-2459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S1001-0742(12)60197-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815310v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01195890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead-induced genotoxicity to Vicia faba L.roots in relation with metal cell uptake and initial speciation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Effect of fulvic acids on lead-induced oxidative stress to metal sensitive Vicia faba L. plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinelli</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.08.037⟩</w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 48, pp. 689-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00374-012-0662-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974826v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of lead-recycling facility emissions at various workplaces: Major insights for sanitary risks assessment</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId169" w:history="1">
+                <w:t xml:space="preserve">Metal and metalloid foliar uptake by various plant species exposed to atmospheric industrial fallout: Mechanisms involved for lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pradere</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.11.086⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 427-428, pp. 253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.03.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559677v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00824725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead Uptake, Toxicity, and Detoxification in Plants</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Thidiazuron-induced shoot organogenesis from mature leaf explants of scented Pelargonium capitatum cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arshad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Merlina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinelli</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 108, pp. 315-322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00717188v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term field metal extraction by pelargonium:phytoextraction efficiency in relation to plant maturity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ecological and physiological effects of soil management practices on earthworm communities in French vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/15226514.2011.604689⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 52, pp. 8-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2012.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974850v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00815310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro Assessment of the Pulmonary Toxicity and Gastric Availability of Lead-Rich Particles from a Lead Recycling Plant.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Sanchez</w:t>
+                <w:t xml:space="preserve">DECA: A new model for assessing the foliar uptake of atmospheric lead by vegetation, using Lactuca sativa as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 112, pp. 233-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2012.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/es200374c⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963305v1</w:t>
+                <w:t xml:space="preserve">hal-00780249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soil ageing on bioavailability and ecotoxicity of lead carried by process waste metallic ultrafine particles</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Long-term field metal extraction by pelargonium:phytoextraction efficiency in relation to plant maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arshad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Kaemmerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 14, pp. 493-505. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2011.604689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.059⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00974830v1</w:t>
+                <w:t xml:space="preserve">hal-00974850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wheat growth and phytoavailability of copper and zinc as affected by soil texture in saline-sodic conditions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Dumat</w:t>
+                <w:t xml:space="preserve">Characterization of lead-recycling facility emissions at various workplaces: Major insights for sanitary risks assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pakistan Journal of Botany</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Hazardous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 186 (2-3), pp.1018-1027. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhazmat.2010.11.086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974863v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Canopy influence on trace metal atmospheric inputs on forest ecosystems: Speciation in throughfall</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lead Uptake, Toxicity, and Detoxification in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pourrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Probst</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Winterton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.11.028⟩</w:t>
+              <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 213, pp. 113-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-9860-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00974875v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00717188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar Lead Uptake by Lettuce Exposed to Atmospheric Fallouts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">In vitro Assessment of the Pulmonary Toxicity and Gastric Availability of Lead-Rich Particles from a Lead Recycling Plant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Riediker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 44 (3), pp.1036-1042. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es902190u⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 45 (18), pp.7888-7895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es200374c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559701v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between metals and soil organic matter in various particle size ractions of soil contaminated with waste water</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Influence of soil ageing on bioavailability and ecotoxicity of lead carried by process waste metallic ultrafine particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 85, pp. 1555-1562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.059⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352395v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between metals and soil organic matter in various particle size fractions of soil contaminated with waste water.</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Wheat growth and phytoavailability of copper and zinc as affected by soil texture in saline-sodic conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arshad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghulam Murtaza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arif Ali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shafiq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pakistan Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol.43, pp.2433-2439</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00396336v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between metals and soil organic matter in various particle size fractions of soil contaminated with waste water</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Lead-induced genotoxicity to Vicia faba L.roots in relation with metal cell uptake and initial speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pourrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.11.037⟩</w:t>
+              <w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 74, pp. 78-84. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoenv.2010.08.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00991544v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metals and metalloids pattern in a calcic cambisoil profil contamined by lead recycling plan fallouts</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Canopy influence on trace metal atmospheric inputs on forest ecosystems: Speciation in throughfall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Gandois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Tipping</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, vol. 44, pp. 824-833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.atmosenv.2009.11.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352324v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of lead phytoavailability for atmospheric industrial micronic and sub-micronic particles in relation with lead speciation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
+                <w:t xml:space="preserve">Foliar Lead Uptake by Lettuce Exposed to Atmospheric Fallouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geraldine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuel Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.09.053⟩</w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 44 (3), pp.1036-1042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/es902190u⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00559688v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la contamination de plantes potagères cultivées dans un environnement potentiellement pollué : contexte actuel et propositions d'outils opérationnels</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between metals and soil organic matter in various particle size fractions of soil contaminated with waste water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Denys</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Marot</w:t>
+                <w:t xml:space="preserve">Katelle Quenea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francis Douay</w:t>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Winterton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Pinet</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 7 (3), pp.203-208. </w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol. 1 (3-4), pp. 217-223. </w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1684/ers.2008.0151⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.11.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00963117v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00991544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-metal contamination of a calcic cambisol by fallout from a lead-recycling plant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId268" w:history="1">
+                <w:t xml:space="preserve">Metals and metalloids pattern in a calcic cambisoil profil contamined by lead recycling plan fallouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Alric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Felix-Faure</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoderma</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 144, pp.287-298</w:t>
+              <w:t xml:space="preserve">, 2009, in press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00268963v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-metal contamination of a calcic cambisol by fallout from a lead-recycling plant</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Study of lead phytoavailability for atmospheric industrial micronic and sub-micronic particles in relation with lead speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yassine Aliouane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geoderma</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.11.023⟩</w:t>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 157 (4), pp.1178-1185. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2008.09.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00481896v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00559688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A field study of lead phytoextraction by various scented Pelargonium cultivars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interactions between metals and soil organic matter in various particle size ractions of soil contaminated with waste water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Quenea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Winterton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 71, pp.2187-2192</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00264904v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the trace metal ion influence on the turnover of soil organic matter in cultivated contaminated soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Interactions between metals and soil organic matter in various particle size fractions of soil contaminated with waste water.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katell Quenea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Winterton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mf. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 149, pp.217-223. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2008.11.037⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304354v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00396336v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoavailability of zirconium in relation to its initial added form and soil characteristics</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-metal contamination of a calcic cambisol by fallout from a lead-recycling plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Felix-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Soil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 287, pp.313-325</w:t>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 144, pp.287-298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00304355v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00268963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of the trace metal ion influence on the turnover of soil organic matter in cultivated contaminated soils</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Multi-metal contamination of a calcic cambisol by fallout from a lead-recycling plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Alric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Felix-Faure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Geoderma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 1 (1-2), pp.0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geoderma.2007.11.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.envpol.2005.10.027⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00481120v1</w:t>
+                <w:t xml:space="preserve">hal-00481896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valeur agronomique et impacts environnementaux de composts d'origine urbaine : variation avec la nature du compost</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A field study of lead phytoextraction by various scented Pelargonium cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Francou</w:t>
+                <w:t xml:space="preserve">M. Arshad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vergé-Leviel</w:t>
+                <w:t xml:space="preserve">J. Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joël Michelin</w:t>
+                <w:t xml:space="preserve">J. Kallerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Bourgeois</w:t>
+                <w:t xml:space="preserve">M. Kaemmerer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, 25, pp.107-123</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 71, pp.2187-2192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02670342v1</w:t>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00264904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible role of organic matter in radiocaesium adsorption in soils</w:t>
+                <w:t xml:space="preserve">Evaluation de la contamination de plantes potagères cultivées dans un environnement potentiellement pollué : contexte actuel et propositions d'outils opérationnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siobhan Staunton</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Dumat</w:t>
+                <w:t xml:space="preserve">Florence Mouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Zsolnay</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sébastien Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Marot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Douay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environnement, Risques &amp; Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 7 (3), pp.203-208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1684/ers.2008.0151⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02674704v1</w:t>
+                <w:t xml:space="preserve">ineris-00963117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Possible role of organic matter in radiocaesium adsorption in soils</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Study of the trace metal ion influence on the turnover of soil organic matter in cultivated contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Zsolnay</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Quenea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Toinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mf. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 142, pp.521-529</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974813v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal ion geochemistry in smelter impacted soils and soil solutions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Phytoavailability of zirconium in relation to its initial added form and soil characteristics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ferrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">A. Chiquet</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Leclerc-Cessac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Goody</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mf. Benedetti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, 172 (5), pp.539-548</w:t>
+              <w:t xml:space="preserve">Plant and Soil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 287, pp.313-325</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02673258v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00304355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adsorption of cesium by synthetic clay - organic matter complexes: effect of the nature of organic polymers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Study of the trace metal ion influence on the turnover of soil organic matter in cultivated contaminated soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Siobhan Staunton</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Quenea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Bermond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Toinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.F. Benedetti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 142 (3), pp.521-529. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2005.10.027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02695038v1</w:t>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00481120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The interaction between soil organic matter and soil clay minerals by selective removal and controlled addition of organic matter</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Valeur agronomique et impacts environnementaux de composts d'origine urbaine : variation avec la nature du compost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Houot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Francou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vergé-Leviel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Michelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 51, pp.497-509</w:t>
+              <w:t xml:space="preserve">Dossiers de l'Environnement de l'INRA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 25, pp.107-123</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02684686v1</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02670342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced adsorption of caesium on clay minerals caused by various humic substances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Possible role of organic matter in radiocaesium adsorption in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Staunton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Siobhan Staunton</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zsolnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, 46, pp.187-200</w:t>
+              <w:t xml:space="preserve">, 2002, 58, pp.163-173</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686574v1</w:t>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02674704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced adsorption of caesium on clay minerals caused by various humic substances</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Possible role of organic matter in radiocaesium adsorption in soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Staunton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S. Staunton</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Zsolnay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1999, vol. 46, pp.187-200. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/S0265-931X(98)00125-8⟩</w:t>
+              <w:t xml:space="preserve">, 2002, vol. 58, pp. 163-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0265-931X(01)00064-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974905v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of removal of soil organic matter and iron on the adsorption of radiocaesium</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Metal ion geochemistry in smelter impacted soils and soil solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Goody</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Aubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 48, pp.101-109</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société Géologique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 172 (5), pp.539-548</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02689009v1</w:t>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02673258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adsorption of cesium by synthetic clay - organic matter complexes: effect of the nature of organic polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Quiquampoix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Staunton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 34, pp.2985-2989</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02695038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The interaction between soil organic matter and soil clay minerals by selective removal and controlled addition of organic matter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Cheshire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Staunton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 51, pp.497-509</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02684686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduced adsorption of caesium on clay minerals caused by various humic substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Staunton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 46, pp.187-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02686574v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reduced adsorption of caesium on clay minerals caused by various humic substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Staunton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of Environmental Radioactivity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, vol. 46, pp.187-200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/S0265-931X(98)00125-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974905v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Action des substances humiques sur les propriétés de sorption des argiles : cas du césium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Fajula</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Staunton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 325, pp.363-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02688519v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The effect of removal of soil organic matter and iron on the adsorption of radiocaesium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Cheshire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.A. Shand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siobhan Staunton</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 48, pp.101-109</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02689009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion du risque « environnement-santé » : pourquoi la réflexivité peut-être un défaut à l'université ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Étude des dynamiques de participation citoyenne pour la gestion du risque en Territoires Post-Extraction Minière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lebot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Violences institutionnelles &amp; vulnérabilités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PR Anastasia Meidani, Mar 2025, Toulouse, France. 23p</w:t>
+              <w:t xml:space="preserve">5e Rencontres Nationales de Recherche sur les Sites et Sols Pollués (RNR SSP 2025 ADEME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05205701v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05479999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alerter, prévenir et gérer en contexte après-mine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alerter la population : enjeux scientifiques et opérationnels</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05479985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des dynamiques de participation citoyenne pour la gestion du risque en Territoires Post-Extraction Minière</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Co-innovation agroécologique pour favoriser une production maraîchère durable. EXPOSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonie Falgous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maya Rastouil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anais Botello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Guetat-Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres Nationales de Recherche sur les Sites et Sols Pollués (RNR SSP 2025 ADEME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">colloque international Bioagri-ville 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, jean louis yengue, Jun 2025, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId334" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05479999v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05300261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-innovation agroécologique pour favoriser une production maraîchère durable. EXPOSE</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gestion du risque « environnement-santé » : pourquoi la réflexivité peut-être un défaut à l'université ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Desrumaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque international Bioagri-ville 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, jean louis yengue, Jun 2025, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Violences institutionnelles &amp; vulnérabilités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PR Anastasia Meidani, Mar 2025, Toulouse, France. 23p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05300261v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05205701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrique et modifications des savoirs dans la gestion des Territoires Post-Extraction Minière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences, Savoirs et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Internationale des Sociologues de Langue Française (AISLF), Jul 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le jardinage montre de la capacité des habitants à faire avec la pollution. Complémentarité des savoirs d’expertise et actions transformatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sciences, Savoirs et Sociétés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AISLF, Jul 2024, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à la fabrique et gestion collectives des risques environnementaux et sanitaires sur des territoires miniers, pour co-construire de nouveaux usages favorables à la résilience et à la santé globale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18ème Congrès du RIODD. Changer ou s'effondrer?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RIODD – Réseau International de Recherche sur les Organisations et le Développement Durable, Oct 2023, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04982550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution des référentiels sur les teneurs en polluants dans les plantes potagères : bases de données BAPPET et BAPPOP et exemples d’utilisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Bidar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Hulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée technique d’information et de retour d’expérience de la gestion des sites et sols pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05224458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Membres du comité d'organisation scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle De-Tarlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Corazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Gallien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque ECOPHYTO RECHERCHE &amp; INNOVATION 2021 sous forme de série de Webinaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03593737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'expérience du risque. Faire face aux risques perçus dans les territoires d'après-mine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Saint-Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Transitions 2021 : Les transitions écologiques en transactions et actions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CERTOP; Brgm, Jun 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03462106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour la mise en place d’un potager expérimental urbain dans un objectif d’évaluation des risques sanitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+                <w:t xml:space="preserve">Etude de la qualité des végétaux de potagers urbains en fonction des aménagements visant à réduire l’exposition des usagers aux polluants : projet POTEX</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rabia Badreddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronald Charvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Agricultures urbaines durables : un vecteur de la transition écologique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoires CERTOP (UMR 5044) et LISST (UMR 5193) de l’Université Toulouse - Jean Jaurès, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Journée technique d'information et de retour d'expérience de la gestion des sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853552v1</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-03239382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Réseau-Agriville » pour promouvoir des synergies interdisciplinaires et internationales sur les agricultures (péri)urbaines durables en recherche, formation et développement.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Gestion agro-environnementale pragmatique des sites industriels pollués : favoriser les services écosystémiques et la dynamique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tiantian Xiong</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allegris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements et transitions: enjeux pour les éducations à l'environnement et au développement durable</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.1-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309045v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion agro-environnementale pragmatique des sites industriels pollués : favoriser les services écosystémiques et la dynamique collective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">« Réseau-Agriville » pour promouvoir des synergies interdisciplinaires et internationales sur les agricultures (péri)urbaines durables en recherche, formation et développement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Deola</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Changements et transitions: enjeux pour les éducations à l'environnement et au développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.act.n492-mj86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760397v1</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02309045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation pédagogique et transdisciplinarité dans les jardins de l’université Toulouse</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Méthodologie pour la mise en place d’un potager expérimental urbain dans un objectif d’évaluation des risques sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Velly</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Urban Agricultures (UA): Vector for Ecological Transition (UA&amp;ET-2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. 70 p</w:t>
+              <w:t xml:space="preserve">Colloque "Agricultures urbaines durables : un vecteur de la transition écologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires CERTOP (UMR 5044) et LISST (UMR 5193) de l’Université Toulouse - Jean Jaurès, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737851v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet RESPIRATION : Création de ressources pédagogiques numériques accessibles pour une Université inclusive : Collection d’interviews interdisciplinaires signéeset filmées d’experts du colloque international de recherche « Agricultures Urbaines &amp; Transition Ecologique, Toulouse 2017 ».</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Conclusion de l'exposition Sustainable Urban Agricultures (UA) : Vector for Ecological Transition !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultures Urbaines &amp; Transition Ecologique, Toulouse 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp. 1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616974v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks associated to contamination of garden soils</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Camille Dumat</w:t>
+                <w:t xml:space="preserve">Innovation pédagogique et transdisciplinarité dans les jardins de l’université Toulouse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Catania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Robert Montal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th SINO-FRENCH &amp; IIES Workshop on soil remediation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Guangzhou, China</w:t>
+              <w:t xml:space="preserve">Sustainable Urban Agricultures (UA): Vector for Ecological Transition (UA&amp;ET-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. 70 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616620v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité des plantes potagères : guide d’échantillonnage et bases de données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Introduction de l'exposition Sustainable Urban Agricultures (UA) : Vector for Ecological Transition !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp. 1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01862490v1</w:t>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of aerosols collected in a mining environment (Oruro, Bolivia) and miners' health</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. Oliva</w:t>
+                <w:t xml:space="preserve">Projet RESPIRATION : Création de ressources pédagogiques numériques accessibles pour une Université inclusive : Collection d’interviews interdisciplinaires signéeset filmées d’experts du colloque international de recherche « Agricultures Urbaines &amp; Transition Ecologique, Toulouse 2017 ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Laffont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Saucian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">Agricultures Urbaines &amp; Transition Ecologique, Toulouse 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062099v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size-resolved characterization of Pb-rich particles from lead recycling facility and risk assessment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recycling coffee wastes for healthy urban agriculture: do spent coffee ground and its biochar reduce the impact of antimony on soil quality and plant growth?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId402" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Carlos Sanchez-Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01062113v1</w:t>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the epicuticular wax on the foliar metal uptake in the case of &amp;lt;i&amp;gt;Brassica oleracea&amp;lt;/i&amp;gt; exposed to industrial atmosphere particles fallouts</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Risks associated to contamination of garden soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Joimel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Ripamonti-Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International conference for the Society for Environmental Geochemistry and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">9th SINO-FRENCH &amp; IIES Workshop on soil remediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Guangzhou, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063276v1</w:t>
+            <w:hyperlink r:id="rId403" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des aérosols boliviens en contexte minier</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId385" w:history="1">
+                <w:t xml:space="preserve">Characterization of aerosols collected in a mining environment (Oruro, Bolivia) and miners' health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Eom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oliva</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">F. Barraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution EC2CO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063239v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual particle characterization to evaluate their potential human health impact</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Evaluation de la qualité des plantes potagères : guide d’échantillonnage et bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Moreau</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pourrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Leglize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Euroanalysis Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Varsovie, Poland</w:t>
+              <w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063232v1</w:t>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01862490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Individual particle characterization to evaluate their potential human health impact</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId148" w:history="1">
+                <w:t xml:space="preserve">Size-resolved characterization of Pb-rich particles from lead recycling facility and risk assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Eom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaojian Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Moreau</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29th International conference for the Society for Environmental Geochemistry and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063288v1</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01062113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecotoxicity tests and ecoscores to improve soil management : case of a secondary lead smelter plant</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Influence of the epicuticular wax on the foliar metal uptake in the case of &amp;lt;i&amp;gt;Brassica oleracea&amp;lt;/i&amp;gt; exposed to industrial atmosphere particles fallouts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florence Geret</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International UFZ-Deltares Conference on Groundwater-Soil-Systems and Water Resource Management (AquaConSoil 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. pp.NC</w:t>
+              <w:t xml:space="preserve">29th International conference for the Society for Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973699v1</w:t>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytotoxicity and bioaccessibility of metals for vegetables exposed to atmosphere fine particles in polluted urban areas</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Caractérisation des aérosols boliviens en contexte minier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oliva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Calas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Barraza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Urban Environmental Pollution 2013 Asian Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Pékin, China</w:t>
+              <w:t xml:space="preserve">Colloque de restitution EC2CO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063309v1</w:t>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of SEM/EDX, Raman and LA-ICP-MS for determining the compartimentalization and local speciation of lead in vegetable exposed to lead-rich particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Individual particle characterization to evaluate their potential human health impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.T. Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">J. Nowak</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Euroanalysis Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063229v1</w:t>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bioaccessibility and phytotoxicity of metal(loid)s in vegetables in relation with exposure conditions: foliar and/or root uptake</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId389" w:history="1">
+                <w:t xml:space="preserve">Individual particle characterization to evaluate their potential human health impact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Laplanche</w:t>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International conference for the Society for Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01063294v1</w:t>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of Raman and ToF-SIMS imaging to investigate lead speciation on vegetable leaves exposed to industrial particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
+                <w:t xml:space="preserve">Ecotoxicity tests and ecoscores to improve soil management : case of a secondary lead smelter plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Dumat</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Environmental Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">12. International UFZ-Deltares Conference on Groundwater-Soil-Systems and Water Resource Management (AquaConSoil 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779392v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks assessment around a lead-batteries recycling company using ecotoxicity tests</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Karine Tack</w:t>
+                <w:t xml:space="preserve">Phytotoxicity and bioaccessibility of metals for vegetables exposed to atmosphere fine particles in polluted urban areas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. SETAC World Congress 2012 / 22. SETAC Europe Annual Meeting "Securing a sustainable future : integrating science, policy and people"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">Urban Environmental Pollution 2013 Asian Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970970v1</w:t>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spéciation et bioaccessibilité de métaux lourds dans une entreprise de recyclage de batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Combined use of SEM/EDX, Raman and LA-ICP-MS for determining the compartimentalization and local speciation of lead in vegetable exposed to lead-rich particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Riediker</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Nowak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nowak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Franco-Suisses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">17th Euroanalysis Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Varsovie, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639873v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar lead uptake by lettuce exposed to atmospheric fallouts: A combined Raman and ToF-SIMS imaging study for a localized lead speciation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Bioaccessibility and phytotoxicity of metal(loid)s in vegetables in relation with exposure conditions: foliar and/or root uptake</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Xiong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Austruy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">M. Moreau</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">29th International conference for the Society for Environmental Geochemistry and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639889v1</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01063294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rayons X comme sonde pour la localisation et la spéciation des métaux et métalloïdes dans les systèmes naturels</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">N. Menguy</w:t>
+                <w:t xml:space="preserve">Combined use of Raman and ToF-SIMS imaging to investigate lead speciation on vegetable leaves exposed to industrial particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00779380v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of foliar lead uptake and absorption mechanisms by different plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Bonnard</w:t>
+                <w:t xml:space="preserve">Risks assessment around a lead-batteries recycling company using ecotoxicity tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">6. SETAC World Congress 2012 / 22. SETAC Europe Annual Meeting "Securing a sustainable future : integrating science, policy and people"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId417" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639879v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00970970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary and gastric lead burden assessment for lead-recycling plant workers</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Magdalena Sanchez Sandoval Hohl</w:t>
+                <w:t xml:space="preserve">Spéciation et bioaccessibilité de métaux lourds dans une entreprise de recyclage de batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.J. Sauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Riediker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Florence, Italy. pp.NC</w:t>
+              <w:t xml:space="preserve">Journées Franco-Suisses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973642v1</w:t>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of metal process micronic and submicronic particles on vegetables quality and ecosystems</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Geret</w:t>
+                <w:t xml:space="preserve">Foliar lead uptake by lettuce exposed to atmospheric fallouts: A combined Raman and ToF-SIMS imaging study for a localized lead speciation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Florence, Italy. pp.NC</w:t>
+              <w:t xml:space="preserve">12th International Conference on Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId423" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973643v1</w:t>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar lead uptake by lettuce exposed to atmospheric fallouts: a Raman imaging study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Les rayons X comme sonde pour la localisation et la spéciation des métaux et métalloïdes dans les systèmes naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Choël</w:t>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montes Hernandez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Hellmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th international conference “Aegean Analytical Chemistry Days”</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Lesvos, Greece</w:t>
+              <w:t xml:space="preserve">9ème édition Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00566834v1</w:t>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of lead-recycling facility emissions at various workplaces using a complementary approach</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Comparison of foliar lead uptake and absorption mechanisms by different plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">P. Pradère</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A&amp;WMA International Specialty Conference "Leapfrogging Opportunities for Air Quality Improvement"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Xi'an, China</w:t>
+              <w:t xml:space="preserve">12th International Conference on Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483816v1</w:t>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00639879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar absorption of metal from a lead-recycling facility by &amp;lt;i&amp;gt;Lactuca Sativa&amp;lt;/i&amp;gt;</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pulmonary and gastric lead burden assessment for lead-recycling plant workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Riediker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Sanchez Sandoval Hohl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Marne-la-vallée, France</w:t>
+              <w:t xml:space="preserve">11. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Florence, Italy. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831525v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de l'exposition humaine au plomb par ingestion et inhalation de PM10 et PM2, 5 émises par une usine de recyclage de batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Pradere</w:t>
+                <w:t xml:space="preserve">Influence of metal process micronic and submicronic particles on vegetables quality and ecosystems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t>
+              <w:t xml:space="preserve">11. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Florence, Italy. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId428" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973371v1</w:t>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Foliar contamination of &amp;lt;i&amp;gt;Lactuca Sativa&amp;lt;/i&amp;gt; by fallout from a lead-recycling plant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Foliar lead uptake by lettuce exposed to atmospheric fallouts: a Raman imaging study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Göteborg, Sweden</w:t>
+              <w:t xml:space="preserve">7th international conference “Aegean Analytical Chemistry Days”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Lesvos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId429" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831482v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00566834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Absorption foliaire des métaux présents dans des particules atmosphériques issues d'une usine de recyclage de batteries : biotest laitue</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anne Probst</w:t>
+                <w:t xml:space="preserve">Characterization of lead-recycling facility emissions at various workplaces using a complementary approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pradère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t>
+              <w:t xml:space="preserve">A&amp;WMA International Specialty Conference "Leapfrogging Opportunities for Air Quality Improvement"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Xi'an, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973359v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en évidence de l'absorption foliaire du plomb présent dans des particules atmosphériques par combinaison de techniques spectroscopiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+                <w:t xml:space="preserve">Foliar absorption of metal from a lead-recycling facility by &amp;lt;i&amp;gt;Lactuca Sativa&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10èmes Journées Francophones des Jeunes Physico-Chimistes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Ambleteuse, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Mineralogy, Environment and Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Marne-la-vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00483820v1</w:t>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Industrial lead particles characteristics in relation with their impact on the biosphere, NanoEco, nanoparticles in the environment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Denys</w:t>
+                <w:t xml:space="preserve">Evaluation de l'exposition humaine au plomb par ingestion et inhalation de PM10 et PM2, 5 émises par une usine de recyclage de batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pradere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Implications and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Ascona, Switzerland</w:t>
+              <w:t xml:space="preserve">2. Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00831325v1</w:t>
+            <w:hyperlink r:id="rId456" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanisms of Pb and Zn phosphates formation in the rhizosphere soils of tomato and pea</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Foliar contamination of &amp;lt;i&amp;gt;Lactuca Sativa&amp;lt;/i&amp;gt; by fallout from a lead-recycling plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pradere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONSOIL 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2005, Bordeaux, France. pp.2046-2047</w:t>
+              <w:t xml:space="preserve">SETAC Europe 19th Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Göteborg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">bioemco-00175452v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Absorption foliaire des métaux présents dans des particules atmosphériques issues d'une usine de recyclage de batteries : biotest laitue</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973359v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mise en évidence de l'absorption foliaire du plomb présent dans des particules atmosphériques par combinaison de techniques spectroscopiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Choël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">10èmes Journées Francophones des Jeunes Physico-Chimistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Ambleteuse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00483820v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Industrial lead particles characteristics in relation with their impact on the biosphere, NanoEco, nanoparticles in the environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Tack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Denys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Implications and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Ascona, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00831325v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechanisms of Pb and Zn phosphates formation in the rhizosphere soils of tomato and pea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Diyab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Juillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse Castrec-Rouelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId466" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hinsinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CONSOIL 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Bordeaux, France. pp.2046-2047</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">bioemco-00175452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId467" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">A study of the factors responsible for the difference in cesium adsorption by two geological clay samples</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giffaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Staunton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International Clay Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 1997, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02771248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -15825,2086 +16847,2086 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risk assessment of soil-plant transfer of pollutants in urban agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Genies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference of biochemistry of Trace Elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Wuppertal, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04233988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collaborative work between universities and associations to promote sign language open access educational resources on urban agriculture</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurélia Leroy</w:t>
+                <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Bandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Bouville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Catania</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie de Robert Montal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faustine Oudin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.1-1, 2017</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.0, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803842v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01700681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition !</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Faustine Oudin</w:t>
+                <w:t xml:space="preserve">Accompagnement aux changements de pratiques en viticulture et jardinage : acculturation du grand nombre à l’agroécologie et à l’alimentation durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurine Azzola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloise Bergeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Chauchard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leonardo Gava Mataram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.0, 2017</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.1-1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01700681v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657747v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser la synergie des cycles pour promouvoir un métabolisme urbain écologiquement performant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.0, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01663814v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagnement aux changements de pratiques en viticulture et jardinage : acculturation du grand nombre à l’agroécologie et à l’alimentation durable</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Leonardo Gava Mataram</w:t>
+                <w:t xml:space="preserve">Earthworm’s influence on phytoavailability and Human gastric bioaccessibility of metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Auffan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.1-1, 2017</w:t>
+              <w:t xml:space="preserve">Sustainable Urban Agricultures (UA): Vector for Ecological Transition (UA&amp;ET-2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Institut d'Aménagement et d'Urbanisme de la Région Ile-de-France</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 70 p., 2017, Les agricultures urbaines durables : vecteur de transition écologique. Actes du congrès international</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657747v1</w:t>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01655657v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Earthworm’s influence on phytoavailability and Human gastric bioaccessibility of metals</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interaction between lombricompost and AMF communities: consequences on metals accumulation and bioaccessibility in urban africulture crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Séjalon-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Urban Agricultures (UA): Vector for Ecological Transition (UA&amp;ET-2017)</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 70 p., 2017, Les agricultures urbaines durables : vecteur de transition écologique. Actes du congrès international</w:t>
+              <w:t xml:space="preserve">Act fot sustainable Urban Agricultures (UA) : vector for ecological transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.1-1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01655657v2</w:t>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between lombricompost and AMF communities: consequences on metals accumulation and bioaccessibility in urban africulture crops</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Etude de l'impact du manganèse sur l'absorption minérale du manioc (Manihot esculenta Crantz) dans les sols manganifères au Gabon et de ses potentielles conséquences environnementales et sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Nicaise Lepengue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId483" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand M'Batchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Souza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Muluway Kalenda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Act fot sustainable Urban Agricultures (UA) : vector for ecological transition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.1-1, 2017</w:t>
+              <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. Act fot sustainable Urban Agricultures (UA) : vector for ecological transition, pp.1-1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662624v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01662621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l'impact du manganèse sur l'absorption minérale du manioc (Manihot esculenta Crantz) dans les sols manganifères au Gabon et de ses potentielles conséquences environnementales et sanitaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Création d’un groupe de travail « Enseignement-Recherche » Franco-Gabonais sur la qualité des sols</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nicaise Lepengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Muluway Kalenda</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. Act fot sustainable Urban Agricultures (UA) : vector for ecological transition, pp.1-1, 2017</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.1-1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId459" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01662621v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Création d’un groupe de travail « Enseignement-Recherche » Franco-Gabonais sur la qualité des sols</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Why are open access educational resources on Urban Agriculture (UA) critical tools to promote Ecological Transition on a global scale?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">L. Mombo</w:t>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Macarthy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Saucian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.1-1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803840v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Why are open access educational resources on Urban Agriculture (UA) critical tools to promote Ecological Transition on a global scale?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">L’agriculture urbaine : un terreau propice à l’innovation sociale et pédagogique !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Brin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Chochon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bachelier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Devienne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.1-1, 2017</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. Act fot sustainable Urban Agricultures (UA) : vector for ecological transition !, pp.1-1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803839v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’agriculture urbaine : un terreau propice à l’innovation sociale et pédagogique !</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId10" w:history="1">
+                <w:t xml:space="preserve">Collaborative work between universities and associations to promote sign language open access educational resources on urban agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlys Saucian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Messina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. Act fot sustainable Urban Agricultures (UA) : vector for ecological transition !, pp.1-1, 2017</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.1-1, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01760633v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Risques environnementaux et sanitaires dans les jardins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Branchu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Joimel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Rémy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AFPP - 4e Conférence sur l'Entretien des Jardins Végétalisés et Infrastructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Toulouse, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01593210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of the MicroRespTM method to assess Pollution-Induced Community Tolerance to metals and ecophysiological traits for soil microbial communities.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Rault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1er Colloque Scientifique Fondation ROVALTIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Valence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation de la tolérance et des capacités cataboliques de communautés microbiennes édaphiques provenant d’un site contamine par un gradient de pollution métallique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette A. Berard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Ecotoxicologie Microbienne (5èmes journées thématiques de l’AFEM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Banyuls, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01335703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil-to-plant transfer of organic pollutants: a critical approach on interactions between science and regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leglize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. International UFZ-Deltares Conference on Groundwater-Soil-Systems and Water Resource Management (AquaConsoil)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Barcelone, Spain. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02745489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy for the survey of urban garden soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU2012. European Geosciences Union General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria. , Geophysical Research Abstracts, 14, 2012, 9th EGU General Assembly</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02746974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which strategy for a survey of garden soils?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marko Debeljak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saso Dzeroski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. International Conference of the Working Group on Soils in Urban, Industrial, Traffic, Mining and Military Areas (SUITMA)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Marrakech, Morocco. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01486386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -17914,529 +18936,529 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans la fabrique des transitions écologiques. Permanence et changements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Carrere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Zélem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L’Harmattan, pp.324, 2019, Collection sociologies et environnement</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03464881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les agricultures urbaines durables : vecteurs de transition écologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bories</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Lagneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IAU Île-de-France, 69 p., 2018, 978-2-7371-2079-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId519" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01819978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture urbaine durable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires Européennes, 79 p., 2016, 978-3-639-69662-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardins potagers : terres inconnues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pourrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, 176 p., 2013, 978-2-7598-0723-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guide d'échantillonnage de plantes potagères dans le cadre de diagnostics environnementaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Denys</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Marot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Elreedy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId500" w:history="1">
+            <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valerie Gobron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Dinant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">47 p., 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18446,513 +19468,513 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Non-transition elements: Metals and metalloids in soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiz Rabbani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Soils in the Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Elsevier, pp.214-224, 2023, 978-032395133-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-12-822974-3.00176-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04676158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former à l'agriculture urbaine : un premier état des lieux en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giulia Giacche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salma Loudiyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Jarrige</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Cécile Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Fiers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aubry, Christine; Giacchè, Giulia; Maxime, Françoise; Soulard, Christophe-Toussaint. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les agricultures urbaines en France : comprendre les dynamiques, accompagner les acteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Quae, pp.203-215, 2022, Savoir-faire, 978-2-7592-3563-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04173115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metal Contamination in Urban Soils: Use of Nature-Based Solutions for Developing Safe Urban Cropping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Le Guern</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioremediation of Agricultural Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, CRC Press, pp.87-108, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1201/9781315205137-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02926413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harcèlement moral au travail et managements destructeurs : des stratégies et accompagnements à la compréhension du processus et aux évolutions de soi.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Desrumaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tony Machado</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10 études de cas en psychologie du travail et des organisations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.75-103, 2019, 978-2-10-079144-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dunod.desru.2019.01.0077⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03432373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -18962,147 +19984,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PREMIERES JOURNEES INTERSCIENCES DE TOULOUSE 16 et 17 novembre 2023 : Compte-rendu et réflexions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Amans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId520" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Charlotte Baudequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Berthet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Berthelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04738851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19112,871 +20134,871 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan et Analyse du mandat 2019-2022 du Comité Scientifique d’Orientation Recherche &amp; Innovation (CSO R&amp;I) du plan Ecophyto II+</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Reboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibylle De-Tarlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Lequin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Bonato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Bordin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ecophyto. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04047913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter (avec) la pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSHS Toulouse; CERTOP UMR CNRS 5044 - Université Jean Jaurès. 2023, 387 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04981509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aux portes de Toulouse, un nouvel horizon pour la plaine maraîchère des Quinze-Sols à Blagnac.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId530" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Coulon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Duvernoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Sochacki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId560" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Solagro. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03759756v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Education inclusive à la santé environnementale pour la transition écologique : MOOC « TEAM » Transferts Environnementaux des contAminants Métalliques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Laffont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId535" w:history="1">
+            <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Pape</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId563" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Bacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] UPS Toulouse - Université Toulouse 3 Paul Sabatier; Toulouse INP; Toulouse Jean-Jaures. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId561" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02390301v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de la qualité des plantes potagères - Projet PlantEval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Rakotomanana Rojovola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pourrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sols, des usages et des productions potagères dans les jardins français - Tome 2 : Définitions, méthodes, approches statistiques et outils opérationnels pour l'acquisition de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pourrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sols, des usages et des productions potagères dans les jardins français - Tome 1 : Etat de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pourrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02816559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19986,100 +21008,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet de macromolécules organiques sur la capacité des argiles à adsorber le césium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Montpellier 2 (Sciences et Techniques), 1996. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02835140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20089,231 +21111,231 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couverture du sol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Jouglet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romane Vermet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alletto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Doctorat. Inrae Castanet-Tolosan, France. 2025, 39 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05371871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’EROSION : Mieux comprendre pour gérer durablement en inter-sciences et multi-acteurs, sur le terrain et au laboratoire. Projet COTERRA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jamault Alexane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baquie André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alletto Lionel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École d'ingénieur. L’EROSION : Mieux comprendre pour gérer durablement en inter-sciences et multi-acteurs, sur le terrain et au laboratoire., Toulouse INP, France. 2024, 28p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20323,131 +21345,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agriculture urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Castan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Desmecht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04095056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId555"/>
+      <w:footerReference w:type="default" r:id="rId582"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20594,51 +21616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210254v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilkens Jules" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mombo" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci9070272" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067192v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Genies" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Denise Ripamonti-Chenot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05033-5" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910979v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahid" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Khalid" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeid Alothman" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Kahtani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2025.2452160" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067149v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05085-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266638v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Christie Massounga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Nzengue" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ondo Zue Abaga" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mitte Mbeang Beyeme" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v19i2.31" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.915097" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942314v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Murtaza" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42832-022-0162-2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03884851v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacci" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moisseron-Baud&#233;" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0155" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03969722v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mottis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berry" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lebot" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0111" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04026537v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marg&#233;tic" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21006" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VTCK02PN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04026562v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21317" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03275103v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almagul Baubekova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainisa Akindykova" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Mamirova" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14979-z" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03048640v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breysse" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143374" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248016v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04588-2" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608702v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierart" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Quymanh Maes" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sejalon-Delmas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2803-7" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622618v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leveque" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ruales" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3010-2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03462184v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816346v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dappe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.01.016" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622333v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besson" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-017-1261-6" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114752v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Wu" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0073-x" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558293v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Massaloux" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Limbertie" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046022v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochaki" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20958" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114484v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3210-9" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586148v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Xiong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05546" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436218v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.11.063" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438416v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8190-z" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346508v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deola" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.02.011" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473134v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5089-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272087v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlina" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarret" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1248-6" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346837v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-015-9767-z" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577861v2" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Khan Niazi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irshad Bibi" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.11.021" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636169v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Kang" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-016-9796-2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261411v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dappe" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumez" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445200v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.11.101" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CZ4RW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419819v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.05.015" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1JLRG02-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585025v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0862-z" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585017v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Nowak" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164877v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schreck" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9607-6" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637411v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucault" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.04.005" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61C0S5B4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585027v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pascaud" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Boussen" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2297-2" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815305v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrand" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4448-0_2" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815325v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.12.042" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326829v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.066" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585018v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.07.040" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862290v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.04.024" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195890v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(12)60197-1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C0D95J4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824725v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.03.051" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974832v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-012-0662-9" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780249v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.07.006" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716999v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Merlina" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815310v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2012.05.002" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974826v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourrut" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.08.037" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559677v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Uzu" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sauvain" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradere" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.11.086" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717188v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9860-6_4" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974850v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kaemmerer" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.604689" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963305v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riediker" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sanchez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200374c" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974830v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prad&#232;re" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.059" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974863v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Murtaza" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arif Ali" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shafiq" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974875v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tipping" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.11.028" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNQ3R81P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559701v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902190u" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352395v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quenea" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lamy" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Winterton" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396336v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.11.037" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW5MHX3Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991544v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelle Quenea" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352324v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cecchi" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alric" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Felix-Faure" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pradere" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559688v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Aliouane" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.09.053" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963117v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denys" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pinet" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2008.0151" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268963v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481896v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.11.023" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WCDK5GJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264904v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arshad" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvestre" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kallerhoff" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaemmerer" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304354v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toinen" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf. Benedetti" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304355v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrand" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc-Cessac" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481120v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.10.027" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZP29QWP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670342v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verg&#233;-Leviel" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674704v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zsolnay" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974813v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Staunton" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0265-931X(01)00064-9" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673258v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiquet" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goody" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695038v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quiquampoix" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684686v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Cheshire" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Fraser" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hillier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686574v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974905v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0265-931X(98)00125-8" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689009v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Shand" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688519v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fajula" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205701v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479985v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Andriamasinoro" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479999v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300261v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Falgous" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rastouil" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Botello" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982530v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981445v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chauveau" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982550v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224458v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hulot" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593737v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corazzi" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03462106v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bontemps" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saint-Martin" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853552v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badreddine" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Velly" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309045v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.n492-mj86" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760397v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allegris" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deola" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737851v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bandel" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouville" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Catania" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Robert Montal" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Oudin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616974v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Combes" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Michaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laffont" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saucian" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616620v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ripamonti-Chenot" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862490v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Denise Chenot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062099v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eom" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062113v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063276v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xiong" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063239v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barraza" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063232v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Xiong" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063288v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973699v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063309v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leveque" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063229v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nowak" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nowak" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063294v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779392v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970970v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639873v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Sauvain" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riediker" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639889v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779380v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes Hernandez" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hellmann" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639879v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucault" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnard" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973642v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sanchez Sandoval Hohl" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973643v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566834v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483816v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prad&#232;re" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831525v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973371v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831482v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973359v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483820v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831325v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tack" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denys" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175452v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diyab" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hinsinger" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771248v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giffaut" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233988v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803842v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Saucian" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Combes" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messina" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Leroy" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700681v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663814v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657747v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Azzola" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bergeret" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chauchard" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gava Mataram" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01655657v2" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-agriville.com/wp-content/uploads/2018/06/actes-colloque-2017.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662624v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662621v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicaise Lepengue" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M'Batchi" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Souza" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Muluway Kalenda" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803840v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mombo" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803839v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macarthy" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760633v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chochon" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bachelier" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devienne" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593210v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335708v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335703v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745489v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schneider" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746974v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486386v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Debeljak" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso Dzeroski" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03464881v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819978v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagneau" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04338273v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811033v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822697v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marot" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elreedy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gobron" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676158v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz Rabbani" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-822974-3.00176-2" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173115v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fiers" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926413v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Bouquet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315205137-5" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432373v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Machado" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.desru.2019.01.0077" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738851v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudequin" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelier" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981509v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759756v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochacki" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390301v2" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pape" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bacci" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810810v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rakotomanana Rojovola" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823943v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816559v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02835140v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371871v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouglet" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vermet" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345595v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamault Alexane" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baquie Andr&#233;" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alletto Lionel" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095056v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castan" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desmecht" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Genies" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Denise Ripamonti-Chenot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05033-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Khalid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeid Alothman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Kahtani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2025.2452160" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05085-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Christie Massounga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mombo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Nzengue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ondo Zue Abaga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mitte Mbeang Beyeme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v19i2.31" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilkens Jules" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci9070272" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Keitumetse Segakweng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter G van Zyl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gnamien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gardrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ea00109e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942314v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Murtaza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42832-022-0162-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.915097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03969722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mottis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lebot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04026537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marg&#233;tic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VTCK02PN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04026562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03884851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moisseron-Baud&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03275103v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almagul Baubekova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainisa Akindykova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Mamirova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14979-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03048640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breysse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143374" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04588-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Khan Niazi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rinklebe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bundschuh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2019.1689061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608702v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Quymanh Maes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sejalon-Delmas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2803-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leveque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ruales" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3010-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03462184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.100" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HNMR8C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03622134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.10.058" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPQHQ9J9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dappe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.01.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP5TZPTQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0073-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-017-1261-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Massaloux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Limbertie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3210-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochaki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20958" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Xiong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05546" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438416v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8190-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.02.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5089-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272087v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1248-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346837v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-015-9767-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577861v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irshad Bibi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.11.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Kang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-016-9796-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.11.063" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522668v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.02.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445200v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.11.101" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CZ4RW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dappe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.04.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61C0S5B4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585027v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pascaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Boussen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2297-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.05.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1JLRG02-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164877v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schreck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9607-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Nowak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585025v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0862-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815305v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4448-0_2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815325v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.12.042" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.07.040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.066" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862290v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.04.024" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195890v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(12)60197-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C0D95J4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974832v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-012-0662-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824725v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.03.051" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716999v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Merlina" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815310v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2012.05.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780249v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.07.006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974850v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kaemmerer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.604689" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559677v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Uzu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sauvain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.11.086" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717188v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourrut" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9860-6_4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963305v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riediker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sanchez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200374c" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974830v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prad&#232;re" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.059" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974863v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Murtaza" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arif Ali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shafiq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974826v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.08.037" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974875v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tipping" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.11.028" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNQ3R81P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559701v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902190u" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991544v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelle Quenea" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.11.037" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW5MHX3Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cecchi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alric" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Felix-Faure" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pradere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559688v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Aliouane" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.09.053" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352395v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quenea" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lamy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Winterton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396336v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268963v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481896v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.11.023" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WCDK5GJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264904v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arshad" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvestre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kallerhoff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaemmerer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963117v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denys" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pinet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2008.0151" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304354v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toinen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf. Benedetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304355v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc-Cessac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481120v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.10.027" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZP29QWP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670342v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verg&#233;-Leviel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674704v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zsolnay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974813v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Staunton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0265-931X(01)00064-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673258v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goody" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695038v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quiquampoix" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684686v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Cheshire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Fraser" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hillier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686574v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0265-931X(98)00125-8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688519v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fajula" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689009v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Shand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479999v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Andriamasinoro" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479985v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300261v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Falgous" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rastouil" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Botello" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205701v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982530v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981445v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chauveau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982550v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224458v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hulot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593737v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corazzi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03462106v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bontemps" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saint-Martin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239382v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badreddine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Charvet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760397v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allegris" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deola" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309045v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.n492-mj86" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853552v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Velly" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658551v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737851v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bandel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouville" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Catania" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Robert Montal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Oudin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658552v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616974v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Combes" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Michaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laffont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saucian" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658559v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616620v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ripamonti-Chenot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062099v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eom" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862490v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Denise Chenot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062113v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063276v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xiong" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063239v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barraza" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063232v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Xiong" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063288v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973699v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063309v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leveque" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063229v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nowak" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nowak" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063294v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779392v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970970v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639873v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Sauvain" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riediker" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639889v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779380v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes Hernandez" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hellmann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639879v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973642v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sanchez Sandoval Hohl" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973643v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566834v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483816v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prad&#232;re" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831525v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973371v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831482v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973359v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483820v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831325v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tack" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denys" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175452v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diyab" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hinsinger" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771248v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giffaut" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233988v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700681v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657747v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Azzola" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bergeret" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chauchard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gava Mataram" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663814v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01655657v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-agriville.com/wp-content/uploads/2018/06/actes-colloque-2017.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662624v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662621v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicaise Lepengue" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M'Batchi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Souza" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Muluway Kalenda" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803840v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mombo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803839v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Combes" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macarthy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Saucian" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760633v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chochon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bachelier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devienne" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803842v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messina" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Leroy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593210v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335708v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335703v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745489v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schneider" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746974v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486386v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Debeljak" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso Dzeroski" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03464881v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819978v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagneau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04338273v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811033v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822697v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elreedy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gobron" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676158v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz Rabbani" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-822974-3.00176-2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173115v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fiers" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926413v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Bouquet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315205137-5" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432373v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Machado" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.desru.2019.01.0077" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738851v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudequin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981509v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759756v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochacki" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390301v2" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pape" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bacci" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810810v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rakotomanana Rojovola" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823943v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816559v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02835140v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371871v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouglet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vermet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345595v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamault Alexane" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baquie Andr&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alletto Lionel" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095056v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castan" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desmecht" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>