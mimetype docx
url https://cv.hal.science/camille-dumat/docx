--- v1 (2026-04-08)
+++ v2 (2026-05-03)
@@ -1969,602 +1969,602 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03248016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace elements-induced phytohormesis: A critical review and mechanistic interpretation</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vermicompost addition influences symbiotic fungi communities associated with leek cultivated in metal-rich soils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nabeel Khan Niazi</w:t>
+                <w:t xml:space="preserve">Antoine Pierart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jörg Rinklebe</w:t>
+                <w:t xml:space="preserve">Arthur Quymanh Maes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jochen Bundschuh</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nathalie Sejalon-Delmas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 50 (19), pp.1984-2015. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (20), pp.20040-20051. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10643389.2019.1689061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-2803-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05017391v1</w:t>
+                <w:t xml:space="preserve">hal-03608702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vermicompost addition influences symbiotic fungi communities associated with leek cultivated in metal-rich soils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Trace elements-induced phytohormesis: A critical review and mechanistic interpretation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Pierart</w:t>
+                <w:t xml:space="preserve">Nabeel Khan Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Quymanh Maes</w:t>
+                <w:t xml:space="preserve">Jörg Rinklebe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jochen Bundschuh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (20), pp.20040-20051. </w:t>
+              <w:t xml:space="preserve">Critical Reviews in Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 50 (19), pp.1984-2015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11356-018-2803-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/10643389.2019.1689061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03608702v1</w:t>
+                <w:t xml:space="preserve">hal-05017391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of earthworm bioturbation on metals phytoavailability and human gastric bioaccessibility.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transitions organisationnelles et écologiques induites par une prise en compte renforcée de &amp;quot;l’après-mine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Leveque</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Didier Busca</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Hors-série - Les géosciences au cœur des enjeux de demain, pp.74-75</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02622618v1</w:t>
+                <w:t xml:space="preserve">hal-03462184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transitions organisationnelles et écologiques induites par une prise en compte renforcée de &amp;quot;l’après-mine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of earthworm bioturbation on metals phytoavailability and human gastric bioaccessibility.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Leveque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Lagier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jenny Ruales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (20), pp.20052-20063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11356-018-3010-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03462184v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opportunities and risks of biofertilization for leek production in urban areas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Quymanh Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Roux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sejalon-Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 624, pp.1140-1151. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2610,90 +2610,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of arbuscular mycorrhizal fungi on antimony phyto-uptake and compartmentation in vegetables cultivated in urban gardens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Quymanh Maes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Sejalon-Delmas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemosphere</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 191, pp.272-279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2765,51 +2765,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2898,51 +2898,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective conceptualization and management of risk for arsenic pollution in urban community gardens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3054,51 +3054,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Sammartino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 54 (3), pp.319-328. </w:t>
@@ -3534,51 +3534,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 51 (9), pp.5242 - 5251. </w:t>
@@ -3655,51 +3655,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Science and Pollution Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.1-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3906,51 +3906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4148,90 +4148,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioaccessibility of selenium after human ingestion in relation to its chemical species and compartmentalization in maize</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environmental Geochemistry and Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 38 (3), pp.869-883. </w:t>
@@ -4295,51 +4295,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nabeel Khan Niazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behzad Murtaza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4429,51 +4429,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4576,51 +4576,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Khalid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4671,51 +4671,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimony bioavailability: Knowledge and research perspectives for sustainable agricultures.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4814,51 +4814,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5085,51 +5085,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5378,51 +5378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5619,51 +5619,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Foliar or root exposures to smelter particles: Consequences for lead compartmentalization and speciation in plant leaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5904,51 +5904,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Ferrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6034,51 +6034,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Geret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6168,51 +6168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tiantian Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6289,51 +6289,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Lévèque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Mazzia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6397,51 +6397,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of fine process particles enriched with metals and metalloids on Lactuca sativa L. leaf fatty acid composition following air and/or soil-plant field exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Laplanche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6667,788 +6667,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01195890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of fulvic acids on lead-induced oxidative stress to metal sensitive Vicia faba L. plant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Dumat</w:t>
+                <w:t xml:space="preserve">Metal and metalloid foliar uptake by various plant species exposed to atmospheric industrial fallout: Mechanisms involved for lead</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lauric Cécillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00374-012-0662-9⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 427-428, pp. 253-262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.03.051⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974832v1</w:t>
+                <w:t xml:space="preserve">hal-00824725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal and metalloid foliar uptake by various plant species exposed to atmospheric industrial fallout: Mechanisms involved for lead</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sophie Sobanska</w:t>
+                <w:t xml:space="preserve">Effect of fulvic acids on lead-induced oxidative stress to metal sensitive Vicia faba L. plant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauric Cécillon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 427-428, pp. 253-262. </w:t>
+              <w:t xml:space="preserve">Biology and Fertility of Soils</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 48, pp. 689-697. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2012.03.051⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00374-012-0662-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824725v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00974832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thidiazuron-induced shoot organogenesis from mature leaf explants of scented Pelargonium capitatum cultivars</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
+                <w:t xml:space="preserve">DECA: A new model for assessing the foliar uptake of atmospheric lead by vegetation, using Lactuca sativa as an example</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Georges Merlina</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eric Pinelli</w:t>
+                <w:t xml:space="preserve">Roseline Bonnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Laplanche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 112, pp. 233-239. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2012.07.006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00716999v1</w:t>
+                <w:t xml:space="preserve">hal-00780249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ecological and physiological effects of soil management practices on earthworm communities in French vineyards</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laure Gontier</w:t>
+                <w:t xml:space="preserve">Thidiazuron-induced shoot organogenesis from mature leaf explants of scented Pelargonium capitatum cultivars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arshad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Silvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georges Merlina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Plant Cell, Tissue and Organ Culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 108, pp. 315-322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00815310v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00716999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DECA: A new model for assessing the foliar uptake of atmospheric lead by vegetation, using Lactuca sativa as an example</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Ecological and physiological effects of soil management practices on earthworm communities in French vineyards</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roseline Bonnard</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laure Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geret</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, vol. 112, pp. 233-239. </w:t>
+              <w:t xml:space="preserve">European Journal of Soil Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, vol. 52, pp. 8-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jenvman.2012.07.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejsobi.2012.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780249v1</w:t>
+                <w:t xml:space="preserve">hal-00815310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-term field metal extraction by pelargonium:phytoextraction efficiency in relation to plant maturity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Lead Uptake, Toxicity, and Detoxification in Plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pourrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Winterton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinelli</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, vol. 14, pp. 493-505. </w:t>
+              <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 213, pp. 113-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/15226514.2011.604689⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4419-9860-6_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00974850v1</w:t>
+                <w:t xml:space="preserve">hal-00717188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of lead-recycling facility emissions at various workplaces: Major insights for sanitary risks assessment</w:t>
               </w:r>
@@ -7562,421 +7558,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00559677v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead Uptake, Toxicity, and Detoxification in Plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Long-term field metal extraction by pelargonium:phytoextraction efficiency in relation to plant maturity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Arshad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Pourrut</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Camille Dumat</w:t>
+                <w:t xml:space="preserve">Michel Kaemmerer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Winterton</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anne Probst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reviews of Environmental Contamination and Toxicology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, vol. 213, pp. 113-136. </w:t>
+              <w:t xml:space="preserve">International Journal of Phytoremediation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 14, pp. 493-505. </w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-1-4419-9860-6_4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/15226514.2011.604689⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00717188v1</w:t>
+                <w:t xml:space="preserve">hal-00974850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In vitro Assessment of the Pulmonary Toxicity and Gastric Availability of Lead-Rich Particles from a Lead Recycling Plant.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
+                <w:t xml:space="preserve">Influence of soil ageing on bioavailability and ecotoxicity of lead carried by process waste metallic ultrafine particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Geret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Riediker</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Philippe Pradère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/es200374c⟩</w:t>
+              <w:t xml:space="preserve">Chemosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 85, pp. 1555-1562. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-00963305v1</w:t>
+                <w:t xml:space="preserve">hal-00974830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of soil ageing on bioavailability and ecotoxicity of lead carried by process waste metallic ultrafine particles</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Florence Geret</w:t>
+                <w:t xml:space="preserve">In vitro Assessment of the Pulmonary Toxicity and Gastric Availability of Lead-Rich Particles from a Lead Recycling Plant.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Baeza-Squiban</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Riediker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Pradère</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Magdalena Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, vol. 85, pp. 1555-1562. </w:t>
+              <w:t xml:space="preserve">Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 45 (18), pp.7888-7895. </w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chemosphere.2011.07.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/es200374c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00974830v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00963305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wheat growth and phytoavailability of copper and zinc as affected by soil texture in saline-sodic conditions</w:t>
               </w:r>
@@ -8100,77 +8100,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead-induced genotoxicity to Vicia faba L.roots in relation with metal cell uptake and initial speciation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pourrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8256,51 +8256,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Tipping</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, vol. 44, pp. 824-833. </w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8502,51 +8502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katelle Quenea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Winterton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9020,51 +9020,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katell Quenea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Winterton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bermond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9433,51 +9433,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Arshad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pinelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Kallerhoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10869,243 +10869,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00974905v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Action des substances humiques sur les propriétés de sorption des argiles : cas du césium</w:t>
+                <w:t xml:space="preserve">The effect of removal of soil organic matter and iron on the adsorption of radiocaesium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.V. Cheshire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.R. Fraser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Fajula</w:t>
+                <w:t xml:space="preserve">C.A. Shand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Staunton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 325, pp.363-368</w:t>
+              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 48, pp.101-109</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688519v1</w:t>
+                <w:t xml:space="preserve">hal-02689009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The effect of removal of soil organic matter and iron on the adsorption of radiocaesium</w:t>
+                <w:t xml:space="preserve">Action des substances humiques sur les propriétés de sorption des argiles : cas du césium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.A. Shand</w:t>
+                <w:t xml:space="preserve">F. Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siobhan Staunton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1997, 48, pp.101-109</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie des Sciences. Série 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1997, 325, pp.363-368</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02689009v1</w:t>
+                <w:t xml:space="preserve">hal-02688519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11117,217 +11117,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude des dynamiques de participation citoyenne pour la gestion du risque en Territoires Post-Extraction Minière</w:t>
+                <w:t xml:space="preserve">Alerter, prévenir et gérer en contexte après-mine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Rencontres Nationales de Recherche sur les Sites et Sols Pollués (RNR SSP 2025 ADEME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">Alerter la population : enjeux scientifiques et opérationnels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479999v1</w:t>
+                <w:t xml:space="preserve">hal-05479985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alerter, prévenir et gérer en contexte après-mine.</w:t>
+                <w:t xml:space="preserve">Étude des dynamiques de participation citoyenne pour la gestion du risque en Territoires Post-Extraction Minière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Lebot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fenintsoa Andriamasinoro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Alerter la population : enjeux scientifiques et opérationnels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">5e Rencontres Nationales de Recherche sur les Sites et Sols Pollués (RNR SSP 2025 ADEME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADEME, Feb 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05479985v1</w:t>
+                <w:t xml:space="preserve">hal-05479999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-innovation agroécologique pour favoriser une production maraîchère durable. EXPOSE</w:t>
               </w:r>
@@ -11615,51 +11615,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce que le jardinage montre de la capacité des habitants à faire avec la pollution. Complémentarité des savoirs d’expertise et actions transformatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12081,51 +12081,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anastasia Meidani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12282,442 +12282,442 @@
                 </w:rPr>
                 <w:t xml:space="preserve">ineris-03239382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gestion agro-environnementale pragmatique des sites industriels pollués : favoriser les services écosystémiques et la dynamique collective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Réseau-Agriville » pour promouvoir des synergies interdisciplinaires et internationales sur les agricultures (péri)urbaines durables en recherche, formation et développement.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Mombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Deola</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Shahid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Pierart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiantian Xiong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Changements et transitions: enjeux pour les éducations à l'environnement et au développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Toulouse, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26147/geode.act.n492-mj86⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01760397v1</w:t>
+                <w:t xml:space="preserve">hal-02309045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Réseau-Agriville » pour promouvoir des synergies interdisciplinaires et internationales sur les agricultures (péri)urbaines durables en recherche, formation et développement.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Méthodologie pour la mise en place d’un potager expérimental urbain dans un objectif d’évaluation des risques sanitaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rabia Badreddine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Branchu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Tiantian Xiong</w:t>
+            <w:hyperlink r:id="rId384" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Changements et transitions: enjeux pour les éducations à l'environnement et au développement durable</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque "Agricultures urbaines durables : un vecteur de la transition écologique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires CERTOP (UMR 5044) et LISST (UMR 5193) de l’Université Toulouse - Jean Jaurès, Jun 2017, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02309045v1</w:t>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-01853552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthodologie pour la mise en place d’un potager expérimental urbain dans un objectif d’évaluation des risques sanitaires</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conclusion de l'exposition Sustainable Urban Agricultures (UA) : Vector for Ecological Transition !</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Velly</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque "Agricultures urbaines durables : un vecteur de la transition écologique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoires CERTOP (UMR 5044) et LISST (UMR 5193) de l’Université Toulouse - Jean Jaurès, Jun 2017, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp. 1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-01853552v1</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03658551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion de l'exposition Sustainable Urban Agricultures (UA) : Vector for Ecological Transition !</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Gestion agro-environnementale pragmatique des sites industriels pollués : favoriser les services écosystémiques et la dynamique collective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mombo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Allegris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deola</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp. 1-1</w:t>
+              <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.1-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03658551v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01760397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation pédagogique et transdisciplinarité dans les jardins de l’université Toulouse</w:t>
               </w:r>
@@ -13022,51 +13022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling coffee wastes for healthy urban agriculture: do spent coffee ground and its biochar reduce the impact of antimony on soil quality and plant growth?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13249,346 +13249,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616620v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of aerosols collected in a mining environment (Oruro, Bolivia) and miners' health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">G. Uzu</w:t>
+                <w:t xml:space="preserve">Evaluation de la qualité des plantes potagères : guide d’échantillonnage et bases de données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Eom</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eva Schreck</w:t>
+                <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Pourrut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId404" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Oliva</w:t>
+                <w:t xml:space="preserve">Pierre Leglize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Aerosol Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
+              <w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01062099v1</w:t>
+                <w:t xml:space="preserve">ineris-01862490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation de la qualité des plantes potagères : guide d’échantillonnage et bases de données</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Dumat</w:t>
+                <w:t xml:space="preserve">Characterization of aerosols collected in a mining environment (Oruro, Bolivia) and miners' health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Schwartz</w:t>
+                <w:t xml:space="preserve">H. Eom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Leglize</w:t>
+                <w:t xml:space="preserve">P. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3. Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">International Aerosol Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Busan, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ineris-01862490v1</w:t>
+                <w:t xml:space="preserve">hal-01062099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size-resolved characterization of Pb-rich particles from lead recycling facility and risk assessment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Eom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaojian Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13656,51 +13656,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annabelle Austruy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13768,64 +13768,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des aérosols boliviens en contexte minier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oliva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Calas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13906,51 +13906,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14031,51 +14031,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Xiong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14169,51 +14169,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-José Durand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Geret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14380,51 +14380,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combined use of SEM/EDX, Raman and LA-ICP-MS for determining the compartimentalization and local speciation of lead in vegetable exposed to lead-rich particles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dappe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14624,277 +14624,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01063294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combined use of Raman and ToF-SIMS imaging to investigate lead speciation on vegetable leaves exposed to industrial particles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Risks assessment around a lead-batteries recycling company using ecotoxicity tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yvan Capowiez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-José Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Dumat</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">37th International Symposium on Environmental Analytical Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Antwerp, Belgium</w:t>
+              <w:t xml:space="preserve">6. SETAC World Congress 2012 / 22. SETAC Europe Annual Meeting "Securing a sustainable future : integrating science, policy and people"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779392v1</w:t>
+                <w:t xml:space="preserve">ineris-00970970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risks assessment around a lead-batteries recycling company using ecotoxicity tests</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Combined use of Raman and ToF-SIMS imaging to investigate lead speciation on vegetable leaves exposed to industrial particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Karine Tack</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Moreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Nuns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6. SETAC World Congress 2012 / 22. SETAC Europe Annual Meeting "Securing a sustainable future : integrating science, policy and people"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">37th International Symposium on Environmental Analytical Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Antwerp, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00970970v1</w:t>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spéciation et bioaccessibilité de métaux lourds dans une entreprise de recyclage de batteries</w:t>
               </w:r>
@@ -15124,432 +15124,432 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00639889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rayons X comme sonde pour la localisation et la spéciation des métaux et métalloïdes dans les systèmes naturels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of foliar lead uptake and absorption mechanisms by different plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Schreck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Foucault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Sobanska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Montes Hernandez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">N. Menguy</w:t>
+                <w:t xml:space="preserve">R. Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème édition Rayons X et Matière</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2011, Tours, France</w:t>
+              <w:t xml:space="preserve">12th International Conference on Environmental Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00779380v1</w:t>
+                <w:t xml:space="preserve">hal-00639879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of foliar lead uptake and absorption mechanisms by different plants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Bonnard</w:t>
+                <w:t xml:space="preserve">Pulmonary and gastric lead burden assessment for lead-recycling plant workers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Uzu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Sauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Baeza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Riediker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId445" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Sanchez Sandoval Hohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Conference on Environmental Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">11. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Florence, Italy. pp.NC</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00639879v1</w:t>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ineris-00973642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pulmonary and gastric lead burden assessment for lead-recycling plant workers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Sauvain</w:t>
+                <w:t xml:space="preserve">Les rayons X comme sonde pour la localisation et la spéciation des métaux et métalloïdes dans les systèmes naturels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Sarret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-P. Isaure</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Montes Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Baeza</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michael Riediker</w:t>
+                <w:t xml:space="preserve">R. Hellmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Sanchez Sandoval Hohl</w:t>
+                <w:t xml:space="preserve">N. Menguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. International Conference on the Biogeochemistry of Trace Elements (ICOBTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Florence, Italy. pp.NC</w:t>
+              <w:t xml:space="preserve">9ème édition Rayons X et Matière</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2011, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ineris-00973642v1</w:t>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00779380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of metal process micronic and submicronic particles on vegetables quality and ecosystems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16260,77 +16260,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëlle Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Sarret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseline Bonnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Probst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2èmes Rencontres nationales de la recherche sur les sites et sols pollués</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Paris, France. pp.NC</w:t>
@@ -16510,51 +16510,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Uzu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Sobanska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Silvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Tack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17249,51 +17249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organiser la synergie des cycles pour promouvoir un métabolisme urbain écologiquement performant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.0, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17318,77 +17318,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthworm’s influence on phytoavailability and Human gastric bioaccessibility of metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Leveque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Lagier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yvan Capowiez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17456,51 +17456,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction between lombricompost and AMF communities: consequences on metals accumulation and bioaccessibility in urban africulture crops</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17715,51 +17715,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Nicaise Lepengue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Schreck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mombo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17853,51 +17853,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Macarthy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlys Saucian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainable Urban Agricultures (UA) : Vector for Ecological Transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Toulouse, France. pp.1-1, 2017</w:t>
@@ -18556,77 +18556,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soil-to-plant transfer of organic pollutants: a critical approach on interactions between science and regulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Schneider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Leglize</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Ouvrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -18681,51 +18681,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A strategy for the survey of urban garden soils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme J. Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18806,51 +18806,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Which strategy for a survey of garden soils?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Cortet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19214,51 +19214,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jardins potagers : terres inconnues ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19266,51 +19266,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pourrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EDP Sciences, 176 p., 2013, 978-2-7598-0723-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
@@ -19754,51 +19754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryad Bouzouidja</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorine Bouquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Pierart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Shahid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20266,51 +20266,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter (avec) la pollution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Busca</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lila Chauveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20650,77 +20650,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Rakotomanana Rojovola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pourrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Douay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20746,51 +20746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sols, des usages et des productions potagères dans les jardins français - Tome 2 : Définitions, méthodes, approches statistiques et outils opérationnels pour l'acquisition de données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20798,51 +20798,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pourrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -20868,51 +20868,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des sols, des usages et des productions potagères dans les jardins français - Tome 1 : Etat de l'art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie-Denise Chenot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Pernin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20920,51 +20920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe C. Schwartz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dumat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Pourrut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Agence de l'Environnement et de la Maîtrise de l'Energie (ADEME). 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -21616,51 +21616,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Genies" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Denise Ripamonti-Chenot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05033-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Khalid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeid Alothman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Kahtani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2025.2452160" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05085-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Christie Massounga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mombo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Nzengue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ondo Zue Abaga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mitte Mbeang Beyeme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v19i2.31" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilkens Jules" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci9070272" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Keitumetse Segakweng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter G van Zyl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gnamien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gardrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ea00109e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942314v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Murtaza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42832-022-0162-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.915097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03969722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mottis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lebot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04026537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marg&#233;tic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VTCK02PN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04026562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03884851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moisseron-Baud&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03275103v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almagul Baubekova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainisa Akindykova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Mamirova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14979-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03048640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breysse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143374" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04588-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017391v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Khan Niazi" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rinklebe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bundschuh" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2019.1689061" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608702v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierart" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Quymanh Maes" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sejalon-Delmas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2803-7" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622618v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leveque" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ruales" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3010-2" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03462184v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.100" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HNMR8C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03622134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.10.058" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPQHQ9J9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dappe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.01.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP5TZPTQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0073-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-017-1261-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Massaloux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Limbertie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3210-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochaki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20958" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Xiong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05546" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438416v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8190-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.02.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5089-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272087v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1248-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346837v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-015-9767-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577861v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irshad Bibi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.11.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Kang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-016-9796-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.11.063" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522668v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.02.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445200v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.11.101" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CZ4RW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dappe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.04.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61C0S5B4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585027v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pascaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Boussen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2297-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.05.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1JLRG02-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164877v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schreck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9607-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Nowak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585025v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0862-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815305v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4448-0_2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815325v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.12.042" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.07.040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.066" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862290v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.04.024" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195890v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(12)60197-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C0D95J4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974832v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-012-0662-9" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824725v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.03.051" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716999v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Merlina" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815310v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2012.05.002" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780249v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.07.006" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974850v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kaemmerer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.604689" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559677v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Uzu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sauvain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.11.086" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717188v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourrut" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9860-6_4" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963305v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riediker" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sanchez" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200374c" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974830v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prad&#232;re" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.059" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974863v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Murtaza" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arif Ali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shafiq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974826v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.08.037" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974875v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tipping" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.11.028" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNQ3R81P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559701v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902190u" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991544v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelle Quenea" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.11.037" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW5MHX3Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cecchi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alric" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Felix-Faure" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pradere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559688v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Aliouane" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.09.053" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352395v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quenea" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lamy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Winterton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396336v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268963v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481896v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.11.023" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WCDK5GJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264904v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arshad" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvestre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kallerhoff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaemmerer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963117v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denys" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pinet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2008.0151" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304354v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toinen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf. Benedetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304355v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc-Cessac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481120v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.10.027" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZP29QWP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670342v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verg&#233;-Leviel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674704v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zsolnay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974813v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Staunton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0265-931X(01)00064-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673258v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goody" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695038v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quiquampoix" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684686v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Cheshire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Fraser" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hillier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686574v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0265-931X(98)00125-8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688519v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fajula" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689009v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Shand" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479999v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Andriamasinoro" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479985v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300261v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Falgous" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rastouil" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Botello" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205701v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982530v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981445v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chauveau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982550v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224458v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hulot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593737v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corazzi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03462106v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bontemps" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saint-Martin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239382v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badreddine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Charvet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760397v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allegris" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deola" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309045v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.n492-mj86" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853552v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Velly" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658551v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737851v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bandel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouville" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Catania" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Robert Montal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Oudin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658552v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616974v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Combes" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Michaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laffont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saucian" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658559v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616620v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ripamonti-Chenot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062099v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eom" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862490v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Denise Chenot" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062113v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063276v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xiong" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063239v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barraza" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063232v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Xiong" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063288v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973699v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063309v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leveque" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063229v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nowak" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nowak" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063294v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779392v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970970v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639873v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Sauvain" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riediker" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639889v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779380v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes Hernandez" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hellmann" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639879v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucault" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnard" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973642v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sanchez Sandoval Hohl" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973643v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566834v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483816v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prad&#232;re" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831525v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973371v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831482v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973359v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483820v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831325v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tack" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denys" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175452v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diyab" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hinsinger" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771248v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giffaut" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233988v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700681v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657747v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Azzola" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bergeret" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chauchard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gava Mataram" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663814v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01655657v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-agriville.com/wp-content/uploads/2018/06/actes-colloque-2017.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662624v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662621v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicaise Lepengue" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M'Batchi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Souza" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Muluway Kalenda" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803840v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mombo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803839v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Combes" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macarthy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Saucian" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760633v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chochon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bachelier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devienne" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803842v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messina" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Leroy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593210v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335708v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335703v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745489v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schneider" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746974v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486386v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Debeljak" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso Dzeroski" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03464881v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819978v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagneau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04338273v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811033v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822697v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elreedy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gobron" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676158v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz Rabbani" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-822974-3.00176-2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173115v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fiers" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926413v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Bouquet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315205137-5" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432373v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Machado" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.desru.2019.01.0077" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738851v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudequin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981509v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759756v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochacki" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390301v2" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pape" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bacci" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810810v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rakotomanana Rojovola" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823943v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816559v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02835140v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371871v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouglet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vermet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345595v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamault Alexane" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baquie Andr&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alletto Lionel" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095056v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castan" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desmecht" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067192v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Laurent" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Genies" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bidar" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Denise Ripamonti-Chenot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dumat" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05033-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04910979v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shahid" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Khalid" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeid Alothman" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al-Kahtani" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00103624.2025.2452160" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05067149v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Ouvrard" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Marot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-025-05085-7" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05266638v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;lle Christie Massounga" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mombo" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Nzengue" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Ondo Zue Abaga" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mitte Mbeang Beyeme" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/ijbcs.v19i2.31" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05210254v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilkens Jules" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/urbansci9070272" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778518v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constance Keitumetse Segakweng" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pieter G van Zyl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cathy Liousse" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Gnamien" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gardrat" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4ea00109e" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03942314v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Behzad Murtaza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42832-022-0162-2" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04017786v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Chateauraynaud" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fsufs.2022.915097" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03969722v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Mottis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Berry" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lebot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Baills" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0111" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04026537v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Loudiyi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Marg&#233;tic" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21006" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-VTCK02PN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04026562v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21317" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03884851v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Laffont" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bacci" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Moisseron-Baud&#233;" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.244.0155" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03275103v2" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almagul Baubekova" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ainisa Akindykova" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aigerim Mamirova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Jurjanz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14979-z" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-03048640v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Carne" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Leconte" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Breysse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Badot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.143374" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03248016v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pelfr&#234;ne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04588-2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608702v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Pierart" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Quymanh Maes" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Sejalon-Delmas" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2803-7" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05017391v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabeel Khan Niazi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;rg Rinklebe" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jochen Bundschuh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10643389.2019.1689061" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03462184v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Busca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622618v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Leveque" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Lagier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Schreck" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Ruales" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3010-2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03648241v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Roux" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.12.100" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R3HNMR8C-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03622134v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2017.10.058" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SPQHQ9J9-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816346v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Dappe" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Uzu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xue Li" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apr.2018.01.016" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KP5TZPTQ-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03114752v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingtao Wu" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-018-0073-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622333v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Laplanche" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Besson" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sammartino" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-017-1261-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04558293v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Massaloux" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Limbertie" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02114484v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dumez" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Bernard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Hanoune" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cuny" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3210-9" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046022v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bories" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochaki" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.20958" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01586148v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiantian Xiong" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.est.6b05546" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01438416v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8190-z" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346508v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Austruy" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Deola" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2016.02.011" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473134v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Berard" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Capowiez" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5089-z" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272087v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arshad" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Merlina" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Uzu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Sobanska" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Sarret" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-015-1248-6" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01346837v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-015-9767-z" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01577861v2" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irshad Bibi" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gexplo.2016.11.021" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuan Kang" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-016-9796-2" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436218v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2016.11.063" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03522668v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie S&#233;jalon-Delmas" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2015.02.011" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445200v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Capowiez" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mazzia" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.11.101" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W68CZ4RW-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261411v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dappe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cuny" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hanoune" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dumez" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637411v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Foucault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2014.04.005" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-61C0S5B4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585027v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pascaud" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyne Soubrand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salma Boussen" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Joussein" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2297-2" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02419819v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Goix" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza-Squiban" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envres.2014.05.015" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q1JLRG02-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164877v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schreck" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10653-014-9607-6" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585017v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Sarret" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sobanska" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Nowak" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585025v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Castrec-Rouelle" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Payre" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11368-014-0862-z" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815305v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Ferrand" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4448-0_2" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815325v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Durand" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Tack" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Geret" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2012.12.042" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01585018v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2013.07.040" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326829v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Auffan" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.03.066" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862290v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Le Gu&#233;dard" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Bessoule" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2013.04.024" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195890v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1001-0742(12)60197-1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4C0D95J4-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824725v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauric C&#233;cillon" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2012.03.051" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974832v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Silvestre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pinelli" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00374-012-0662-9" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00780249v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Bonnard" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2012.07.006" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00716999v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Merlina" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00815310v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gontier" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejsobi.2012.05.002" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00717188v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Pourrut" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Winterton" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4419-9860-6_4" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559677v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Uzu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geraldine Sarret" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Sauvain" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pradere" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhazmat.2010.11.086" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974850v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Kaemmerer" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Probst" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15226514.2011.604689" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974830v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Prad&#232;re" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemosphere.2011.07.059" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963305v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Riediker" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sanchez" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es200374c" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974863v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghulam Murtaza" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arif Ali" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Shafiq" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974826v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2010.08.037" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974875v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Gandois" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Tipping" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.atmosenv.2009.11.028" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KNQ3R81P-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559701v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Mu&#241;oz" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/es902190u" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00991544v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katelle Quenea" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Lamy" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bermond" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2008.11.037" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TW5MHX3Q-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352324v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cecchi" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Alric" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Felix-Faure" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Pradere" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00559688v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Aliouane" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2008.09.053" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352395v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Quenea" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lamy" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Winterton" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bermond" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00396336v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katell Quenea" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00268963v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481896v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geoderma.2007.11.023" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3WCDK5GJ-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00264904v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Arshad" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Silvestre" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Kallerhoff" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kaemmerer" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00963117v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mouchet" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Denys" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Douay" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pinet" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/ers.2008.0151" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304354v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Toinen" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mf. Benedetti" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00304355v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ferrand" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leclerc-Cessac" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481120v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Benedetti" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2005.10.027" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1ZP29QWP-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670342v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Houot" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Francou" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Verg&#233;-Leviel" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Michelin" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bourgeois" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674704v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siobhan Staunton" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zsolnay" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974813v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Staunton" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0265-931X(01)00064-9" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673258v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chiquet" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Goody" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Aubry" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Morin" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695038v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Quiquampoix" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02684686v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V. Cheshire" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.R. Fraser" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hillier" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686574v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00974905v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0265-931X(98)00125-8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02689009v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.A. Shand" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688519v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fajula" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479985v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fenintsoa Andriamasinoro" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05479999v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05300261v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonie Falgous" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maya Rastouil" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Botello" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Guetat-Bernard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05205701v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Desrumaux" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982530v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981445v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Chauveau" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04982550v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05224458v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Hulot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03593737v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibylle De-Tarl&#233;" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Corazzi" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Reboud" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gallien" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03462106v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Bontemps" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Meidani" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Saint-Martin" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239382v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rabia Badreddine" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald Charvet" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Branchu" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02309045v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26147/geode.act.n492-mj86" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853552v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Velly" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658551v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760397v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Allegris" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deola" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737851v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Bandel" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bouville" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Catania" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Robert Montal" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faustine Oudin" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658552v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616974v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Combes" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Michaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laffont" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Saucian" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658559v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Carlos Sanchez-Hernandez" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616620v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Schwartz" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Joimel" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Ripamonti-Chenot" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01862490v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie-Denise Chenot" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Leglize" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062099v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Eom" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oliva" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01062113v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaojian Li" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063276v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Xiong" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063239v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Calas" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Barraza" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063232v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Xiong" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Moreau" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063288v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973699v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063309v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Leveque" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063229v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Nowak" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nowak" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01063294v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00970970v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779392v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Nuns" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639873v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.J. Sauvain" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Riediker" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639889v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cho&#235;l" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639879v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Foucault" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bonnard" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973642v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Baeza" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Sanchez Sandoval Hohl" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00779380v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-P. Isaure" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Montes Hernandez" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Hellmann" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Menguy" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973643v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00566834v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483816v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Prad&#232;re" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831525v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973371v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831482v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-00973359v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483820v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00831325v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Tack" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Denys" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-bioemco.ccsd.cnrs.fr/bioemco-00175452v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Diyab" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Juillot" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hinsinger" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02771248v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giffaut" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04233988v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Schwartz" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01700681v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01657747v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurine Azzola" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eloise Bergeret" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Chauchard" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Gava Mataram" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01663814v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01655657v2" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://reseau-agriville.com/wp-content/uploads/2018/06/actes-colloque-2017.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662624v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662621v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Nicaise Lepengue" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand M'Batchi" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Souza" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Muluway Kalenda" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803840v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mombo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803839v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Combes" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Macarthy" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lys Saucian" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760633v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Brin" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chochon" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bachelier" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Devienne" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803842v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Messina" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Leroy" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01593210v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Lefebvre" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth R&#233;my" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335708v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette A. Berard" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rault" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335703v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745489v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe C. Schwartz" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Schneider" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746974v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me J. Cortet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486386v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cortet" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Debeljak" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saso Dzeroski" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03464881v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Carrere" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Z&#233;lem" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01819978v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lagneau" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04338273v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811033v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pernin" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822697v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Marot" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elreedy" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valerie Gobron" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dinant" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04676158v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiz Rabbani" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-822974-3.00176-2" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04173115v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giulia Giacche" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Jarrige" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne C&#233;cile Daniel" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fiers" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02926413v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryad Bouzouidja" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorine Bouquet" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Le Guern" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781315205137-5" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03432373v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tony Machado" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dunod.desru.2019.01.0077" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738851v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Amans" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Charlotte Baudequin" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Berthet" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Berthelier" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Bonnet" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04047913v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Lequin" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonato" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bordin" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04981509v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03759756v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Coulon" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Duvernoy" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Sochacki" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390301v2" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Pape" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Leroy" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Bacci" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810810v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Rakotomanana Rojovola" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823943v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816559v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02835140v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371871v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Jouglet" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romane Vermet" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alletto" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345595v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamault Alexane" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baquie Andr&#233;" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alletto Lionel" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095056v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Castan" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Desmecht" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>