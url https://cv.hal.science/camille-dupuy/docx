--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -2207,248 +2207,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02045997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des discours aux pratiques : femme, enfant, et homme-machine au travail</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Didry</w:t>
+                <w:t xml:space="preserve">Du public au privé ? Recompositions et dynamiques du travail syndical dans une très grande infrastructure de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dupuy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, L'Homme machine I, 3 (205), pp.19-26. </w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Les syndicats face aux transformations du secteur public, 59 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lhs.205.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/sdt.529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02046013v1</w:t>
+                <w:t xml:space="preserve">hal-02289290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du public au privé ? Recompositions et dynamiques du travail syndical dans une très grande infrastructure de recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elodie Béthoux</w:t>
+                <w:t xml:space="preserve">Des discours aux pratiques : femme, enfant, et homme-machine au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Le Bot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Didry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Perrin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Les syndicats face aux transformations du secteur public, 59 (1), </w:t>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, L'Homme machine I, 3 (205), pp.19-26. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/sdt.529⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lhs.205.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02289290v1</w:t>
+                <w:t xml:space="preserve">hal-02046013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialoguer plus, mais sur quoi ? Les régulations d’entreprise en matière d’emploi, de formation et de conditions de travail en temps de crise</w:t>
               </w:r>
@@ -3760,51 +3760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05035246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Louvion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Simha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04866640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1254g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.124.0095" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.131.0063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giordano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ils&#248;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jalette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024258920981827" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.035.0009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10153" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kahmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.035.0113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.082.0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Simms" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Eversberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hipp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0730888418785947" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08857-8.p.0015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.207.0009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046013v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0019" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289290v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.529" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jobert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163538v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.025.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.021.0051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.077.0107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Gouverner_par_lemploi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4222" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950975v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02573903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05035246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Louvion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Simha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04866640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1254g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.124.0095" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.131.0063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giordano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ils&#248;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jalette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024258920981827" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.035.0009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10153" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kahmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.035.0113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.082.0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Simms" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Eversberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hipp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0730888418785947" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08857-8.p.0015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.207.0009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.529" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jobert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163538v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.025.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.021.0051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.077.0107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Gouverner_par_lemploi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4222" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950975v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02573903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>