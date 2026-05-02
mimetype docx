--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -843,243 +843,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03830820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the dynamics of inequity in collective bargaining: evidence from Australia, Canada, Denmark and France</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le dialogue social en entreprise en temps de pandémie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Simha</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Transfer: European Review of Labour and Research</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03119736v1</w:t>
+                <w:t xml:space="preserve">halshs-03411457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le dialogue social en entreprise en temps de pandémie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the dynamics of inequity in collective bargaining: evidence from Australia, Canada, Denmark and France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruth Barton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Béthoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Ilsøe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Jalette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Transfer: European Review of Labour and Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.102425892098182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/1024258920981827⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03411457v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03119736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les négociations collectives pour penser l'entreprise. Introduction</w:t>
               </w:r>
@@ -2213,51 +2213,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du public au privé ? Recompositions et dynamiques du travail syndical dans une très grande infrastructure de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2434,51 +2434,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dialoguer plus, mais sur quoi ? Les régulations d’entreprise en matière d’emploi, de formation et de conditions de travail en temps de crise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Béthoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2804,174 +2804,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les travailleurs du Web : innovation et catégories professionnelles dans la presse en ligne</w:t>
+                <w:t xml:space="preserve">Du journaliste actionnaire au journaliste salarié. Sociétés de personnels actionnaires et comités d'entreprise dans la procédure de rachat du groupe La Vie-Le Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 189-190 (3), pp.269-304</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279853v1</w:t>
+                <w:t xml:space="preserve">hal-02279796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du journaliste actionnaire au journaliste salarié. Sociétés de personnels actionnaires et comités d'entreprise dans la procédure de rachat du groupe La Vie-Le Monde</w:t>
+                <w:t xml:space="preserve">Les travailleurs du Web : innovation et catégories professionnelles dans la presse en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77 (2), pp.107-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.077.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02279796v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02279853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir l’activité journalistique. Le travail juridique d’évaluation de l’« exercice de la profession »</w:t>
               </w:r>
@@ -3529,51 +3529,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « clause du grand-père » : une mesure vraiment inédite ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Béthoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3760,51 +3760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05035246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Louvion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Simha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04866640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1254g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.124.0095" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.131.0063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giordano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119736v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barton" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ils&#248;e" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jalette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024258920981827" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.035.0009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10153" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kahmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.035.0113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.082.0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Simms" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Eversberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hipp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0730888418785947" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08857-8.p.0015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.207.0009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.529" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jobert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163538v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.025.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.021.0051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.077.0107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Gouverner_par_lemploi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4222" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950975v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02573903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05035246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Louvion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Simha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04866640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1254g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.124.0095" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.131.0063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giordano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ils&#248;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jalette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024258920981827" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.035.0009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10153" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kahmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.035.0113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.082.0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Simms" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Eversberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hipp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0730888418785947" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08857-8.p.0015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.207.0009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.529" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jobert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163538v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.025.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.021.0051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.077.0107" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Gouverner_par_lemploi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4222" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950975v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02573903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>