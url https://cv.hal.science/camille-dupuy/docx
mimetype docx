--- v2 (2026-05-02)
+++ v3 (2026-05-27)
@@ -1293,51 +1293,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03595979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles politiques syndicales en direction des jeunes travailleurs ?</w:t>
+                <w:t xml:space="preserve">La difficile prise en charge par les syndicats français de la cause des &amp;quot;jeunes travailleurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dupuy</w:t>
@@ -1355,97 +1355,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Kahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N°99, pp. 91-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.099.0091⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02271388v1</w:t>
+                <w:t xml:space="preserve">halshs-02364523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La difficile prise en charge par les syndicats français de la cause des &amp;quot;jeunes travailleurs</w:t>
+                <w:t xml:space="preserve">Quelles politiques syndicales en direction des jeunes travailleurs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Béroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dupuy</w:t>
@@ -1463,82 +1472,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Kahmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karel Yon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 149, http://ceet.cnam.fr/publications/connaissance-de-l-emploi/quelles-politiques-syndicales-en-direction-des-jeunes-travailleurs--1100677.kjsp</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdli.099.0091⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02364523v1</w:t>
+                <w:t xml:space="preserve">halshs-02271388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction du dossier &amp;quot;Les jeunes, le travail et l'engagement</w:t>
               </w:r>
@@ -2804,174 +2804,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02279750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du journaliste actionnaire au journaliste salarié. Sociétés de personnels actionnaires et comités d'entreprise dans la procédure de rachat du groupe La Vie-Le Monde</w:t>
+                <w:t xml:space="preserve">Les travailleurs du Web : innovation et catégories professionnelles dans la presse en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Homme et la Société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 77 (2), pp.107-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rdli.077.0107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02279796v1</w:t>
+                <w:t xml:space="preserve">hal-02279853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les travailleurs du Web : innovation et catégories professionnelles dans la presse en ligne</w:t>
+                <w:t xml:space="preserve">Du journaliste actionnaire au journaliste salarié. Sociétés de personnels actionnaires et comités d'entreprise dans la procédure de rachat du groupe La Vie-Le Monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Revue de l'IRES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">L'Homme et la Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 189-190 (3), pp.269-304</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rdli.077.0107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02279853v1</w:t>
+                <w:t xml:space="preserve">hal-02279796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définir l’activité journalistique. Le travail juridique d’évaluation de l’« exercice de la profession »</w:t>
               </w:r>
@@ -3760,51 +3760,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05035246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Louvion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Simha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04866640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1254g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.124.0095" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.131.0063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giordano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ils&#248;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jalette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024258920981827" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.035.0009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10153" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271388v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kahmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364523v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0091" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.035.0113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.082.0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Simms" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Eversberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hipp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0730888418785947" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08857-8.p.0015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.207.0009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.529" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jobert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163538v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.025.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.021.0051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279796v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279853v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.077.0107" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Gouverner_par_lemploi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4222" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950975v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02573903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05035246v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Dupuy" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Louvion" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Simha" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04866640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1254g" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03942674v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.124.0095" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03943857v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.131.0063" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385788v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Denis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Giraud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Grimaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.13017" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03830820v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Brochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Cottineau" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Didry" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Giordano" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-14086-3.p.0065" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03411457v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119736v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruth Barton" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie B&#233;thoux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Ils&#248;e" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Jalette" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1024258920981827" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03506468v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.035.0009" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03595979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.10153" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02364523v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie B&#233;roud" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Kahmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Yon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0091" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02271388v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02308994v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.099.0003" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746964v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.035.0113" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151949v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.082.0007" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045979v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Simms" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Eversberg" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lena Hipp" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0730888418785947" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045990v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mara Bisignano" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08857-8.p.0015" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02045997v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Le Bot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Perrin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.207.0009" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02289290v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sdt.529" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02046013v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lhs.205.0019" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01273534v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blache" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Jobert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03163538v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Le No&#233;" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me P&#233;lisse" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tt.025.0005" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279727v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279750v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/neg.021.0051" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279853v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rdli.077.0107" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02279796v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01363655v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00784635v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658843v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.puf.com/content/Gouverner_par_lemploi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01869164v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=4222" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00950975v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02573903v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02384038v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>