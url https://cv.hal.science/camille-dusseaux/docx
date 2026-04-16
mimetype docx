--- v0 (2026-03-21)
+++ v1 (2026-04-16)
@@ -732,73 +732,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Mulch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Goldschmidt Conference 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Geochemistry &amp; Geochemical Society., Jul 2021, online, United States</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03284427v1</w:t>
+                <w:t xml:space="preserve">hal-03588028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Carboniferous paleoelevation of the Variscan Belt: a stable isotope paleoaltimetry study in the French Massif Central</w:t>
               </w:r>
@@ -840,73 +840,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Mulch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France. pp.227</w:t>
+              <w:t xml:space="preserve">Goldschmidt Conference 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Geochemistry &amp; Geochemical Society., Jul 2021, online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03588028v1</w:t>
+                <w:t xml:space="preserve">insu-03284427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Late Carboniferous paleoelevation of the Variscan Belt: a stable isotope paleoaltimetry study in the French Massif Central</w:t>
               </w:r>
@@ -1742,599 +1742,733 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-01369035v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling deep control pulsing ﬂux of native H2 throughout tectonic fault-valve systems</w:t>
+                <w:t xml:space="preserve">Assessing the Helium Potential of Variscan Batholiths: Insight From Corsica Island</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.V. Donzé</w:t>
+                <w:t xml:space="preserve">Hugo Dutoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Bourdet</w:t>
+                <w:t xml:space="preserve">Frédéric Victor Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Truche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Dusséaux</w:t>
+                <w:t xml:space="preserve">Carolina Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Huyghe</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">J. Charroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Riba Pereyra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.01.178⟩</w:t>
+              <w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 25 (7), pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2024GC011519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04437306v1</w:t>
+                <w:t xml:space="preserve">hal-04648536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron in Nepheline: Crystal Chemical Features and Petrological Applications</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling deep control pulsing ﬂux of native H2 throughout tectonic fault-valve systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sergey Aksenov</w:t>
+                <w:t xml:space="preserve">F.V. Donzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yakov Pakhomovsky</w:t>
+                <w:t xml:space="preserve">L. Bourdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Moine</w:t>
+                <w:t xml:space="preserve">L. Truche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dusséaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Huyghe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Minerals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/min12101257⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Hydrogen Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 58, pp.1443-1456. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijhydene.2024.01.178⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03883099v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04437306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing and duration of meteoric water infiltration in the Quiberon detachment zone (Armorican Massif, Variscan belt, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Iron in Nepheline: Crystal Chemical Features and Petrological Applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Mikhailova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Aksenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yakov Pakhomovsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Moine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dusséaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Minerals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 12 (10), pp.1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/min12101257⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jsg.2022.104546⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-03576380v1</w:t>
+                <w:t xml:space="preserve">insu-03883099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Late Carboniferous paleoelevation of the Variscan Belt of Western Europe</w:t>
+                <w:t xml:space="preserve">Timing and duration of meteoric water infiltration in the Quiberon detachment zone (Armorican Massif, Variscan belt, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dusséaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gébelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Boulvais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117064⟩</w:t>
+              <w:t xml:space="preserve">Journal of Structural Geology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 156, pp.104546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jsg.2022.104546⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03277747v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03576380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Late Carboniferous paleoelevation of the Variscan Belt of Western Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dusséaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Gébelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Ruffet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Mulch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Earth and Planetary Science Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 569, pp.117064. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.epsl.2021.117064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03277747v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Meteoric fluid‐rock interaction in Variscan shear zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dusséaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2349,97 +2483,97 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Gardien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephen Grimes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terra Nova</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 31 (4), pp.366-372. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/ter.12392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02270566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2449,51 +2583,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary characterisation of fluid sources in ductile shear zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dusséaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2552,65 +2686,65 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Understanding earthquakes using the geological record</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, London, United Kingdom. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02922770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2678,51 +2812,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BCCEEF19"/>
+    <w:nsid w:val="872D5D20"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2909,51 +3043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Jegal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duss&#233;aux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Coeffier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gebelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03512628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03284427v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mulch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588028v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03519332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;belin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02273520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;bebin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574765v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01369035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tartese" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437306v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donz&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdet" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huyghe" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.01.178" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03883099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mikhailova" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Aksenov" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Pakhomovsky" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12101257" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03576380v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104546" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03277747v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117064" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270566v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Grimes" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12392" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02922770v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Jegal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duss&#233;aux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Coeffier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gebelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03512628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mulch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03284427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03519332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;belin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02273520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;bebin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574765v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01369035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tartese" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dutoit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cardoso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riba Pereyra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011519" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donz&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huyghe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.01.178" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03883099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mikhailova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Aksenov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Pakhomovsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12101257" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03576380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104546" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03277747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117064" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Grimes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12392" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02922770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>