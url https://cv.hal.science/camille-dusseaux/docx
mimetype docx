--- v1 (2026-04-16)
+++ v2 (2026-05-08)
@@ -295,277 +295,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-05350771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce bon vieux Bougre : une nouvelle preuve de l'extension tardi- Varisque dans la Montagne Noire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Deformation/melting of the Archaean crust: new insights from the Northern Kaapvaal and Barberton Granite Greenstone belt areas, South Africa.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Chauvet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dusséaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Gebelin</w:t>
+                <w:t xml:space="preserve">Jérémie Lehmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Poujol</w:t>
+                <w:t xml:space="preserve">Diane Arcay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre (RST 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Géologique de france (SGF), Oct 2023, Rennes, France</w:t>
+              <w:t xml:space="preserve">Geocongress 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04441356v1</w:t>
+                <w:t xml:space="preserve">hal-04306458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deformation/melting of the Archaean crust: new insights from the Northern Kaapvaal and Barberton Granite Greenstone belt areas, South Africa.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ce bon vieux Bougre : une nouvelle preuve de l'extension tardi- Varisque dans la Montagne Noire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Dusséaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Chauvet</w:t>
+                <w:t xml:space="preserve">Pierre Trap</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Moyen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Dusséaux</w:t>
+                <w:t xml:space="preserve">Noellie Coeffier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Lehmann</w:t>
+                <w:t xml:space="preserve">Aude Gebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Arcay</w:t>
+                <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geocongress 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GSSA, Jan 2023, Stellenbosch, South Africa, South Africa</w:t>
+              <w:t xml:space="preserve">28e édition de la Réunion des Sciences de la Terre (RST 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Géologique de france (SGF), Oct 2023, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04306458v1</w:t>
+                <w:t xml:space="preserve">insu-04441356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multidisciplinary characterization of fluid sources in ductile shear zones (Armorican Massif, Variscan belt, France)</w:t>
               </w:r>
@@ -1138,51 +1138,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of meteoric water infiltration in Variscan shear zones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Dusséaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gebelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1651,51 +1651,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Tartese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Boiron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2232,51 +2232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Boulvais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Ruffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Poujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Structural Geology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 156, pp.104546. </w:t>
@@ -2812,51 +2812,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="872D5D20"/>
+    <w:nsid w:val="E95F0A96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3043,51 +3043,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Jegal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duss&#233;aux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441356v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Coeffier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gebelin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306458v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03512628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mulch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03284427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03519332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;belin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02273520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;bebin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574765v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01369035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tartese" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dutoit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cardoso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riba Pereyra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011519" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donz&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huyghe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.01.178" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03883099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mikhailova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Aksenov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Pakhomovsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12101257" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03576380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104546" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03277747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117064" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Grimes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12392" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02922770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-05350771v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yujin Jegal" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Ballouard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Peiffert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Boulvais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Duss&#233;aux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04306458v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Chauvet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Moyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Lehmann" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Arcay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04441356v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Trap" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noellie Coeffier" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gebelin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Poujol" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03512628v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude G&#233;belin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Ruffet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Gardien" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588028v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Mulch" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03284427v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03519332v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249725v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;belin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ruffet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dubois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02273520v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03247810v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. G&#233;bebin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01916556v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01574765v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dubois" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01369035v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Tartese" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Boiron" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04648536v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Dutoit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Victor Donz&#233;" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Cardoso" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charroy" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riba Pereyra" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024GC011519" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Donz&#233;" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Bourdet" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Truche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Huyghe" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijhydene.2024.01.178" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03883099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Mikhailova" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Aksenov" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yakov Pakhomovsky" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Moine" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/min12101257" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03576380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsg.2022.104546" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03277747v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2021.117064" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02270566v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen Grimes" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ter.12392" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02922770v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>