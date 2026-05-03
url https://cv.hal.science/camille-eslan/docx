--- v0 (2026-03-29)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille ESLAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Camille ESLAN est coordinatrice pédagogique du Mastère Spécialisé® Sciences et management de la filière équine (MS MESB) sur l'Institut Polytechnique d'UniLaSalle - Campus international de Rouen. Les recherches de Camille sont centrées sur la filière équine et le comportement des consommateurs. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camille-eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0033-8525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25312509X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Eslan currently works at the UniLaSalle Polytechnic Institute - Rouen campus, educational coordinator for the MS® MESB. Camille does research in consumer behaviour and equine industry.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes de la valeur dans l'auto-organisation équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2025-12515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913788v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cavaliers « hors structure » : comparaison avec les clients de structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports club loyalty: General and age-related analysis. An example from recreational riders in riding school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Professional Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (10), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26668/businessreview/2024.v9i10.4563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : quelles relations entretiennent-ils avec les professionnels et que leur manque-t-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : comment positionner une offre professionnelle de produits/services à leur destination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : quelles activités pratiquent-ils et comment s’organisent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil des cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations et activités des cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157, pp.8-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization in equestrian activities: Passion for the practice or passion for the animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.149-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être animal, environnement, main-d'oeuvre… La filière cheval française face à de multiples défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 décembre 2023, 5 p. [en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins des « hors structure » & opportunités d’une offre des professionnels de l’équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159, pp.10-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : chiffres clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner le parcours de pratiquants souhaitant être totalement autonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Janvier, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les usagers &amp;quot;hors structure&amp;quot; : les déclencheurs de l'auto-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236, pp.6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les cavaliers « hors-structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.8-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélisation au centre équestre : une enquête auprès d’enfants cavaliers et de leurs parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 374, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslan C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rual C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vial C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de l'équitation en centre équestre : Premiers résultats exploratoires sur les attentes, la satisfaction et la fidélité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avril, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Rual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Janvier, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières perspectives sur l’héritage de long terme des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie et du Projet Territorial associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Septembre, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de l'ouvrage Sociological Perspectives on Sport : The games outside the game, de Karen David, E. Washington Richard, 2015, New York, Routledge, 633 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.189-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors structure : vers des services adaptés à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equestrian users: towards services adapted to the demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation des pratiques et cocréation de valeur : comment repenser les activités équestres autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment recruter et fédérer les différents publics ? Focus sur les cavaliers dits « hors structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des 60 ans du tourisme équestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Lamotte-Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usagers « hors structure » : caractéristiques et besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence de Institut Français du Cheval et de l’Equitation (IFCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equestrian activities in France: Between a sport and a way of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Le Clinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference Sports Sciences and Health Care in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equestrian practitioners: essential services to support self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP); World Association for Animal production (WAAP); Interbull, Aug 2023, Lyon, France. pp.454, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavaliers hors structure : proposer une offre adaptée pour développer son club !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Do-Teggour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gypteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence "Cavaliers hors structure" de la Fédération Française d'Equitation (FFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil, besoins et opportunités de développement pour les clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence de la Fédération Française d'Equitation (FFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;hors structure&amp;quot; : un marché à investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of practices: from autonomy to co-creation in equestrian activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier regional final of the Three Minute Thesis (3MT) - COIMBRA Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doctoral College LR; Montpellier University, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques équestres auto-organisées : facteurs clés de choix et pistes d'adaptation de l'offre de services des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equestrian practitioners: key characteristics and needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value components in equestrian self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congress of the European Association for Sport Management (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « hors structure » : typologie des usagers équestres auto-organisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization: Passion for a sport or passion for an animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Sport Management Doctoral Conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equine users: key factors and value of professional services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors and characteristics of self-organized equestrian users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements et caractéristiques des acteurs de la pratique d’une activité ludo-sportive auto-organisée : le cas de l’équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-creation between consumers or with firms: determinants, consequences and components of value consumption in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Conference of the Association for Consumer Research (ACR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, France. pp.316-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of loyalty to services: an example from recreational riders in French riding schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconstitution of riders’ paths and a typology of riding schools and clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux satisfaire et fidéliser sa clientèle en centre équestre : des leviers d'action en fonction du type de cavalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journée du Réseau Économique de la Filière Équine, REFErences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related analysis of service loyalty: An example from recreational riders in equestrian centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. European Association for Sport Management conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain. 785 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix et fidélisation des cavaliers en centre équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'impact des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2018, Paris, France. 192 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antecedents of loyalty to services: Illustration from recreational riders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque management du sport : perspectives et structuration de la recherche en management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2 (UR2). FRA., Jun 2018, Rennes, France. 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire adaptation des centres équestres aux nouvelles demandes de leurs clients : le cas des jeunes cavaliers non-propriétaires et de leurs parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young rider’s satisfaction and loyalty to a club: factors and influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, 713 p., 2019, Book of abstracts of the 70th annual meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : qui sont-ils et pourquoi se sont-ils auto-organisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers équestres « Hors structure » : caractéristiques, comportements et besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation des pratiques et cocréation de valeur ˸ comment repenser les activités équestres autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023AGRO0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04747649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la filière de la viande de cheval en France [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fidélité des cavaliers en centre équestre [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités équestres hors des structures professionnelles [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille ESLAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Camille ESLAN est coordinatrice pédagogique du Mastère Spécialisé® Sciences et management de la filière équine (MS MESB) sur l'Institut Polytechnique d'UniLaSalle - Campus international de Rouen. Les recherches de Camille sont centrées sur la filière équine et le comportement des consommateurs. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camille-eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0033-8525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25312509X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Eslan currently works at the UniLaSalle Polytechnic Institute - Rouen campus, educational coordinator for the MS® MESB. Camille does research in consumer behaviour and equine industry.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes de la valeur dans l'auto-organisation équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2025-12515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913788v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cavaliers « hors structure » : comparaison avec les clients de structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports club loyalty: General and age-related analysis. An example from recreational riders in riding school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Professional Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (10), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26668/businessreview/2024.v9i10.4563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : quelles activités pratiquent-ils et comment s’organisent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil des cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : comment positionner une offre professionnelle de produits/services à leur destination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations et activités des cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157, pp.8-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : quelles relations entretiennent-ils avec les professionnels et que leur manque-t-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization in equestrian activities: Passion for the practice or passion for the animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.149-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être animal, environnement, main-d'oeuvre… La filière cheval française face à de multiples défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 décembre 2023, 5 p. [en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins des « hors structure » & opportunités d’une offre des professionnels de l’équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159, pp.10-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : chiffres clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner le parcours de pratiquants souhaitant être totalement autonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Janvier, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les usagers &amp;quot;hors structure&amp;quot; : les déclencheurs de l'auto-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236, pp.6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les cavaliers « hors-structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.8-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélisation au centre équestre : une enquête auprès d’enfants cavaliers et de leurs parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 374, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslan C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rual C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vial C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de l'équitation en centre équestre : Premiers résultats exploratoires sur les attentes, la satisfaction et la fidélité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avril, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Rual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Janvier, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières perspectives sur l’héritage de long terme des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie et du Projet Territorial associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Septembre, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de l'ouvrage Sociological Perspectives on Sport : The games outside the game, de Karen David, E. Washington Richard, 2015, New York, Routledge, 633 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.189-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors structure : vers des services adaptés à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equestrian users: towards services adapted to the demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation des pratiques et cocréation de valeur : comment repenser les activités équestres autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment recruter et fédérer les différents publics ? Focus sur les cavaliers dits « hors structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des 60 ans du tourisme équestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Lamotte-Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equestrian activities in France: Between a sport and a way of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Le Clinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference Sports Sciences and Health Care in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usagers « hors structure » : caractéristiques et besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence de Institut Français du Cheval et de l’Equitation (IFCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equestrian practitioners: essential services to support self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP); World Association for Animal production (WAAP); Interbull, Aug 2023, Lyon, France. pp.454, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavaliers hors structure : proposer une offre adaptée pour développer son club !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Do-Teggour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gypteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence "Cavaliers hors structure" de la Fédération Française d'Equitation (FFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil, besoins et opportunités de développement pour les clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence de la Fédération Française d'Equitation (FFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;hors structure&amp;quot; : un marché à investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value components in equestrian self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congress of the European Association for Sport Management (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of practices: from autonomy to co-creation in equestrian activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier regional final of the Three Minute Thesis (3MT) - COIMBRA Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doctoral College LR; Montpellier University, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques équestres auto-organisées : facteurs clés de choix et pistes d'adaptation de l'offre de services des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equestrian practitioners: key characteristics and needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « hors structure » : typologie des usagers équestres auto-organisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors and characteristics of self-organized equestrian users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equine users: key factors and value of professional services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization: Passion for a sport or passion for an animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Sport Management Doctoral Conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements et caractéristiques des acteurs de la pratique d’une activité ludo-sportive auto-organisée : le cas de l’équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-creation between consumers or with firms: determinants, consequences and components of value consumption in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Conference of the Association for Consumer Research (ACR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, France. pp.316-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of loyalty to services: an example from recreational riders in French riding schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconstitution of riders’ paths and a typology of riding schools and clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux satisfaire et fidéliser sa clientèle en centre équestre : des leviers d'action en fonction du type de cavalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journée du Réseau Économique de la Filière Équine, REFErences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related analysis of service loyalty: An example from recreational riders in equestrian centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. European Association for Sport Management conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain. 785 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix et fidélisation des cavaliers en centre équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'impact des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2018, Paris, France. 192 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antecedents of loyalty to services: Illustration from recreational riders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque management du sport : perspectives et structuration de la recherche en management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2 (UR2). FRA., Jun 2018, Rennes, France. 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire adaptation des centres équestres aux nouvelles demandes de leurs clients : le cas des jeunes cavaliers non-propriétaires et de leurs parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young rider’s satisfaction and loyalty to a club: factors and influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, 713 p., 2019, Book of abstracts of the 70th annual meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : qui sont-ils et pourquoi se sont-ils auto-organisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers équestres « Hors structure » : caractéristiques, comportements et besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation des pratiques et cocréation de valeur ˸ comment repenser les activités équestres autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023AGRO0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04747649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la filière de la viande de cheval en France [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fidélité des cavaliers en centre équestre [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités équestres hors des structures professionnelles [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64F3967F"/>
+    <w:nsid w:val="4453F53C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-eslan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0033-8525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312509X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913788v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-12515" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26668/businessreview/2024.v9i10.4563" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318012v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318032v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105018v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737433v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guillou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550449v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hoang Ha Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8307" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslan C" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rual C" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vial C" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697231v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557507v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273911v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Clinche" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Do-Teggour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gypteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105892v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631223v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957185v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779267v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810006v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03739203v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385271v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376319v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238527v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738248v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barget" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376468v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04747649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGRO0017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vignaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467367v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-eslan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0033-8525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312509X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913788v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-12515" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26668/businessreview/2024.v9i10.4563" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105018v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guillou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hoang Ha Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8307" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslan C" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rual C" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vial C" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697231v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Clinche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Do-Teggour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gypteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105892v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03739203v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376319v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738248v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barget" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376468v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04747649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGRO0017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vignaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467367v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>