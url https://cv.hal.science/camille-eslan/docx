--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille ESLAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Camille ESLAN est coordinatrice pédagogique du Mastère Spécialisé® Sciences et management de la filière équine (MS MESB) sur l'Institut Polytechnique d'UniLaSalle - Campus international de Rouen. Les recherches de Camille sont centrées sur la filière équine et le comportement des consommateurs. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camille-eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0033-8525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25312509X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Eslan currently works at the UniLaSalle Polytechnic Institute - Rouen campus, educational coordinator for the MS® MESB. Camille does research in consumer behaviour and equine industry.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes de la valeur dans l'auto-organisation équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2025-12515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913788v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cavaliers « hors structure » : comparaison avec les clients de structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports club loyalty: General and age-related analysis. An example from recreational riders in riding school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Professional Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (10), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26668/businessreview/2024.v9i10.4563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : quelles activités pratiquent-ils et comment s’organisent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil des cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : comment positionner une offre professionnelle de produits/services à leur destination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations et activités des cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157, pp.8-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : quelles relations entretiennent-ils avec les professionnels et que leur manque-t-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization in equestrian activities: Passion for the practice or passion for the animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.149-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être animal, environnement, main-d'oeuvre… La filière cheval française face à de multiples défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 décembre 2023, 5 p. [en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins des « hors structure » & opportunités d’une offre des professionnels de l’équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159, pp.10-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : chiffres clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner le parcours de pratiquants souhaitant être totalement autonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Janvier, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les usagers &amp;quot;hors structure&amp;quot; : les déclencheurs de l'auto-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236, pp.6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les cavaliers « hors-structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.8-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélisation au centre équestre : une enquête auprès d’enfants cavaliers et de leurs parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 374, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslan C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rual C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vial C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de l'équitation en centre équestre : Premiers résultats exploratoires sur les attentes, la satisfaction et la fidélité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avril, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Rual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Janvier, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières perspectives sur l’héritage de long terme des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie et du Projet Territorial associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Septembre, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de l'ouvrage Sociological Perspectives on Sport : The games outside the game, de Karen David, E. Washington Richard, 2015, New York, Routledge, 633 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.189-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors structure : vers des services adaptés à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equestrian users: towards services adapted to the demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation des pratiques et cocréation de valeur : comment repenser les activités équestres autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment recruter et fédérer les différents publics ? Focus sur les cavaliers dits « hors structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des 60 ans du tourisme équestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Lamotte-Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equestrian activities in France: Between a sport and a way of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Le Clinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference Sports Sciences and Health Care in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usagers « hors structure » : caractéristiques et besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence de Institut Français du Cheval et de l’Equitation (IFCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equestrian practitioners: essential services to support self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP); World Association for Animal production (WAAP); Interbull, Aug 2023, Lyon, France. pp.454, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavaliers hors structure : proposer une offre adaptée pour développer son club !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Do-Teggour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gypteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence "Cavaliers hors structure" de la Fédération Française d'Equitation (FFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil, besoins et opportunités de développement pour les clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence de la Fédération Française d'Equitation (FFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;hors structure&amp;quot; : un marché à investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value components in equestrian self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congress of the European Association for Sport Management (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of practices: from autonomy to co-creation in equestrian activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier regional final of the Three Minute Thesis (3MT) - COIMBRA Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doctoral College LR; Montpellier University, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques équestres auto-organisées : facteurs clés de choix et pistes d'adaptation de l'offre de services des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equestrian practitioners: key characteristics and needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « hors structure » : typologie des usagers équestres auto-organisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors and characteristics of self-organized equestrian users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equine users: key factors and value of professional services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization: Passion for a sport or passion for an animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Sport Management Doctoral Conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements et caractéristiques des acteurs de la pratique d’une activité ludo-sportive auto-organisée : le cas de l’équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-creation between consumers or with firms: determinants, consequences and components of value consumption in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Conference of the Association for Consumer Research (ACR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, France. pp.316-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of loyalty to services: an example from recreational riders in French riding schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconstitution of riders’ paths and a typology of riding schools and clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux satisfaire et fidéliser sa clientèle en centre équestre : des leviers d'action en fonction du type de cavalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journée du Réseau Économique de la Filière Équine, REFErences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related analysis of service loyalty: An example from recreational riders in equestrian centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. European Association for Sport Management conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain. 785 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix et fidélisation des cavaliers en centre équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'impact des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2018, Paris, France. 192 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antecedents of loyalty to services: Illustration from recreational riders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque management du sport : perspectives et structuration de la recherche en management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2 (UR2). FRA., Jun 2018, Rennes, France. 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire adaptation des centres équestres aux nouvelles demandes de leurs clients : le cas des jeunes cavaliers non-propriétaires et de leurs parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young rider’s satisfaction and loyalty to a club: factors and influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, 713 p., 2019, Book of abstracts of the 70th annual meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : qui sont-ils et pourquoi se sont-ils auto-organisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers équestres « Hors structure » : caractéristiques, comportements et besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation des pratiques et cocréation de valeur ˸ comment repenser les activités équestres autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023AGRO0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04747649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la filière de la viande de cheval en France [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fidélité des cavaliers en centre équestre [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités équestres hors des structures professionnelles [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId94"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:150px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille ESLAN </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Camille ESLAN est coordinatrice pédagogique du Mastère Spécialisé® Sciences et management de la filière équine (MS MESB) sur l'Institut Polytechnique d'UniLaSalle - Campus international de Rouen. Les recherches de Camille sont centrées sur la filière équine et le comportement des consommateurs. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camille-eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0033-8525</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">25312509X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=SPqfAaIAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Camille Eslan currently works at the UniLaSalle Polytechnic Institute - Rouen campus, educational coordinator for the MS® MESB. Camille does research in consumer behaviour and equine industry.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (22)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les composantes de la valeur dans l'auto-organisation équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 7, pp.1-33. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.46298/mos-2025-12515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913788v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cavaliers « hors structure » : comparaison avec les clients de structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04596085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sports club loyalty: General and age-related analysis. An example from recreational riders in riding school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Professional Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 9 (10), pp.1-32. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.26668/businessreview/2024.v9i10.4563⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04719569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : quelles activités pratiquent-ils et comment s’organisent-ils ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil des cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 239, pp.14-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : comment positionner une offre professionnelle de produits/services à leur destination ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motivations et activités des cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 157, pp.8-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : quelles relations entretiennent-ils avec les professionnels et que leur manque-t-il ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization in equestrian activities: Passion for the practice or passion for the animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Décisions Marketing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 111, pp.149-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04240594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bien-être animal, environnement, main-d'oeuvre… La filière cheval française face à de multiples défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Conversation France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 19 décembre 2023, 5 p. [en ligne]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Besoins des « hors structure » & opportunités d’une offre des professionnels de l’équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 159, pp.10-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557678v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : chiffres clés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fiche Equipédia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment accompagner le parcours de pratiquants souhaitant être totalement autonomes ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Janvier, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03550449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavaliers hors structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lola Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 235, pp.8-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03737433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les usagers &amp;quot;hors structure&amp;quot; : les déclencheurs de l'auto-organisation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La REF</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 236, pp.6-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03821973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux connaître les cavaliers « hors-structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Estafette</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 152, pp.8-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04072493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fidélisation au centre équestre : une enquête auprès d’enfants cavaliers et de leurs parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 374, pp.71-90. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.8307⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03107330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La pratique de l'équitation en centre équestre : Premiers résultats exploratoires sur les attentes, la satisfaction et la fidélité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Avril, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eslan C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rual C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr C</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vial C</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02182764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’équitation : un décalage entre les représentations et la pratique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coline Rual</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Parmantier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Petr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Janvier, pp.1-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières perspectives sur l’héritage de long terme des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie et du Projet Territorial associé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equ'idée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Septembre, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01616611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Note de lecture de l'ouvrage Sociological Perspectives on Sport : The games outside the game, de Karen David, E. Washington Richard, 2015, New York, Routledge, 633 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sciences sociales et sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, pp.189-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02908712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hors structure : vers des services adaptés à la demande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equestrian users: towards services adapted to the demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">75. Annual Meeting of the European Federation of Animal Science (EAAP 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP), Sep 2024, Firenze, Italy. pp.676</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04697263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equestrian activities in France: Between a sport and a way of life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Servane Le Clinche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Scientific Conference Sports Sciences and Health Care in Sports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Riga, Latvia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04273911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usagers « hors structure » : caractéristiques et besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence de Institut Français du Cheval et de l’Equitation (IFCE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04557507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation des pratiques et cocréation de valeur : comment repenser les activités équestres autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. Journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment recruter et fédérer les différents publics ? Focus sur les cavaliers dits « hors structure »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres des 60 ans du tourisme équestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Lamotte-Beuvron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Equestrian practitioners: essential services to support self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Animal Science (EAAP); World Association for Animal production (WAAP); Interbull, Aug 2023, Lyon, France. pp.454, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04206498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cavaliers hors structure : proposer une offre adaptée pour développer son club !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Do-Teggour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Gypteau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence "Cavaliers hors structure" de la Fédération Française d'Equitation (FFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04344104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Profil, besoins et opportunités de développement pour les clubs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Webconférence de la Fédération Française d'Equitation (FFE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04105892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;hors structure&amp;quot; : un marché à investir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Value components in equestrian self-organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Congress of the European Association for Sport Management (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03810006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization of practices: from autonomy to co-creation in equestrian activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montpellier regional final of the Three Minute Thesis (3MT) - COIMBRA Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Doctoral College LR; Montpellier University, Mar 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03631223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les pratiques équestres auto-organisées : facteurs clés de choix et pistes d'adaptation de l'offre de services des professionnels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03957185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equestrian practitioners: key characteristics and needs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03779267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « hors structure » : typologie des usagers équestres auto-organisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hoang Ha Pham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03739203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Behaviors and characteristics of self-organized equestrian users</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Doctoral de l'Association Française du Marketing (AFM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organized equine users: key factors and value of professional services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.307</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376319v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-organization: Passion for a sport or passion for an animal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Association for Sport Management Doctoral Conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Online, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03385271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements et caractéristiques des acteurs de la pratique d’une activité ludo-sportive auto-organisée : le cas de l’équitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4. Journée des doctorants de la filière équine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Online, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-creation between consumers or with firms: determinants, consequences and components of value consumption in services</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">51. Annual Conference of the Association for Consumer Research (ACR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Online, France. pp.316-317</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03238409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of loyalty to services: an example from recreational riders in French riding schools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a reconstitution of riders’ paths and a typology of riding schools and clients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mieux satisfaire et fidéliser sa clientèle en centre équestre : des leviers d'action en fonction du type de cavalier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journée du Réseau Économique de la Filière Équine, REFErences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Paris, France. 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02154597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choix et fidélisation des cavaliers en centre équestre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Saumur, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02164169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Age-related analysis of service loyalty: An example from recreational riders in equestrian centres</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascaline Rollet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. European Association for Sport Management conference (EASM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Séville, Spain. 785 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The antecedents of loyalty to services: Illustration from recreational riders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque management du sport : perspectives et structuration de la recherche en management du sport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Rennes 2 (UR2). FRA., Jun 2018, Rennes, France. 127 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02734625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude d'impact des Jeux Equestres Mondiaux FEI Alltech™ 2014 en Normandie : bilan et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Barget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">44. Journée de la Recherche Equine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Français du Cheval et de l'Equitation (IFCE). FRA., Mar 2018, Paris, France. 192 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01765435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécessaire adaptation des centres équestres aux nouvelles demandes de leurs clients : le cas des jeunes cavaliers non-propriétaires et de leurs parents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01961400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Young rider’s satisfaction and loyalty to a club: factors and influences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oriane Thomas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, 713 p., 2019, Book of abstracts of the 70th annual meeting of the European Federation of Animal Science</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02736190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers « hors structure » : qui sont-ils et pourquoi se sont-ils auto-organisés ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, pp.1-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04234828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usagers équestres « Hors structure » : caractéristiques, comportements et besoins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Costa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, pp.1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03376468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Auto-organisation des pratiques et cocréation de valeur ˸ comment repenser les activités équestres autonomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Gestion et management. Institut national d'enseignement supérieur pour l'agriculture, l'alimentation et l'environnement, 2023. Français. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : 2023AGRO0017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04747649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Son (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre la filière de la viande de cheval en France [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Vignaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05379980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fidélité des cavaliers en centre équestre [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04556623v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les activités équestres hors des structures professionnelles [Podcast]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Vial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Eslan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Son</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04467367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId95"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4453F53C"/>
+    <w:nsid w:val="4FD317D2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-eslan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0033-8525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312509X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913788v4" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-12515" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596085v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719569v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26668/businessreview/2024.v9i10.4563" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291796v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105018v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318032v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095135v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240594v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357668v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557678v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318047v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550449v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guillou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737433v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821973v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hoang Ha Pham" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072493v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107330v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thomas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8307" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182764v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslan C" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rual C" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vial C" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622315v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618236v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616611v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908712v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697231v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697263v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131152v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344791v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273911v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Clinche" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557507v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206498v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344104v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Do-Teggour" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gypteau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105892v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131126v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810006v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631223v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957185v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779267v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03739203v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238527v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376319v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385271v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238973v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238409v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735371v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735056v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738248v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765435v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barget" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734625v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961400v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736190v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234828v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376468v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04747649v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGRO0017" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379980v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vignaud" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556623v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467367v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-eslan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0033-8525" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/25312509X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=SPqfAaIAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913788v4" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-12515" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596085v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719569v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26668/businessreview/2024.v9i10.4563" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04291796v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105018v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318032v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095135v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318012v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240594v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04357668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557678v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318047v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guillou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737433v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821973v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hoang Ha Pham" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072493v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107330v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thomas" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8307" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622315v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02182764v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eslan C" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rual C" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Parmantier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr C" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vial C" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Coline Rual" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Petr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616611v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02908712v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697231v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04697263v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04273911v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Servane Le Clinche" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04557507v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131152v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344791v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206498v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04344104v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Do-Teggour" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Gypteau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105892v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131126v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810006v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03631223v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957185v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779267v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03739203v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238527v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376319v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385271v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238973v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238409v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735371v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735056v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154597v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164169v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738248v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734625v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765435v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Barget" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961400v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736190v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04234828v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376468v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04747649v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023AGRO0017" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05379980v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Vignaud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04556623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04467367v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>