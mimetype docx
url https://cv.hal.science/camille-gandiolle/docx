--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1968,217 +1968,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un test de fretting in-situ pour la tomographie à rayons X</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Coupling 1D beam elements with 3D solid elements for the modelling of fibre-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youssef Younes</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Journées de Printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF2M, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">HFSS 2023 - International Conference on Highly Flexible Slender Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Rijeka, Faculty of Civil Engineering, Sep 2023, Rijeka, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04140882v1</w:t>
+                <w:t xml:space="preserve">hal-04302958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling 1D beam elements with 3D solid elements for the modelling of fibre-reinforced composites</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception d'un test de fretting in-situ pour la tomographie à rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Durville</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFSS 2023 - International Conference on Highly Flexible Slender Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Rijeka, Faculty of Civil Engineering, Sep 2023, Rijeka, Croatia</w:t>
+              <w:t xml:space="preserve">39ème Journées de Printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2M, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04302958v1</w:t>
+                <w:t xml:space="preserve">hal-04140882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité de la méthode de la distance critique pour prédire l'amorçage de fissure en fretting : influence de la microstructure et de la taille d'amorçage</w:t>
               </w:r>
@@ -2832,191 +2832,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of critical distance approach to predict fretting fatigue cracking</w:t>
+                <w:t xml:space="preserve">Contact plastic accommodation influence on the fretting fatigue cracking response of steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Fatigue Damage of Structural Materials X</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Hyannis, France</w:t>
+              <w:t xml:space="preserve">La Tribologie : Fondamentaux et Applications Complexes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Centrale de Lyon, May 2013, Ecully (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506900v1</w:t>
+                <w:t xml:space="preserve">hal-02506870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contact plastic accommodation influence on the fretting fatigue cracking response of steel</w:t>
+                <w:t xml:space="preserve">Stability of critical distance approach to predict fretting fatigue cracking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Tribologie : Fondamentaux et Applications Complexes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Centrale de Lyon, May 2013, Ecully (Lyon), France</w:t>
+              <w:t xml:space="preserve">International conference on Fatigue Damage of Structural Materials X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Hyannis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02506870v1</w:t>
+                <w:t xml:space="preserve">hal-02506900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis and Modeling of the Crack Arrest Condition Under Severe Plastic Fretting Fatigue Conditions</w:t>
               </w:r>
@@ -3400,51 +3400,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="79D98F76"/>
+    <w:nsid w:val="295DFBC1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3631,51 +3631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-gandiolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3461-0494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195601920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lannay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.108854" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefranc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205979" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205834" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108570" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204680" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02917440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masquellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garcin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.09.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.07.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charkaluk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.05.025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.35.27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandiolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.903" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.132" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Seauve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Younes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poussard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140882v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302958v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238935v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Larippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng He" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506841v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02506760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-gandiolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3461-0494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195601920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lannay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.108854" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefranc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205979" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205834" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108570" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204680" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02917440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masquellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garcin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.09.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.07.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charkaluk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.05.025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.35.27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandiolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.903" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.132" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Seauve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Younes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poussard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238935v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Larippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng He" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506841v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02506760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>