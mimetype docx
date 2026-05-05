--- v1 (2026-04-06)
+++ v2 (2026-05-05)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">195601920</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> VIAF : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">54148120841594791305</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,1471 +209,1471 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An elastoplastic analysis of fretting crack nucleation: Correlation between critical distance and grain size</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Arnaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 195, pp.108854. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2025.108854⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Closed-form solutions for simplified fretting wear profiles prediction incorporating an inverse identification of local wear rates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Arnaud</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 570, pp.205979. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scenario for the formation of fretting obtained TTS in TA6V from detailed microstructural analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivien Lefranc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Bourgon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Héripré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 571, pp.205834. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2025.205834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05378039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of the critical distance method for fretting cracking prediction: influence of microstructure and crack nucleation size</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Heterogeneity in tribologically transformed structure (TTS) of Ti–6Al–4V under fretting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivien Lefranc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soha Baydoun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jan Neggers</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva Héripré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Vallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tribology International</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108570⟩</w:t>
+              <w:t xml:space="preserve">Wear</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 522, pp.204680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.wear.2023.204680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04220372v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04247700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterogeneity in tribologically transformed structure (TTS) of Ti–6Al–4V under fretting</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Soha Baydoun</w:t>
+                <w:t xml:space="preserve">Stability of the critical distance method for fretting cracking prediction: influence of microstructure and crack nucleation size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Berthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Vallet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wear</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.wear.2023.204680⟩</w:t>
+              <w:t xml:space="preserve">Tribology International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 186, pp.108570. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108570⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04247700v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04220372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multifunctional properties of composition graded Al wires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cui Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Masquellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Sauvage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scripta Materialia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 189, pp.21-24. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02917440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A non-collinear fretting-fatigue experiment to compare multiaxial fatigue criteria: critical shear plane strategy is better than invariant formulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Garcin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tribology International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 108, pp.57-68. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.triboint.2016.09.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526045v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of critical distance approach to predict fretting fatigue cracking: a “ℓ_opt – b_opt” concept</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Lifetime prediction methodology for variable fretting fatigue loading: Plasticity effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 82, part 2, pp.199-210. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 92 (2), pp.531-547. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.05.025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.07.016⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01526059v1</w:t>
+                <w:t xml:space="preserve">hal-01383178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lifetime prediction methodology for variable fretting fatigue loading: Plasticity effect</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability of critical distance approach to predict fretting fatigue cracking: a “ℓ_opt – b_opt” concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Charkaluk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Fatigue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 92 (2), pp.531-547. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 82, part 2, pp.199-210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.07.016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.05.025⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01383178v1</w:t>
+                <w:t xml:space="preserve">hal-01526059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fretting fatigue crack propagation rate under variable loading conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 35, pp.232-241. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3221/IGF-ESIS.35.27⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FEM modeling of crack nucleation and crack propagation fretting fatigue maps: Plasticity effect</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Fouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Wear</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 330-331, pp.136 - 144. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatigue Stress Ratio Effect on Fretting-Fatigue Crack Nucleation: Comparison between Multi-Axial and Uni-Axial Predictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 891-892, pp.903 - 908. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.891-892.903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis and Modeling of the Crack Arrest Condition Under Severe Plastic Fretting Fatigue Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Procedia Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 66, pp.783 - 792. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.132⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01526172v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1662,1446 +1683,1446 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cinématique d'un câble acier pénétré de gomme par essai de traction in-situ</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Seauve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youssef Younes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05360093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation des liaisons fibres / matrice au sein de composites élastomères renforcés par des câbles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05370058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage de maillages incompatibles 1D-3D pour la simulation de câbles gommés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04610913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling 1D beam elements with 3D solid elements for the modelling of fibre-reinforced composites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Conception d'un test de fretting in-situ pour la tomographie à rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Damien Durville</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Youssef Younes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HFSS 2023 - International Conference on Highly Flexible Slender Structures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of Rijeka, Faculty of Civil Engineering, Sep 2023, Rijeka, Croatia</w:t>
+              <w:t xml:space="preserve">39ème Journées de Printemps</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SF2M, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04302958v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04140882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception d'un test de fretting in-situ pour la tomographie à rayons X</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Coupling 1D beam elements with 3D solid elements for the modelling of fibre-reinforced composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Poussard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Youssef Younes</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Durville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">39ème Journées de Printemps</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SF2M, May 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">HFSS 2023 - International Conference on Highly Flexible Slender Structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of Rijeka, Faculty of Civil Engineering, Sep 2023, Rijeka, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04140882v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04302958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stabilité de la méthode de la distance critique pour prédire l'amorçage de fissure en fretting : influence de la microstructure et de la taille d'amorçage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">39èmes Journées de Printemps 2023 de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SF2M, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04238947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrared thermography method to estimate fretting crack initiation length with respect to grain size</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Influence of XC38 steel microstructure on crack initiation and critical distance in fretting application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Lannay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Berthel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan Neggers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Fretting Fatigue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
+              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238935v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of XC38 steel microstructure on crack initiation and critical distance in fretting application</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fatigue crack propagation in highly cold drawn pearlitic wires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Larippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Buffiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lachambre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04238920v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04170235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue crack propagation in highly cold drawn pearlitic wires</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Véronique Aubin</w:t>
+                <w:t xml:space="preserve">Infrared thermography method to estimate fretting crack initiation length with respect to grain size</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Lannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bruno Berthel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Neggers</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Fretting Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04170235v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04238935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of a crystal plasticity finite element model of a real sample for purpose of material law identification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yipeng He</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th international Fatigue Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Poitiers, France. pp.777</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01858616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatigue Stress Ratio Effect on Fretting-Fatigue Crack Nucleation: Comparison between Multi-Axial and Uni-Axial Predictions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Stability of critical distance approach to predict fretting fatigue cracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress on Fatigue</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International conference on Fatigue Damage of Structural Materials X</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Hyannis, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506895v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contact plastic accommodation influence on the fretting fatigue cracking response of steel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Tribologie : Fondamentaux et Applications Complexes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École Centrale de Lyon, May 2013, Ecully (Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stability of critical distance approach to predict fretting fatigue cracking</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fatigue Stress Ratio Effect on Fretting-Fatigue Crack Nucleation: Comparison between Multi-Axial and Uni-Axial Predictions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International conference on Fatigue Damage of Structural Materials X</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th International Congress on Fatigue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. pp.903-908, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.891-892.903⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02506900v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental Analysis and Modeling of the Crack Arrest Condition Under Severe Plastic Fretting Fatigue Conditions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fatigue Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2013, Senlis, France. pp.783-792, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3111,111 +3132,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’accommodation plastique du contact sur la fissuration d’un acier soumis à des sollicitations de fretting fatigue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siegfried Fouvry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales Francophones de Tribology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Ecully, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3225,114 +3246,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude et modélisation de l'endurance en fretting fatigue: effet de la plasticité et des sollicitations variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Gandiolle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Ecole Centrale de Lyon, 2015. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02506760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId81"/>
+      <w:footerReference w:type="default" r:id="rId82"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3400,51 +3421,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="295DFBC1"/>
+    <w:nsid w:val="F0C255E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3631,51 +3652,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-gandiolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3461-0494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195601920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378031v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lannay" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.108854" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378045v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefranc" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205979" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205834" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220372v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108570" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247700v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204680" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02917440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Yang" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masquellier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.052" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526045v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garcin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.09.011" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526059v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.07.016" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383178v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charkaluk" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.05.025" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526075v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.35.27" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526092v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandiolle" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526109v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.903" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526172v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.132" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360093v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Seauve" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Younes" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370058v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poussard" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610913v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302958v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238947v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238935v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Larippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858616v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng He" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506870v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506900v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506878v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506841v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02506760v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-gandiolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3461-0494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195601920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54148120841594791305" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lannay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.108854" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefranc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205979" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378039v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205834" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204680" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108570" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02917440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masquellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garcin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.09.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charkaluk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.05.025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.07.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.35.27" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandiolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.903" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.132" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Seauve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Younes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poussard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Larippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng He" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02506760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>