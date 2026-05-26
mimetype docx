--- v2 (2026-05-05)
+++ v3 (2026-05-26)
@@ -1,3366 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...3314 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.479166666667px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Gandiolle </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maitresse de Conférence au LMPS, CentraleSupelec, Université Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camille-gandiolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3461-0494</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">195601920</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">54148120841594791305</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=JLoZQTQAAAAJ&hl=en</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An elastoplastic analysis of fretting crack nucleation: Correlation between critical distance and grain size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 195, pp.108854. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2025.108854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Closed-form solutions for simplified fretting wear profiles prediction incorporating an inverse identification of local wear rates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 570, pp.205979. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205979⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scenario for the formation of fretting obtained TTS in TA6V from detailed microstructural analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Bourgon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Héripré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 571, pp.205834. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2025.205834⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05378039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneity in tribologically transformed structure (TTS) of Ti–6Al–4V under fretting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivien Lefranc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soha Baydoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eva Héripré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 522, pp.204680. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2023.204680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04247700v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of the critical distance method for fretting cracking prediction: influence of microstructure and crack nucleation size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 186, pp.108570. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2023.108570⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multifunctional properties of composition graded Al wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cui Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Masquellier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scripta Materialia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 189, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scriptamat.2020.07.052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A non-collinear fretting-fatigue experiment to compare multiaxial fatigue criteria: critical shear plane strategy is better than invariant formulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Garcin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tribology International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 108, pp.57-68. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.triboint.2016.09.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526045v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of critical distance approach to predict fretting fatigue cracking: a “ℓ_opt – b_opt” concept</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 82, part 2, pp.199-210. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2015.07.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lifetime prediction methodology for variable fretting fatigue loading: Plasticity effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éric Charkaluk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 92 (2), pp.531-547. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfatigue.2016.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fretting fatigue crack propagation rate under variable loading conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frattura ed Integrità Strutturale = Fracture and Structural Integrity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 35, pp.232-241. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3221/IGF-ESIS.35.27⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FEM modeling of crack nucleation and crack propagation fretting fatigue maps: Plasticity effect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Wear</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 330-331, pp.136 - 144. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.wear.2015.01.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Stress Ratio Effect on Fretting-Fatigue Crack Nucleation: Comparison between Multi-Axial and Uni-Axial Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advanced Materials Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 891-892, pp.903 - 908. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.891-892.903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Modeling of the Crack Arrest Condition Under Severe Plastic Fretting Fatigue Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Procedia Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 66, pp.783 - 792. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01526172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinématique d'un câble acier pénétré de gomme par essai de traction in-situ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loïc Seauve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Younes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05360093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation des liaisons fibres / matrice au sein de composites élastomères renforcés par des câbles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales sur les Composites 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LMPS, Jun 2025, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05370058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couplage de maillages incompatibles 1D-3D pour la simulation de câbles gommés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16ème Colloque National en Calcul de Structures (CSMA 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS; CSMA; ENS Paris-Saclay; CentraleSupélec, May 2024, Hyères, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04610913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling 1D beam elements with 3D solid elements for the modelling of fibre-reinforced composites</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valentin Poussard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damien Durville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HFSS 2023 - International Conference on Highly Flexible Slender Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Rijeka, Faculty of Civil Engineering, Sep 2023, Rijeka, Croatia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04302958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conception d'un test de fretting in-situ pour la tomographie à rayons X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Arnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youssef Younes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39ème Journées de Printemps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04140882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilité de la méthode de la distance critique pour prédire l'amorçage de fissure en fretting : influence de la microstructure et de la taille d'amorçage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39èmes Journées de Printemps 2023 de la Société Française de Métallurgie et de Matériaux (SF2M)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SF2M, May 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of XC38 steel microstructure on crack initiation and critical distance in fretting application</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Solid Mechanics Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Galway, Ireland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue crack propagation in highly cold drawn pearlitic wires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Larippe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Buffiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Lachambre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th European Mechanics of Materials Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04170235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Infrared thermography method to estimate fretting crack initiation length with respect to grain size</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Lannay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Berthel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Neggers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on Fretting Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Leuven, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04238935v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a crystal plasticity finite element model of a real sample for purpose of material law identification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yipeng He</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Véronique Aubin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th international Fatigue Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Poitiers, France. pp.777</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01858616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatigue Stress Ratio Effect on Fretting-Fatigue Crack Nucleation: Comparison between Multi-Axial and Uni-Axial Predictions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Congress on Fatigue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Melbourne, Australia. pp.903-908, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/www.scientific.net/AMR.891-892.903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contact plastic accommodation influence on the fretting fatigue cracking response of steel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Tribologie : Fondamentaux et Applications Complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, École Centrale de Lyon, May 2013, Ecully (Lyon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability of critical distance approach to predict fretting fatigue cracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Fatigue Damage of Structural Materials X</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Hyannis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimental Analysis and Modeling of the Crack Arrest Condition Under Severe Plastic Fretting Fatigue Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fatigue Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2013, Senlis, France. pp.783-792, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.proeng.2013.12.132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de l’accommodation plastique du contact sur la fissuration d’un acier soumis à des sollicitations de fretting fatigue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siegfried Fouvry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Internationales Francophones de Tribology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Ecully, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étude et modélisation de l'endurance en fretting fatigue: effet de la plasticité et des sollicitations variables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Gandiolle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mécanique des matériaux [physics.class-ph]. Ecole Centrale de Lyon, 2015. Français. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02506760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId83"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -3421,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0C255E7"/>
+    <w:nsid w:val="214F01C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3652,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-gandiolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3461-0494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195601920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54148120841594791305" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378031v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lannay" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.108854" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378045v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefranc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205979" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378039v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205834" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247700v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204680" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220372v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108570" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02917440v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Yang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masquellier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.052" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526045v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garcin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.09.011" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383178v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charkaluk" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.05.025" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526059v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.07.016" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526075v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.35.27" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526092v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandiolle" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526109v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.903" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526172v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.132" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360093v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Seauve" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Younes" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370058v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poussard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610913v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140882v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238947v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238920v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170235v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Larippe" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858616v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng He" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506900v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506870v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506895v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506878v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506841v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02506760v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-gandiolle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3461-0494" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/195601920" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/54148120841594791305" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=JLoZQTQAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378031v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Lannay" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siegfried Fouvry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Berthel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Gandiolle" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Arnaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2025.108854" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378045v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivien Lefranc" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Aubin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205979" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05378039v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Vallet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bourgon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva H&#233;ripr&#233;" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2025.205834" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247700v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soha Baydoun" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2023.204680" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220372v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Neggers" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2023.108570" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02917440v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cui Yang" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Masquellier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Sauvage" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scriptamat.2020.07.052" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526045v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Garcin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.triboint.2016.09.011" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526059v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2015.07.016" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01383178v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Charkaluk" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfatigue.2016.05.025" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526075v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3221/IGF-ESIS.35.27" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526092v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gandiolle" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fouvry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.wear.2015.01.037" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526109v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/www.scientific.net/AMR.891-892.903" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01526172v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2013.12.132" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05360093v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Seauve" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Younes" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05370058v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Poussard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Durville" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610913v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302958v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140882v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238947v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238920v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04170235v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Larippe" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Buffiere" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lachambre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04238935v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01858616v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yipeng He" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506895v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506870v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506878v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506841v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02506760v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>