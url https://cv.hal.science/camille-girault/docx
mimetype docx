--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -3616,319 +3616,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France périphérique : polysémie d’un concept</w:t>
+                <w:t xml:space="preserve">Les banlieues françaises : au-delà des idées reçues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubois Stéphane, Sutton Kevin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France. Géographies d'un pays qui se réinvente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Breal, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882937v1</w:t>
+                <w:t xml:space="preserve">hal-01882944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie médicale : de l’homogénéité territoriale aux inégalités ?</w:t>
+                <w:t xml:space="preserve">La France périphérique : polysémie d’un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubois Stéphane, Sutton Kevin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France. Géographies d'un pays qui se réinvente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Breal, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882935v1</w:t>
+                <w:t xml:space="preserve">hal-01882937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services écosystémiques des espaces protégés urbains : ambivalence des conceptions de la nature sous-jacentes aux politiques de protection en Europe du Nord</w:t>
+                <w:t xml:space="preserve">La géographie médicale : de l’homogénéité territoriale aux inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yengué Jean-Louis, Robert Amélie. </w:t>
+              <w:t xml:space="preserve">Dubois Stéphane, Sutton Kevin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand la ville se fait Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2018</w:t>
+              <w:t xml:space="preserve">La France. Géographies d'un pays qui se réinvente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Breal, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882921v1</w:t>
+                <w:t xml:space="preserve">hal-01882935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les banlieues françaises : au-delà des idées reçues</w:t>
+                <w:t xml:space="preserve">Les services écosystémiques des espaces protégés urbains : ambivalence des conceptions de la nature sous-jacentes aux politiques de protection en Europe du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dubois Stéphane, Sutton Kevin. </w:t>
+              <w:t xml:space="preserve">Yengué Jean-Louis, Robert Amélie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France. Géographies d'un pays qui se réinvente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Breal, 2018</w:t>
+              <w:t xml:space="preserve">Quand la ville se fait Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882944v1</w:t>
+                <w:t xml:space="preserve">hal-01882921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le périurbain : un tiers espace finalement oublié ?</w:t>
               </w:r>
@@ -4346,234 +4346,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces naturels protégés de Göteborg : Les espaces naturels protégés de Göteborg : l'exemple suédois, entre demande de naturalité et gouvernance urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'objet emblématique Espaces Protégés : Jalons d'une réflexion collective sur les choix politiques de naturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laslaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature en villeAttentes citadines et actions publiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-2-36992-000-7</w:t>
+              <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection EDYTEM, pp. 85-107, 2014, Collection EDYTEM n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238000v1</w:t>
+                <w:t xml:space="preserve">halsde-00982809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'objet emblématique Espaces Protégés : Jalons d'une réflexion collective sur les choix politiques de naturalité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les espaces naturels protégés de Göteborg : Les espaces naturels protégés de Göteborg : l'exemple suédois, entre demande de naturalité et gouvernance urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Girault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection EDYTEM, pp. 85-107, 2014, Collection EDYTEM n°16</w:t>
+              <w:t xml:space="preserve">Nature en villeAttentes citadines et actions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editopics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-36992-000-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00982809v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4831,51 +4831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894425v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Nesur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12289" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.6123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yp4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert-K&#233;rivel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vial-Pailler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meynet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36211" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7693" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.736.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.9392" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01774094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.3128" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01774051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3270" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14574" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27258" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388515v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882931v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editopics.com/accueil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01700960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAA018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894425v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Nesur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12289" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.6123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yp4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert-K&#233;rivel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vial-Pailler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meynet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36211" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7693" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.736.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.9392" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01774094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.3128" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01774051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3270" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14574" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27258" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388515v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882931v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editopics.com/accueil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01700960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAA018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>