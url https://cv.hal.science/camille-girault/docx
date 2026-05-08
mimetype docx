--- v1 (2026-04-05)
+++ v2 (2026-05-08)
@@ -1092,256 +1092,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04218416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflexive Mountain Tourism in the Anthropocene Era: Discussion on the Montenvers Rehabilitation Project, Chamonix</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Salim</w:t>
+                <w:t xml:space="preserve">Qu'avons-nous fait de la &amp;quot;nature&amp;quot; ? Approches géographiques d'un objet culturel en montagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laslaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Nikolli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Robert-Kérivel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Vial-Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mondes du tourisme</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 22</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04639641v1</w:t>
+                <w:t xml:space="preserve">hal-04387672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qu'avons-nous fait de la &amp;quot;nature&amp;quot; ? Approches géographiques d'un objet culturel en montagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Laslaz</w:t>
+                <w:t xml:space="preserve">Reflexive Mountain Tourism in the Anthropocene Era: Discussion on the Montenvers Rehabilitation Project, Chamonix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Salim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kalpana Nesur</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Collection EDYTEM. Cahiers de géographie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mondes du tourisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11yp4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04387672v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04639641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en perspective à l’échelle européenne de la logique française de contractualisation au sein des Parcs naturels régionaux</w:t>
               </w:r>
@@ -2884,200 +2884,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la situation urbaine favorise la protection des espaces naturels : le cas de Göteborg (Suède)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traverser sous la roche, traverser sur la mer : la continuité routière en Norvège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238011v1</w:t>
+                <w:t xml:space="preserve">hal-01237945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traverser sous la roche, traverser sur la mer : la continuité routière en Norvège</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand la situation urbaine favorise la protection des espaces naturels : le cas de Göteborg (Suède)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoconfluences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01237945v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiania, un quartier de Copenhague comme espace commun paradoxal</w:t>
               </w:r>
@@ -3386,51 +3386,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Nikolli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Vial-Pailler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ARNAUD F.; GASQUET D.; GAUCHON C. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20 ans de recherches au laboratoire EDYTEM</w:t>
@@ -3616,319 +3616,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les banlieues françaises : au-delà des idées reçues</w:t>
+                <w:t xml:space="preserve">La France périphérique : polysémie d’un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubois Stéphane, Sutton Kevin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France. Géographies d'un pays qui se réinvente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Breal, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882944v1</w:t>
+                <w:t xml:space="preserve">hal-01882937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France périphérique : polysémie d’un concept</w:t>
+                <w:t xml:space="preserve">La géographie médicale : de l’homogénéité territoriale aux inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubois Stéphane, Sutton Kevin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France. Géographies d'un pays qui se réinvente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Breal, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882937v1</w:t>
+                <w:t xml:space="preserve">hal-01882935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie médicale : de l’homogénéité territoriale aux inégalités ?</w:t>
+                <w:t xml:space="preserve">Les services écosystémiques des espaces protégés urbains : ambivalence des conceptions de la nature sous-jacentes aux politiques de protection en Europe du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dubois Stéphane, Sutton Kevin. </w:t>
+              <w:t xml:space="preserve">Yengué Jean-Louis, Robert Amélie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France. Géographies d'un pays qui se réinvente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Breal, 2018</w:t>
+              <w:t xml:space="preserve">Quand la ville se fait Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882935v1</w:t>
+                <w:t xml:space="preserve">hal-01882921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services écosystémiques des espaces protégés urbains : ambivalence des conceptions de la nature sous-jacentes aux politiques de protection en Europe du Nord</w:t>
+                <w:t xml:space="preserve">Les banlieues françaises : au-delà des idées reçues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yengué Jean-Louis, Robert Amélie. </w:t>
+              <w:t xml:space="preserve">Dubois Stéphane, Sutton Kevin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand la ville se fait Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2018</w:t>
+              <w:t xml:space="preserve">La France. Géographies d'un pays qui se réinvente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Breal, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882921v1</w:t>
+                <w:t xml:space="preserve">hal-01882944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le périurbain : un tiers espace finalement oublié ?</w:t>
               </w:r>
@@ -4346,234 +4346,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'objet emblématique Espaces Protégés : Jalons d'une réflexion collective sur les choix politiques de naturalité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les espaces naturels protégés de Göteborg : Les espaces naturels protégés de Göteborg : l'exemple suédois, entre demande de naturalité et gouvernance urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Girault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection EDYTEM, pp. 85-107, 2014, Collection EDYTEM n°16</w:t>
+              <w:t xml:space="preserve">Nature en villeAttentes citadines et actions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editopics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-36992-000-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halsde-00982809v1</w:t>
+                <w:t xml:space="preserve">hal-01238000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces naturels protégés de Göteborg : Les espaces naturels protégés de Göteborg : l'exemple suédois, entre demande de naturalité et gouvernance urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'objet emblématique Espaces Protégés : Jalons d'une réflexion collective sur les choix politiques de naturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laslaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature en villeAttentes citadines et actions publiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-2-36992-000-7</w:t>
+              <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection EDYTEM, pp. 85-107, 2014, Collection EDYTEM n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01238000v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halsde-00982809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4831,51 +4831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894425v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Nesur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12289" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.6123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639641v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yp4" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert-K&#233;rivel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vial-Pailler" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meynet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36211" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7693" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.736.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.9392" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01774094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.3128" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01774051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3270" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14574" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27258" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388515v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882931v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editopics.com/accueil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01700960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAA018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894425v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Nesur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12289" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.6123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert-K&#233;rivel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vial-Pailler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yp4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meynet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36211" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7693" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.736.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.9392" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01774094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.3128" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01774051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3270" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14574" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27258" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388515v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882931v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editopics.com/accueil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01700960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAA018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>