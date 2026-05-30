--- v2 (2026-05-08)
+++ v3 (2026-05-30)
@@ -2884,200 +2884,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01237965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traverser sous la roche, traverser sur la mer : la continuité routière en Norvège</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quand la situation urbaine favorise la protection des espaces naturels : le cas de Göteborg (Suède)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christina Aschan-Leygonie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Bonnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géoconfluences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/cybergeo.27258⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01237945v1</w:t>
+                <w:t xml:space="preserve">hal-01238011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand la situation urbaine favorise la protection des espaces naturels : le cas de Göteborg (Suède)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Traverser sous la roche, traverser sur la mer : la continuité routière en Norvège</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Géoconfluences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/cybergeo.27258⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01238011v1</w:t>
+                <w:t xml:space="preserve">hal-01237945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiania, un quartier de Copenhague comme espace commun paradoxal</w:t>
               </w:r>
@@ -3616,319 +3616,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03941231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La France périphérique : polysémie d’un concept</w:t>
+                <w:t xml:space="preserve">Les banlieues françaises : au-delà des idées reçues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubois Stéphane, Sutton Kevin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France. Géographies d'un pays qui se réinvente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Breal, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882937v1</w:t>
+                <w:t xml:space="preserve">hal-01882944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La géographie médicale : de l’homogénéité territoriale aux inégalités ?</w:t>
+                <w:t xml:space="preserve">La France périphérique : polysémie d’un concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dubois Stéphane, Sutton Kevin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La France. Géographies d'un pays qui se réinvente</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Breal, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882935v1</w:t>
+                <w:t xml:space="preserve">hal-01882937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les services écosystémiques des espaces protégés urbains : ambivalence des conceptions de la nature sous-jacentes aux politiques de protection en Europe du Nord</w:t>
+                <w:t xml:space="preserve">La géographie médicale : de l’homogénéité territoriale aux inégalités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yengué Jean-Louis, Robert Amélie. </w:t>
+              <w:t xml:space="preserve">Dubois Stéphane, Sutton Kevin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quand la ville se fait Nature</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2018</w:t>
+              <w:t xml:space="preserve">La France. Géographies d'un pays qui se réinvente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Breal, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882921v1</w:t>
+                <w:t xml:space="preserve">hal-01882935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les banlieues françaises : au-delà des idées reçues</w:t>
+                <w:t xml:space="preserve">Les services écosystémiques des espaces protégés urbains : ambivalence des conceptions de la nature sous-jacentes aux politiques de protection en Europe du Nord</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Girault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Dubois Stéphane, Sutton Kevin. </w:t>
+              <w:t xml:space="preserve">Yengué Jean-Louis, Robert Amélie. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France. Géographies d'un pays qui se réinvente</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Breal, 2018</w:t>
+              <w:t xml:space="preserve">Quand la ville se fait Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François Rabelais, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01882944v1</w:t>
+                <w:t xml:space="preserve">hal-01882921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le périurbain : un tiers espace finalement oublié ?</w:t>
               </w:r>
@@ -4346,234 +4346,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01882938v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les espaces naturels protégés de Göteborg : Les espaces naturels protégés de Göteborg : l'exemple suédois, entre demande de naturalité et gouvernance urbaine</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">L'objet emblématique Espaces Protégés : Jalons d'une réflexion collective sur les choix politiques de naturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Laslaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Gauchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laine Chanteloup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature en villeAttentes citadines et actions publiques</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 978-2-36992-000-7</w:t>
+              <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Collection EDYTEM, pp. 85-107, 2014, Collection EDYTEM n°16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01238000v1</w:t>
+                <w:t xml:space="preserve">halsde-00982809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'objet emblématique Espaces Protégés : Jalons d'une réflexion collective sur les choix politiques de naturalité</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les espaces naturels protégés de Göteborg : Les espaces naturels protégés de Göteborg : l'exemple suédois, entre demande de naturalité et gouvernance urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Girault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements, Dynamiques et Territoires de la montagne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Collection EDYTEM, pp. 85-107, 2014, Collection EDYTEM n°16</w:t>
+              <w:t xml:space="preserve">Nature en villeAttentes citadines et actions publiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editopics</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 978-2-36992-000-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halsde-00982809v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01238000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4831,51 +4831,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894425v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Nesur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12289" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.6123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert-K&#233;rivel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vial-Pailler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yp4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meynet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36211" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7693" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.736.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.9392" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01774094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.3128" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01774051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3270" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14574" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238011v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27258" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388515v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882937v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882935v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882921v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882944v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882931v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238000v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editopics.com/accueil" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982809v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01700960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAA018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894425v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Nikolli" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Baysse-Lain&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Girault" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03453482v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kalpana Nesur" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Salim" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Ravanel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01323375v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384484v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bernier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384483v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238017v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238025v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238034v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384479v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Aschan-Leygonie" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bonnaud" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388220v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Laslaz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.12289" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04218416v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tourisme.6123" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04387672v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert-K&#233;rivel" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Vial-Pailler" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04639641v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11yp4" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03681546v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.243.0201" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877425v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10143" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04777178v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Emilie Forget" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Meynet" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03681345v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.10113" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03561104v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paysage.24515" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03186984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.36211" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111746v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rga.7693" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082111v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.736.0005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882906v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/vertigo.19034" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/gc.9392" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01774094v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nordiques.3128" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01774051v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/articulo.3270" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299019v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Ployon" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01384480v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/echogeo.14574" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409747v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/nss/2016024" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238006v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237965v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238011v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.27258" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237945v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01237971v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05413995v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238041v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04388515v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Robert" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03941170v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03941231v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882944v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882935v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882921v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882945v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882942v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882934v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882931v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882939v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01882938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982809v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Duval" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane H&#233;ritier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laine Chanteloup" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238000v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editopics.com/accueil" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01700960v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017GREAA018" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>