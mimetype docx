--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -66,1474 +66,1916 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dictionnaire politique de l’Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Sa Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditions de l’IHEAL</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 632 p., 2024, 9782371541849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tkc⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (dictionnaire, encyclopédie)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829630v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Documenter les violences : usages publics du passé dans la justice transitionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angélica Müller</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le parti des travailleurs au Brésil. Des luttes sociales aux épreuves du pouvoir. Vies militantes à Recife. Paris, Karthala-SciencesPo Aix, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02568302v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les lieux de la colère : occuper l'espace pour contester, de Madrid à Sanaa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Garibay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Karthala, pp.410, 2016, 9782811115371</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01258278v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La politique des favelas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Centre de recherches internationales. Éditions L'Harmattan, pp.368, 2001, Recherches internationales, 9782845861237</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03394086v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (18)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liberté d’expression et libertés académiques face aux extrêmes droites au Brésil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mouvements : des idées et des luttes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, n° 112 (4), pp.99-112. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/mouv.112.0099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04063611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre compte de la destitution de Dilma Rousseff : propositions pour un agenda scientifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Hélène Sa Vilas Boas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lusotopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Destitutions présidentielles au Brésil, 17, pp.11-33. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1163/17683084-12341710⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between Collective Action and Individual Appropriation. The Informal Dimensions of Participatory Budgeting in Recife, Brazil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Montambeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politics and Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 44 (1), pp.143-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0032329215617467⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le « PT light » en campagne. L’institutionnalisation du Parti des travailleurs (Brésil) vue depuis ses campagnes électorales, 1980-2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politix</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 29 (113), pp.65-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/pox.113.0067⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituels démocratiques et mise en scène de la participation populaire dans les assemblées du budget participatif à Recife (Brésil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 11, pp.53-85. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parti.011.0053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Worker’s Party, from Contention to Public Action: A Case of Institutionalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Politics in Latin America</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la participation politique en Amérique latine : questionnements et méthodes d’enquête</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Participations - Revue de sciences sociales sur la démocratie et la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1 (5), pp.227-242. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/parti.005.0227⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participation institutionnalisée et action collective contestataire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 20, pp.7-28. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ripc.204.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'accès aux archives du Parti des travailleurs au Brésil: expériences croisées et jeux d'échelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella de Castro Rocha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (4), pp.109-125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ripc.174.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mobilisations et répertoires d'action collective en Amérique latine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 17 (2), pp.7-27. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ripc.172.0007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser les mouvements sociaux d'Amérique latine. Les approches des mobilisations depuis les années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Science Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/rfsp.603.0445⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Movimentos sociais na América latina: elementos para uma abordagem comparada</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista Estudos Históricos</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 22 (44), pp.323-354</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les gauches en Amérique latine: avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue internationale de politique comparée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Les gauches en Amérique latine : un état des lieux, 12, pp.267-282. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ripc.123.0267⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizenship and Poverty in Brazil</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Violence, contrôle de la violence et démocratie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Latin American Perspectives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Lusotopie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 10, pp.163-172</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02560434v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Violence, contrôle de la violence et démocratie</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId8" w:history="1">
+                <w:t xml:space="preserve">Citizenship and Poverty in Brazil</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lusotopie</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Latin American Perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 30 (2), pp.226-248. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0094582X02250626⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02560432v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02560434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philanthropes en concurrence dans les favelas de Rio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Critique Internationale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 4 (1), pp.155 - 167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/criti.1999.1530⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brésil électoral, le millésime 1998</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lusotopie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De Vargas à Collor, visages du populisme brésilien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vingtième siècle. Revue d'histoire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, 56 (1), pp.142-160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/xxs.1997.4499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02560423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1543,559 +1985,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Participatory Budgeting as ‘Collective Clientelism’: What doesthat Mean for Local Democracy?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Montambeault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Latin American Studies Association (LASA) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117276v1</w:t>
-              </w:r>
-[...440 lines deleted...]
-                <w:t xml:space="preserve">hal-03394086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2113,51 +2113,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Militaires, juges et politiques de « l'anti-corruption » au Brésil : configurations d'une dynamique autoritaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamiques des tournants autoritaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Croquant, 2021, 9782365123150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2182,51 +2182,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des sociétés face à leur passé : mémoires clivées, travail de justice et droits humains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documenter les violences : usages publics du passé dans la justice transitionnelle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 94, </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2264,51 +2264,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Red T-shirt or executive suit. About some biographical consequences of contentious engagement in the Workers’ Party in Recife (Brazil)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Erik Neveu; Olivier Fillieule. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Activists Forever. Long-Term Impacts of Political Activism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
@@ -2337,51 +2337,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pensar las movilizaciones y la participacíon : continuidad de las perspectivas e imbricación de las posiciones</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Combes, Hélène; Tamayo, Sergio; Voegtli, Michael. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pensar y Mirar la protesta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ediciones UAM, pp.93-135, 2015</w:t>
@@ -2410,51 +2410,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’étude locale du Parti des travailleurs : conditions d’enquête et mémoire partisane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniella Rocha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2496,102 +2496,654 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Nordeste dans la configuration sociale du Brésil contemporain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goirand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Centre de recherches internationales; Marie-Françoise Durand; Christian Lequesne. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ceriscope Pauvreté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre de recherches internationales; Atelier de cartographie de Sciences Po, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03461302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (6)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corruption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire politique de l’Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.142-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tkp⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05557993v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rapport ordinaire au politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire politique de l’Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.494-501. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tj2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05558101v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilisations électorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire politique de l’Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.390-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tkf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05558003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser le politique depuis l’Amérique latine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Sa Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Laure Geoffray</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Combes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire politique de l’Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.9-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tg9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04829645v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Partis politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goirand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire politique de l’Amérique latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.442-449. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tiy⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05558012v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Destitutions présidentielles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goirand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Hélène Sa Vilas Boas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire politique de l'Amérique Latine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.150-157. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12tia⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210284v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId65"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2738,51 +3290,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063611v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goirand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0099" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600442v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Sa Vilas Boas" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341710" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560453v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montambeault" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0032329215617467" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560455v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.113.0067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560450v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.011.0053" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568306v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.005.0227" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560446v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.204.0007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560444v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella de Castro Rocha" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560442v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.172.0007" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560441v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.603.0445" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560437v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.123.0267" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0094582X02250626" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC6BDCDEEEF2AC427DE12F7A5F3FC76C5066B6D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560432v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560417v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/criti.1999.1530" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560428v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560423v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1997.4499" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03117276v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04829630v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sa Vilas Boas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Geoffray" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/14062" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tkc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568305v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica M&#252;ller" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568302v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258278v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garibay" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394086v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr/fr/editions/collection-travaux-et-m%C3%A9moires" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600458v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03224323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Rocha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04829630v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Sa Vilas Boas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Combes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Laure Geoffray" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goirand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/iheal/14062" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tkc" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568305v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;lica M&#252;ller" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568302v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258278v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Garibay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03394086v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04063611v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mouv.112.0099" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600442v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie H&#233;l&#232;ne Sa Vilas Boas" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/17683084-12341710" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560453v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Montambeault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0032329215617467" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560455v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.113.0067" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.011.0053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560449v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568306v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.005.0227" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560446v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.204.0007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560444v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella de Castro Rocha" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.174.0109" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560442v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.172.0007" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560441v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.603.0445" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560438v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560437v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ripc.123.0267" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560432v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560434v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0094582X02250626" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/CC6BDCDEEEF2AC427DE12F7A5F3FC76C5066B6D3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560417v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/criti.1999.1530" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560428v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02560423v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xxs.1997.4499" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03117276v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600489v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600505v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.iheal.univ-paris3.fr/fr/editions/collection-travaux-et-m%C3%A9moires" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600458v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03224323v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-03219490v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniella Rocha" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03461302v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05557993v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tkp" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558101v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tj2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05558003v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tkf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04829645v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tg9" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05558012v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tiy" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210284v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12tia" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>