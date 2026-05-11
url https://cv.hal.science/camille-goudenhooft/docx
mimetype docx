--- v0 (2026-03-15)
+++ v1 (2026-05-11)
@@ -770,295 +770,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05049276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bark cloth structure and properties: A naturally occurring fabric and ancestral textile craft from Uganda</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Revealing degradation mechanisms of archaeological flax textiles through the evolution of fibres’ parietal polymers by synchrotron deep-UV fluorescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessia Melelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Richely</w:t>
+                <w:t xml:space="preserve">Anita Quiles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Darshil Shah</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+                <w:t xml:space="preserve">Roberta Cortopassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118613⟩</w:t>
+              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 226, pp.110826. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04664325v1</w:t>
+                <w:t xml:space="preserve">hal-05387346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing degradation mechanisms of archaeological flax textiles through the evolution of fibres’ parietal polymers by synchrotron deep-UV fluorescence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alessia Melelli</w:t>
+                <w:t xml:space="preserve">Bark cloth structure and properties: A naturally occurring fabric and ancestral textile craft from Uganda</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Richely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darshil Shah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Durand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Gager</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goudenhooft</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Roberta Cortopassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer Degradation and Stability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 226, pp.110826. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 215, pp.118613. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.polymdegradstab.2024.110826⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2024.118613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05387346v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04664325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of kink-band structures and specificities of cell wall polysaccharides in modern and ancient flax fibres</w:t>
               </w:r>
@@ -1440,290 +1440,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03525299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The remarkable slenderness of flax plant and pertinent factors affecting its mechanical stability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compressive strength of flax fibre bundles within the stem and comparison with unidirectional flax/epoxy composites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goudenhooft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christophe Baley</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Patrick Perre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Floran Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biosystems Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2018.10.015⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 130, pp.25-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.12.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01973678v1</w:t>
+                <w:t xml:space="preserve">hal-01980241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compressive strength of flax fibre bundles within the stem and comparison with unidirectional flax/epoxy composites</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
+                <w:t xml:space="preserve">The remarkable slenderness of flax plant and pertinent factors affecting its mechanical stability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.12.059⟩</w:t>
+              <w:t xml:space="preserve">Biosystems Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 178, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biosystemseng.2018.10.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01980241v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01973678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of flax cell wall ultrastructure and mechanical properties during the retting step</w:t>
               </w:r>
@@ -1837,303 +1837,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01937778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the link between flexural behaviour of hemp and flax stems and fibre stiffness</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Investigation of the Mechanical Properties of Flax Cell Walls during Plant Development: The Relation between Performance and Cell Wall Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Siniscalco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Requile</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Goudenhooft</w:t>
+                <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Sire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 113, pp.179-186. </w:t>
+              <w:t xml:space="preserve">Fibers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6 (1), pp.6. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.01.035⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/fib6010006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02069340v1</w:t>
+                <w:t xml:space="preserve">hal-01690075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the Mechanical Properties of Flax Cell Walls during Plant Development: The Relation between Performance and Cell Wall Structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exploring the link between flexural behaviour of hemp and flax stems and fibre stiffness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Requile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goudenhooft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">David Siniscalco</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Arnould</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Antoine Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Baley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fibers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113, pp.179-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.01.035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/fib6010006⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01690075v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02069340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conventional or greenhouse cultivation of flax What influence on the number and quality of flax fibers?</w:t>
               </w:r>
@@ -2145,51 +2145,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goudenhooft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123, pp.111-117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2235,51 +2235,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flax stems from a specific architecture to an instructive model for bioinspired composite structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goudenhooft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2378,51 +2378,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goudenhooft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 97, pp.56-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2468,77 +2468,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the low shear modulus of flax fibres an advantage for polymer reinforcement?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Kervoelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Le Duigou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goudenhooft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2681,51 +2681,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucile Nuez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goudenhooft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Handbook of Natural Fibres : Volume 2 : Processing and applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Elsevier, pp.205-226, 2020, 978-0-12-818782-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2791,51 +2791,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique de la paroi cellulaire des fibres de lin par AFM : de la biomécanique aux effets des procédés de mise en forme des composites bio-sourcés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Arnould</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Siniscalco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2843,51 +2843,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goudenhooft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2951,51 +2951,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tancrede Almeras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Plant Biomechanics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3046,51 +3046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Goudenhooft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Baley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales sur les Composites 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École des Ponts ParisTech (ENPC), Jun 2017, 77455 Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3387,51 +3387,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chalard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alday Mamani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06985-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05069593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Morgillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Abida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108754" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861264v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108694" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Wightman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112347" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664325v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gager" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118613" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387346v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cortopassi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110826" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122526" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova-Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00873h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114256" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973678v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2018.10.015" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980241v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.059" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VFNX58X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.065" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069340v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Requile" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.01.035" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5HNPWG1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690075v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib6010006" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR2NG5CL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gibaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aaa6b7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697238v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-647NTCD7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.09.067" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7RSM69Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nuez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818782-1.00006-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02301223v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORIS500" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333756v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Chalard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Goudenhooft" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessia Melelli" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Scheel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timm Weitkamp" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108990" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05371550v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bourmaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camila Alday Mamani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Durand" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjp/s13360-025-06985-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-05069593v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loren Morgillo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Abida" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.108754" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04861264v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Ca&#235;r" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Magueresse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2024.108694" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05049276v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Wightman" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesb.2025.112347" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05387346v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Quiles" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Cortopassi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymdegradstab.2024.110826" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664325v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Richely" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darshil Shah" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Gager" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2024.118613" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664311v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Falourd" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Le-Bot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122526" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04663691v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rova-Karine Rajaonarivony" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rouau" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Commandr&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Fabre" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d3se00873h" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03525299v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johnny Beaugrand" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Alvarado" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Devaux" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Rivard" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2021.114256" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Baley" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Perre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pin Lu" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Floran Pierre" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.12.059" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3VFNX58X-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01973678v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biosystemseng.2018.10.015" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01937778v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Siniscalco" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Foucat" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2018.10.065" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690075v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Arnould" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sire" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/fib6010006" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069340v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Requile" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Le Duigou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.01.035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S5HNPWG1-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069308v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.06.066" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FR2NG5CL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02069329v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Gibaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-3190/aaa6b7" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01697238v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.11.062" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-647NTCD7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110767v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Kervoelen" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.matlet.2016.09.067" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B7RSM69Q-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ubs.hal.science/hal-04995281v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Nuez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-818782-1.00006-7" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01943686v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01977941v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancrede Almeras" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01622831v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02301223v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2018LORIS500" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>