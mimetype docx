--- v0 (2026-03-15)
+++ v1 (2026-04-09)
@@ -305,51 +305,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Moutrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Costeur</w:t>
+                <w:t xml:space="preserve">Loïc Costeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
@@ -639,295 +639,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: a new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+                <w:t xml:space="preserve">L. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Blasi-Toccacceli</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+                <w:t xml:space="preserve">Y. Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.206⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (5), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-023-01867-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966184v1</w:t>
+                <w:t xml:space="preserve">hal-04191192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">C. Grohé</w:t>
+                <w:t xml:space="preserve">3D models related to the publication: a new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chavasseau</w:t>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mazurier</w:t>
+                <w:t xml:space="preserve">Alicia Blasi-Toccacceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 110 (5), pp.42. </w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.e206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-023-01867-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191192v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04966184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of the first cranium and endocranial structures of Stenoplesictis minor (Mammalia, Carnivora), an early aeluroid from the Oligocene of the Quercy Phosphorites (southwestern France)</w:t>
               </w:r>
@@ -1513,295 +1513,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late middle Miocene Mae Moh Basin of northern Thailand: the richest Neogene assemblage of Carnivora from Southeast Asia and a paleobiogeographic analysis of Miocene Asian carnivorans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergent evolution of olfactory and thermoregulatory capacities in small amphibious mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob A Esselstyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anang S Achmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mana Rugbumrung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Museum Novitates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1206/3952.1⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (16), pp.8958-8965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1917836117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03509013v1</w:t>
+                <w:t xml:space="preserve">hal-02538650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent evolution of olfactory and thermoregulatory capacities in small amphibious mammals</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacob A Esselstyn</w:t>
+                <w:t xml:space="preserve">The late middle Miocene Mae Moh Basin of northern Thailand: the richest Neogene assemblage of Carnivora from Southeast Asia and a paleobiogeographic analysis of Miocene Asian carnivorans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anang S Achmadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Grohé</w:t>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mana Rugbumrung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 117 (16), pp.8958-8965. </w:t>
+              <w:t xml:space="preserve">American Museum Novitates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (3952), pp.1-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1917836117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1206/3952.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538650v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D models related to the publication: The late middle Miocene Mae Moh Basin of northern Thailand: the richest Neogene assemblage of Carnivora from Southeast Asia and a paleobiogeographic analysis of Miocene Asian carnivorans</w:t>
               </w:r>
@@ -1943,721 +1943,721 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travis Park</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Costeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natalie Cooper</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12862-019-1525-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The bony labyrinth of toothed whales reflects both phylogeny and habitat preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Costeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Aguirre-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Aguirre-Fernández</w:t>
+                <w:t xml:space="preserve">Eric Ekdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 8 (1), pp.7841. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41598-018-26094-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative anatomy of the bony labyrinth of the bats Platalina genovensium (Phyllostomidae, Lonchophyllinae) and Tomopeas ravus (Molossidae, Tomopeatinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paúl Velazco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biotempo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 14 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.31381/biotempo.v14i2.1404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new otter of giant size, Siamogale melilutra sp. nov. (Lutrinae: Mustelidae: Carnivora), from the latest Miocene Shuitangba site in north-eastern Yunnan, south-western China, and a total-evidence phylogeny of lutrines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denise Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denise Su</w:t>
+                <w:t xml:space="preserve">Stuart White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueping Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 16 (1), pp.39-65. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14772019.2016.1267666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03509025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D models related to the publication: Comparative anatomy of the bony labyrinth of the bats Platalina genovensium (Phyllostomidae, Lonchophyllinae) and Tomopeas ravus (Molossidae, Tomopeatinae)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Velazco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MorphoMuseum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 3 (4), pp.e2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18563/m3.3.4.e2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bony labyrinth shape variation in extant Carnivora: a case study of Musteloidea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Jack Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Jack Tseng</w:t>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+                <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John J Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Anatomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 228 (3), pp.366 - 383. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/joa.12421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01874647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A unique feeding strategy of the extinct marine mammal Kolponomos : convergence on sabretooths and sea otters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Jack Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2676,360 +2676,360 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 283 (1826), pp.20160044. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1098/rspb.2016.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An exceptional skull of Huayqueriana (Mammalia, Litopterna, Macraucheniidae) from the Late Miocene of Argentina: anatomy, systematics and paleobiological implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analía Forasiepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analía Forasiepi</w:t>
+                <w:t xml:space="preserve">Ross Macphee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross Macphee</w:t>
+                <w:t xml:space="preserve">Santiago Hernández del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santiago Hernández del Pino</w:t>
+                <w:t xml:space="preserve">Gabriela Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Amson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Museum of Natural History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 404, pp.1-76. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1206/0003-0090-404.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertebrate fossils on the roof of the world: Biostratigraphy and geochronology of high-elevation Kunlun Pass Basin, northern Tibetan Plateau, and basin history as related to the Kunlun strike-slip fault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Li</w:t>
+                <w:t xml:space="preserve">Guangpu Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guangpu Xie</w:t>
+                <w:t xml:space="preserve">Gary Takeuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gary Takeuchi</w:t>
+                <w:t xml:space="preserve">Tao Deng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhijie Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 411, pp.46-55. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03514237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oldest Asian Sivaonyx (Lutrinae, Mustelidae): a contribution to the evolutionary history of bunodont otters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3038,262 +3038,262 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 16 (3-29A), pp.1-13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26879/404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00994199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Apterodontinae (Hyaenodontida) from the Eocene Locality of Dur At-Talah (Libya): Systematic, Paleoecological and Phylogenetical Implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Morlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Coster</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 7 (11), pp.e49054. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1371/journal.pone.0049054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02880179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New data on Mustelidae (Carnivora) from Southeast Asia: Siamogale thailandica, a peculiar otter-like mustelid from the late middle Miocene Mae Moh Basin, northern Thailand.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3315,109 +3315,109 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotima Yamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (11), pp.1003-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-010-0721-8⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-010-0721-8⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3427,176 +3427,176 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miocene carnivorans from Southeast Asia improve our understanding of the paleobiogeography of Asian fossil mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotima Yamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Palaeontological Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Palaeontological Association, Nov 2022, Khon Kaen, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04468770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plio-Pleistocene large-bodied fossil otters from Africa: new insights from the Lower Omo Valley, Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3625,73 +3625,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les loutres du Plio-Pléistocène de la basse vallée de l'Omo, Sud-Ouest éthiopien, et paléoécologie des loutres fossiles géantes d'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3720,1402 +3720,1402 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03588057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biorégions des mammifères néogènes et pleistocènes de l'Ancien Monde: évolution temporelle et spatiale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Gibert</w:t>
+                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03587769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner ear morphology in carnivoran mammals</w:t>
+                <w:t xml:space="preserve">The inner ear reveals patterns of adaptation to aquatic environment in carnivoran mammals: seals, sea lions, fur seals and walruses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John J Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Symposium de Morphométrie et Évolution des Formes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5th International Palaeontology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609718v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inner ear reveals patterns of adaptation to aquatic environment in carnivoran mammals: seals, sea lions, fur seals and walruses</w:t>
+                <w:t xml:space="preserve">Inner ear morphology in carnivoran mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Jack Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John J Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Palaeontology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">10e Symposium de Morphométrie et Évolution des Formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609723v1</w:t>
+                <w:t xml:space="preserve">hal-03609718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solving the inner ear shape conundrum: ecology vs phylogeny? Case of the toothed whales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Aguirre-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric G. Ekdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual Meeting of the Association of European Vertebrate Palaeontologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paleobiology of &amp;lt;i&amp;gt;Huayqueriana&amp;lt;/i&amp;gt;, a Late Miocene liptotern from western Argentina: interpreting conflicting signals from morphological attributes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analía M. Forasiepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analía M. Forasiepi</w:t>
+                <w:t xml:space="preserve">Ross D E Macphee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ross D E Macphee</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">‪santiago Hernández del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eli Amson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Society of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panthers, lynx, cheetah and their ancestors: evolution of the inner ear morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John J Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th annual Northeast Regional Vertebrate Evolution Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Garden City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new badger-like giant otter (Lutrinae/ Mustelidae) from the latest Miocene site of Shuitangba in Yunnan Province, Southwestern China and a total evidence phylogeny suggesting a previously unrecognized clade of otters in Eastern Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart C White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueping Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Society of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bony labyrinth of Carnivora (Mammalia): the significance of phylogeny and the sensorial adaptation to aquatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Jack Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Jack Tseng</w:t>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+                <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John J Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Congress of Vertebrate Morphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2016, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution CT scanning and 3-D cranial analyses reveal hidden anatomical, phylogenetic, and functional information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John J Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Spaulding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Jack Tseng</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">95th annual meeting of the American Society of Mammalogists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Jacksonville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of the bony labyrinth shape variation in Carnivora: the case of Musteloidea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Jack Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Jack Tseng</w:t>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Boistel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th annual Northeast Regional Vertebrate Evolution Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03579027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnivora from the Middle Miocene of Southeast Asia and paleobiogeography of Miocene Asian Carnivora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Southeast Asian Gateway Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2013, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03578653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnivora from the Miocene of Southern Asia and Africa: Biogeographical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centenary Meeting Paläontologische Gesellschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5125,51 +5125,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du crâne et des structures endocrâniennes de &amp;lt;i&amp;gt;Stenoplesictis minor&amp;lt;/i&amp;gt;, petit carnivore de l'Oligocène inférieur des Phosphorites du Quercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5211,552 +5211,552 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Paléontologique Française (l'AFP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First inner ear reconstructions of basal carnivoramorphan mammals: Implications for ecology and phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liv Gripko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John J Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Mammalogical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Run cheetah run: evidence of a recent sensory perception specialization for high-speed hunting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Calamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John J Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th Society of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reality or fantasy? Assessing the condition of fossil specimens with CT data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrud E Rössner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Spaulding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th Society of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from 3D-imaging based analyses of carnivoramorphans and their relatives: Systematics, sinuses and sabertooths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Jack Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Spaulding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th Society of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oldest Apterodontinae (Hyaenodontidae, “Creodonta”) from the middle Eocene of Dor el Talha (Libya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Morlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th Society of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5766,107 +5766,107 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnivora from the Baynunah Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sands of Time</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.179-190, 2022, Vertebrate Paleobiology and Paleoanthropology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-83883-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5876,105 +5876,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnivora from the Baynunah Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId166"/>
+      <w:footerReference w:type="default" r:id="rId165"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6042,51 +6042,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="123DFEDD"/>
+    <w:nsid w:val="E1CC2DA4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6273,51 +6273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-grohe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6697-7151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160854210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/287496760" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000393290598" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koufos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moutrille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Costeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2524712" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jack Tseng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailee Desrocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Waldman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flynn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111828" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qigao Jiangzuo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2024v23a26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966184v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blasi-Toccacceli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.206" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191192v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaimanee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Groh&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chavasseau" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01867-4" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Surault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2022.2045980" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Bonis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.166" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Uno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a30" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotima Yamee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Rugbumrung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2021.1988624" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/0972" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509013v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1206/3952.1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02538650v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Esselstyn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang S Achmadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917836117" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.109" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Park" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Cooper" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1525-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514612v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aguirre-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ekdale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schulz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26094-0" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514582v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#250;l Velazco" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31381/biotempo.v14i2.1404" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509025v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Su" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart White" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueping Ji" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1267666" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514533v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Velazco" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.3.4.e2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874647v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jack Tseng" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Flynn" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12421" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514511v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0044" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514570v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Forasiepi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Macphee" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hern&#225;ndez del Pino" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Schmidt" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Amson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1206/0003-0090-404.1.1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514237v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangpu Xie" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Takeuchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Deng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Tseng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.06.029" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994199v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/404" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880179v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morlo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049054" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586379v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0721-8" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8102B4LN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468770v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chaimanee" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609737v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588057v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587769v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609718v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609723v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Herrera" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616358v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Ekdale" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616303v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a M. Forasiepi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D E Macphee" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8234;santiago Hern&#225;ndez del Pino" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609323v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lee" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616339v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart C White" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Kelley" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609349v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608950v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Spaulding" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579027v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578653v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573800v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706575v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616344v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Gripko" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609726v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Calamari" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608981v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud E R&#246;ssner" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609297v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Salem" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706577v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83883-6_11" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508974v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-grohe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6697-7151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160854210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/287496760" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000393290598" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koufos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moutrille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2524712" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jack Tseng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailee Desrocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Waldman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flynn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111828" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qigao Jiangzuo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2024v23a26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaimanee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Groh&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chavasseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01867-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blasi-Toccacceli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.206" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Surault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2022.2045980" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Bonis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.166" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Uno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a30" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotima Yamee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Rugbumrung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2021.1988624" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/0972" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02538650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Esselstyn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang S Achmadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917836117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1206/3952.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.109" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Park" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Cooper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1525-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aguirre-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ekdale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schulz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26094-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#250;l Velazco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31381/biotempo.v14i2.1404" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Su" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart White" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueping Ji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1267666" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Velazco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.3.4.e2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jack Tseng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Flynn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12421" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0044" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Forasiepi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Macphee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hern&#225;ndez del Pino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Schmidt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Amson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1206/0003-0090-404.1.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangpu Xie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Takeuchi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Deng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Tseng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.06.029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/404" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morlo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049054" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0721-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8102B4LN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chaimanee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Herrera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Ekdale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a M. Forasiepi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D E Macphee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8234;santiago Hern&#225;ndez del Pino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609323v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart C White" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Kelley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609349v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608950v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Spaulding" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579027v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706575v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616344v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Gripko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Calamari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608981v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud E R&#246;ssner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Salem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83883-6_11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508974v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>