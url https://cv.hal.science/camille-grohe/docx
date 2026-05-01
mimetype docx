--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -907,365 +907,365 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04966184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the first cranium and endocranial structures of Stenoplesictis minor (Mammalia, Carnivora), an early aeluroid from the Oligocene of the Quercy Phosphorites (southwestern France)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lutrinae Bonaparte, 1838 (Carnivora, Mustelidae) from the Plio-Pleistocene of the Lower Omo Valley, southwestern Ethiopia: systematics and new insights into the paleoecology and paleobiogeography of the Turkana otters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Surault</w:t>
+                <w:t xml:space="preserve">Kevin Uno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Gardin</w:t>
+                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Historical Biology, pp.1-13. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.681-705. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08912963.2022.2045980⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659558v1</w:t>
+                <w:t xml:space="preserve">hal-03769832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: Description of the first cranium and endocranial structures of &amp;lt;I&amp;gt;Stenoplesictis minor&amp;lt;/i&amp;gt; (Mammalia, Carnivora), an early aeluroid from the Oligocene of the Quercy Phosphorites (southwestern France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Description of the first cranium and endocranial structures of Stenoplesictis minor (Mammalia, Carnivora), an early aeluroid from the Oligocene of the Quercy Phosphorites (southwestern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Surault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Gardin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis De Bonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18563/m3.166⟩</w:t>
+              <w:t xml:space="preserve">Historical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Historical Biology, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08912963.2022.2045980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03706580v1</w:t>
+                <w:t xml:space="preserve">hal-03659558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutrinae Bonaparte, 1838 (Carnivora, Mustelidae) from the Plio-Pleistocene of the Lower Omo Valley, southwestern Ethiopia: systematics and new insights into the paleoecology and paleobiogeography of the Turkana otters</w:t>
+                <w:t xml:space="preserve">3D models related to the publication: Description of the first cranium and endocranial structures of &amp;lt;I&amp;gt;Stenoplesictis minor&amp;lt;/i&amp;gt; (Mammalia, Carnivora), an early aeluroid from the Oligocene of the Quercy Phosphorites (southwestern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kevin Uno</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Surault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
+                <w:t xml:space="preserve">Louis De Bonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30, pp.681-705. </w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.e166. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18563/m3.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03769832v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New fossil remains from Bang Mark locality, Krabi Basin, southern Thailand</w:t>
               </w:r>
@@ -1513,425 +1513,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03326604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent evolution of olfactory and thermoregulatory capacities in small amphibious mammals</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">3D models related to the publication: The late middle Miocene Mae Moh Basin of northern Thailand: the richest Neogene assemblage of Carnivora from Southeast Asia and a paleobiogeographic analysis of Miocene Asian carnivorans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Surault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1917836117⟩</w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.e109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538650v1</w:t>
+                <w:t xml:space="preserve">hal-03514525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late middle Miocene Mae Moh Basin of northern Thailand: the richest Neogene assemblage of Carnivora from Southeast Asia and a paleobiogeographic analysis of Miocene Asian carnivorans</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convergent evolution of olfactory and thermoregulatory capacities in small amphibious mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob A Esselstyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anang S Achmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mana Rugbumrung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Museum Novitates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1206/3952.1⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (16), pp.8958-8965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1917836117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509013v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: The late middle Miocene Mae Moh Basin of northern Thailand: the richest Neogene assemblage of Carnivora from Southeast Asia and a paleobiogeographic analysis of Miocene Asian carnivorans</w:t>
+                <w:t xml:space="preserve">The late middle Miocene Mae Moh Basin of northern Thailand: the richest Neogene assemblage of Carnivora from Southeast Asia and a paleobiogeographic analysis of Miocene Asian carnivorans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mana Rugbumrung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (3), pp.e109. </w:t>
+              <w:t xml:space="preserve">American Museum Novitates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (3952), pp.1-57. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1206/3952.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514525v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convergent evolution in toothed whale cochleae</w:t>
               </w:r>
@@ -2041,252 +2041,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02337666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bony labyrinth of toothed whales reflects both phylogeny and habitat preferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loïc Costeur</w:t>
+                <w:t xml:space="preserve">Comparative anatomy of the bony labyrinth of the bats Platalina genovensium (Phyllostomidae, Lonchophyllinae) and Tomopeas ravus (Molossidae, Tomopeatinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paúl Velazco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26094-0⟩</w:t>
+              <w:t xml:space="preserve">Biotempo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31381/biotempo.v14i2.1404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03514612v1</w:t>
+                <w:t xml:space="preserve">hal-03514582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative anatomy of the bony labyrinth of the bats Platalina genovensium (Phyllostomidae, Lonchophyllinae) and Tomopeas ravus (Molossidae, Tomopeatinae)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The bony labyrinth of toothed whales reflects both phylogeny and habitat preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Costeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Aguirre-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ekdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paúl Velazco</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georg Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotempo</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 14 (2), </w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.7841. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.31381/biotempo.v14i2.1404⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26094-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514582v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new otter of giant size, Siamogale melilutra sp. nov. (Lutrinae: Mustelidae: Carnivora), from the latest Miocene Shuitangba site in north-eastern Yunnan, south-western China, and a total-evidence phylogeny of lutrines</w:t>
               </w:r>
@@ -3441,51 +3441,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miocene carnivorans from Southeast Asia improve our understanding of the paleobiogeography of Asian fossil mammals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3579,64 +3579,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plio-Pleistocene large-bodied fossil otters from Africa: new insights from the Lower Omo Valley, Ethiopia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Uno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3674,64 +3674,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les loutres du Plio-Pléistocène de la basse vallée de l'Omo, Sud-Ouest éthiopien, et paléoécologie des loutres fossiles géantes d'Afrique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Uno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3782,51 +3782,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corentin Gibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Zacaï</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Chavasseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislain Thiery</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4097,77 +4097,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Mennecart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Aguirre-Fernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric G. Ekdale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georg Schulz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15th Annual Meeting of the Association of European Vertebrate Palaeontologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
@@ -4190,182 +4190,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleobiology of &amp;lt;i&amp;gt;Huayqueriana&amp;lt;/i&amp;gt;, a Late Miocene liptotern from western Argentina: interpreting conflicting signals from morphological attributes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bony labyrinth of Carnivora (Mammalia): the significance of phylogeny and the sensorial adaptation to aquatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Jack Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John J Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Society of Vertebrate Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">11th International Congress of Vertebrate Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616303v1</w:t>
+                <w:t xml:space="preserve">hal-03609349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panthers, lynx, cheetah and their ancestors: evolution of the inner ear morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4380,303 +4376,307 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th annual Northeast Regional Vertebrate Evolution Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Garden City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new badger-like giant otter (Lutrinae/ Mustelidae) from the latest Miocene site of Shuitangba in Yunnan Province, Southwestern China and a total evidence phylogeny suggesting a previously unrecognized clade of otters in Eastern Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart C White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueping Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Society of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bony labyrinth of Carnivora (Mammalia): the significance of phylogeny and the sensorial adaptation to aquatic environments</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paleobiology of &amp;lt;i&amp;gt;Huayqueriana&amp;lt;/i&amp;gt;, a Late Miocene liptotern from western Argentina: interpreting conflicting signals from morphological attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analía M. Forasiepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross D E Macphee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‪santiago Hernández del Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Amson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress of Vertebrate Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">76th Society of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609349v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-resolution CT scanning and 3-D cranial analyses reveal hidden anatomical, phylogenetic, and functional information</w:t>
               </w:r>
@@ -5165,64 +5165,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Surault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Paléontologique Française (l'AFP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5241,230 +5241,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First inner ear reconstructions of basal carnivoramorphan mammals: Implications for ecology and phylogeny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Run cheetah run: evidence of a recent sensory perception specialization for high-speed hunting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beatrice Lee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liv Gripko</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Grohé</w:t>
+                <w:t xml:space="preserve">Zachary Calamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John J Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International Mammalogical Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Perth, Australia</w:t>
+              <w:t xml:space="preserve">77th Society of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03616344v1</w:t>
+                <w:t xml:space="preserve">hal-03609726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Run cheetah run: evidence of a recent sensory perception specialization for high-speed hunting</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">First inner ear reconstructions of basal carnivoramorphan mammals: Implications for ecology and phylogeny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liv Gripko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Zachary Calamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John J Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">77th Society of Vertebrate Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Calgary, Canada</w:t>
+              <w:t xml:space="preserve">12th International Mammalogical Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609726v1</w:t>
+                <w:t xml:space="preserve">hal-03616344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reality or fantasy? Assessing the condition of fossil specimens with CT data</w:t>
               </w:r>
@@ -6042,51 +6042,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E1CC2DA4"/>
+    <w:nsid w:val="A67ED0B9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6273,51 +6273,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-grohe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6697-7151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160854210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/287496760" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000393290598" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koufos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moutrille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2524712" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jack Tseng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailee Desrocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Waldman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flynn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111828" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qigao Jiangzuo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2024v23a26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaimanee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Groh&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chavasseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01867-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blasi-Toccacceli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.206" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659558v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Surault" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2022.2045980" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706580v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Bonis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.166" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769832v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Uno" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a30" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotima Yamee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Rugbumrung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2021.1988624" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/0972" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02538650v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Esselstyn" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang S Achmadi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917836117" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509013v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1206/3952.1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514525v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.109" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Park" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Cooper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1525-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514612v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aguirre-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ekdale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schulz" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26094-0" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514582v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#250;l Velazco" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31381/biotempo.v14i2.1404" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Su" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart White" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueping Ji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1267666" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Velazco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.3.4.e2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jack Tseng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Flynn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12421" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0044" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Forasiepi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Macphee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hern&#225;ndez del Pino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Schmidt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Amson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1206/0003-0090-404.1.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangpu Xie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Takeuchi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Deng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Tseng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.06.029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/404" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morlo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049054" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0721-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8102B4LN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chaimanee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Herrera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Ekdale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616303v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a M. Forasiepi" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D E Macphee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8234;santiago Hern&#225;ndez del Pino" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609323v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616339v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart C White" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Kelley" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609349v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608950v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Spaulding" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579027v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706575v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616344v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Gripko" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609726v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Calamari" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608981v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud E R&#246;ssner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Salem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83883-6_11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508974v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-grohe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6697-7151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160854210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/287496760" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000393290598" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koufos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moutrille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2524712" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jack Tseng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailee Desrocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Waldman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flynn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111828" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qigao Jiangzuo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2024v23a26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaimanee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Groh&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chavasseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01867-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blasi-Toccacceli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.206" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769832v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Uno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a30" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Surault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2022.2045980" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Bonis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.166" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotima Yamee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Rugbumrung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2021.1988624" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/0972" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.109" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02538650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Esselstyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang S Achmadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917836117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1206/3952.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Park" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Cooper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1525-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#250;l Velazco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31381/biotempo.v14i2.1404" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aguirre-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ekdale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schulz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26094-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Su" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart White" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueping Ji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1267666" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Velazco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.3.4.e2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jack Tseng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Flynn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12421" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0044" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Forasiepi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Macphee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hern&#225;ndez del Pino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Schmidt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Amson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1206/0003-0090-404.1.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangpu Xie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Takeuchi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Deng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Tseng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.06.029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/404" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morlo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049054" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0721-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8102B4LN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chaimanee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Herrera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Ekdale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609349v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609323v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616339v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart C White" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Kelley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a M. Forasiepi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D E Macphee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8234;santiago Hern&#225;ndez del Pino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608950v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Spaulding" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579027v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706575v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609726v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Calamari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Gripko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608981v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud E R&#246;ssner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Salem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83883-6_11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508974v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>