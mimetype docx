--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -207,4915 +207,5317 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (25)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Felines from the middle Villafranchian (Early Pleistocene) mammal fauna of Dafnero 3, Greece</w:t>
+                <w:t xml:space="preserve">A new ecomorph of Nimravidae, and the early macrocarnivorous niche exploration in Carnivora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">George Koufos</w:t>
+                <w:t xml:space="preserve">Qigao Jiangzuo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Georgios Lyras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Moutrille</w:t>
+                <w:t xml:space="preserve">Lars Werdelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Costeur</w:t>
+                <w:t xml:space="preserve">Kecheng Niu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 292 (2059), </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/08912963.2025.2524712⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2025.1686⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05528619v1</w:t>
+                <w:t xml:space="preserve">hal-05612314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent network properties link phenotypic modules to ecomorphological divergence in carnivoran mammals</w:t>
+                <w:t xml:space="preserve">Felines from the middle Villafranchian (Early Pleistocene) mammal fauna of Dafnero 3, Greece</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Jack Tseng</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">George Koufos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bailee Desrocher</w:t>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emily Waldman</w:t>
+                <w:t xml:space="preserve">Léa Moutrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Flynn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Costeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">iScience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 28, </w:t>
+              <w:t xml:space="preserve">Historical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.111828⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/08912963.2025.2524712⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04941373v1</w:t>
+                <w:t xml:space="preserve">hal-05528619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A review of the Asian Semigenetta Helbing, 1927 (Viverridae, Feliformia, Carnivora) with a description of two new species, Semigenetta qiae n. sp. from South China and Semigenetta thailandica n. sp. from Thailand</w:t>
+                <w:t xml:space="preserve">New fossil Asian palm civets (Carnivora, Viverridae) from the Siwaliks of Pakistan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xiaoming Wang</w:t>
+                <w:t xml:space="preserve">Sayyed Ghyour Abbas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qigao Jiangzuo</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Louis de Bonis</w:t>
+                <w:t xml:space="preserve">Ari Grossman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+                <w:t xml:space="preserve">Khalid Mahmood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Adeeb Babar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2024v23a26⟩</w:t>
+              <w:t xml:space="preserve">Geobios</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 92, pp.1-12. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.geobios.2025.05.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771126v1</w:t>
+                <w:t xml:space="preserve">hal-05612325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emergent network properties link phenotypic modules to ecomorphological divergence in carnivoran mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Chaimanee</w:t>
+                <w:t xml:space="preserve">Z. Jack Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grohé</w:t>
+                <w:t xml:space="preserve">Bailee Desrocher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Chavasseau</w:t>
+                <w:t xml:space="preserve">Emily Waldman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Mazurier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">John Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 110 (5), pp.42. </w:t>
+              <w:t xml:space="preserve">iScience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 28, </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00114-023-01867-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.isci.2025.111828⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191192v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04941373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: a new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A review of the Asian Semigenetta Helbing, 1927 (Viverridae, Feliformia, Carnivora) with a description of two new species, Semigenetta qiae n. sp. from South China and Semigenetta thailandica n. sp. from Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qigao Jiangzuo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 9 (3), pp.e206. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 23 (26), pp.417-432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.206⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2024v23a26⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04966184v1</w:t>
+                <w:t xml:space="preserve">hal-04771126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lutrinae Bonaparte, 1838 (Carnivora, Mustelidae) from the Plio-Pleistocene of the Lower Omo Valley, southwestern Ethiopia: systematics and new insights into the paleoecology and paleobiogeography of the Turkana otters</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3D models related to the publication: a new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Uno</w:t>
+                <w:t xml:space="preserve">Arnaud Mazurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alicia Blasi-Toccacceli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30, pp.681-705. </w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.e206. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a30⟩</w:t>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03769832v1</w:t>
+                <w:t xml:space="preserve">hal-04966184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of the first cranium and endocranial structures of Stenoplesictis minor (Mammalia, Carnivora), an early aeluroid from the Oligocene of the Quercy Phosphorites (southwestern France)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A new large pantherine and a sabre-toothed cat (Mammalia, Carnivora, Felidae) from the late Miocene hominoid-bearing Khorat sand pits, Nakhon Ratchasima Province, northeastern Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Surault</w:t>
+                <w:t xml:space="preserve">L. de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Axelle Gardin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Y. Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mazurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historical Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/08912963.2022.2045980⟩</w:t>
+              <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 110 (5), pp.42. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00114-023-01867-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03659558v1</w:t>
+                <w:t xml:space="preserve">hal-04191192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: Description of the first cranium and endocranial structures of &amp;lt;I&amp;gt;Stenoplesictis minor&amp;lt;/i&amp;gt; (Mammalia, Carnivora), an early aeluroid from the Oligocene of the Quercy Phosphorites (southwestern France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Lutrinae Bonaparte, 1838 (Carnivora, Mustelidae) from the Plio-Pleistocene of the Lower Omo Valley, southwestern Ethiopia: systematics and new insights into the paleoecology and paleobiogeography of the Turkana otters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Louis De Bonis</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Uno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18563/m3.166⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Palevol</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.681-705. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5852/cr-palevol2022v21a30⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03706580v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03769832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New fossil remains from Bang Mark locality, Krabi Basin, southern Thailand</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description of the first cranium and endocranial structures of Stenoplesictis minor (Mammalia, Carnivora), an early aeluroid from the Oligocene of the Quercy Phosphorites (southwestern France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Surault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/02724634.2021.1988624⟩</w:t>
+              <w:t xml:space="preserve">Historical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Historical Biology, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/08912963.2022.2045980⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03347758v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03659558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New fossil Carnivora from Thailand: transcontinental paleobiostratigraphic correlations and paleobiogeographical implications</w:t>
+                <w:t xml:space="preserve">3D models related to the publication: Description of the first cranium and endocranial structures of &amp;lt;I&amp;gt;Stenoplesictis minor&amp;lt;/i&amp;gt; (Mammalia, Carnivora), an early aeluroid from the Oligocene of the Quercy Phosphorites (southwestern France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis de Bonis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Surault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Gardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1127/njgpa/2021/0972⟩</w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (2), pp.e166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/m3.166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03326604v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03706580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: The late middle Miocene Mae Moh Basin of northern Thailand: the richest Neogene assemblage of Carnivora from Southeast Asia and a paleobiogeographic analysis of Miocene Asian carnivorans</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">New fossil remains from Bang Mark locality, Krabi Basin, southern Thailand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ducrocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotima Yamee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mana Rugbumrung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18563/journal.m3.109⟩</w:t>
+              <w:t xml:space="preserve">Journal of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (4), pp.e1988624. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/02724634.2021.1988624⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514525v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03347758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent evolution of olfactory and thermoregulatory capacities in small amphibious mammals</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Clavel</w:t>
+                <w:t xml:space="preserve">New fossil Carnivora from Thailand: transcontinental paleobiostratigraphic correlations and paleobiogeographical implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacob A Esselstyn</w:t>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anang S Achmadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Grohé</w:t>
+                <w:t xml:space="preserve">Chotima Yamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1073/pnas.1917836117⟩</w:t>
+              <w:t xml:space="preserve">Neues Jahrbuch für Geologie und Paläontologie - Abhandlungen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 299 (3), pp.319-332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1127/njgpa/2021/0972⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02538650v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03326604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The late middle Miocene Mae Moh Basin of northern Thailand: the richest Neogene assemblage of Carnivora from Southeast Asia and a paleobiogeographic analysis of Miocene Asian carnivorans</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3D models related to the publication: The late middle Miocene Mae Moh Basin of northern Thailand: the richest Neogene assemblage of Carnivora from Southeast Asia and a paleobiogeographic analysis of Miocene Asian carnivorans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Surault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Museum Novitates</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1206/3952.1⟩</w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (3), pp.e109. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/journal.m3.109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509013v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convergent evolution in toothed whale cochleae</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Convergent evolution of olfactory and thermoregulatory capacities in small amphibious mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacob A Esselstyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anang S Achmadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12862-019-1525-x⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 117 (16), pp.8958-8965. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1917836117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02337666v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative anatomy of the bony labyrinth of the bats Platalina genovensium (Phyllostomidae, Lonchophyllinae) and Tomopeas ravus (Molossidae, Tomopeatinae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The late middle Miocene Mae Moh Basin of northern Thailand: the richest Neogene assemblage of Carnivora from Southeast Asia and a paleobiogeographic analysis of Miocene Asian carnivorans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mana Rugbumrung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biotempo</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.31381/biotempo.v14i2.1404⟩</w:t>
+              <w:t xml:space="preserve">American Museum Novitates</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2020 (3952), pp.1-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1206/3952.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514582v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The bony labyrinth of toothed whales reflects both phylogeny and habitat preferences</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Convergent evolution in toothed whale cochleae</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Costeur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Natalie Cooper</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41598-018-26094-0⟩</w:t>
+              <w:t xml:space="preserve">BMC Evolutionary Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 19 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s12862-019-1525-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514612v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02337666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new otter of giant size, Siamogale melilutra sp. nov. (Lutrinae: Mustelidae: Carnivora), from the latest Miocene Shuitangba site in north-eastern Yunnan, south-western China, and a total-evidence phylogeny of lutrines</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Comparative anatomy of the bony labyrinth of the bats Platalina genovensium (Phyllostomidae, Lonchophyllinae) and Tomopeas ravus (Molossidae, Tomopeatinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paúl Velazco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14772019.2016.1267666⟩</w:t>
+              <w:t xml:space="preserve">Biotempo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.31381/biotempo.v14i2.1404⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03509025v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D models related to the publication: Comparative anatomy of the bony labyrinth of the bats Platalina genovensium (Phyllostomidae, Lonchophyllinae) and Tomopeas ravus (Molossidae, Tomopeatinae)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The bony labyrinth of toothed whales reflects both phylogeny and habitat preferences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Costeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Aguirre-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Ekdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georg Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MorphoMuseum</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18563/m3.3.4.e2⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (1), pp.7841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41598-018-26094-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514533v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bony labyrinth shape variation in extant Carnivora: a case study of Musteloidea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">A new otter of giant size, Siamogale melilutra sp. nov. (Lutrinae: Mustelidae: Carnivora), from the latest Miocene Shuitangba site in north-eastern Yunnan, south-western China, and a total-evidence phylogeny of lutrines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xiaoming Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John J Flynn</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Denise Su</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stuart White</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xueping Ji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Anatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/joa.12421⟩</w:t>
+              <w:t xml:space="preserve">Journal of Systematic Palaeontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (1), pp.39-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14772019.2016.1267666⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01874647v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03509025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A unique feeding strategy of the extinct marine mammal Kolponomos : convergence on sabretooths and sea otters</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">3D models related to the publication: Comparative anatomy of the bony labyrinth of the bats Platalina genovensium (Phyllostomidae, Lonchophyllinae) and Tomopeas ravus (Molossidae, Tomopeatinae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Velazco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">John Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1098/rspb.2016.0044⟩</w:t>
+              <w:t xml:space="preserve">MorphoMuseum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (4), pp.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18563/m3.3.4.e2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514511v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An exceptional skull of Huayqueriana (Mammalia, Litopterna, Macraucheniidae) from the Late Miocene of Argentina: anatomy, systematics and paleobiological implications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Santiago Hernández del Pino</w:t>
+                <w:t xml:space="preserve">Bony labyrinth shape variation in extant Carnivora: a case study of Musteloidea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Schmidt</w:t>
+                <w:t xml:space="preserve">Z Jack Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Amson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John J Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Museum of Natural History</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1206/0003-0090-404.1.1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Anatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 228 (3), pp.366 - 383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/joa.12421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514570v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01874647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertebrate fossils on the roof of the world: Biostratigraphy and geochronology of high-elevation Kunlun Pass Basin, northern Tibetan Plateau, and basin history as related to the Kunlun strike-slip fault</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A unique feeding strategy of the extinct marine mammal Kolponomos : convergence on sabretooths and sea otters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z. Jack Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.06.029⟩</w:t>
+              <w:t xml:space="preserve">Proceedings of the Royal Society B: Biological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 283 (1826), pp.20160044. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1098/rspb.2016.0044⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03514237v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The oldest Asian Sivaonyx (Lutrinae, Mustelidae): a contribution to the evolutionary history of bunodont otters</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+                <w:t xml:space="preserve">An exceptional skull of Huayqueriana (Mammalia, Litopterna, Macraucheniidae) from the Late Miocene of Argentina: anatomy, systematics and paleobiological implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analía Forasiepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross Macphee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Santiago Hernández del Pino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Blondel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabriela Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Amson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26879/404⟩</w:t>
+              <w:t xml:space="preserve">Bulletin of the American Museum of Natural History</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 404, pp.1-76. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1206/0003-0090-404.1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00994199v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Apterodontinae (Hyaenodontida) from the Eocene Locality of Dur At-Talah (Libya): Systematic, Paleoecological and Phylogenetical Implications</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vertebrate fossils on the roof of the world: Biostratigraphy and geochronology of high-elevation Kunlun Pass Basin, northern Tibetan Plateau, and basin history as related to the Kunlun strike-slip fault</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Coster</w:t>
+                <w:t xml:space="preserve">Qiang Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guangpu Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gary Takeuchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhijie Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049054⟩</w:t>
+              <w:t xml:space="preserve">Palaeogeography, Palaeoclimatology, Palaeoecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 411, pp.46-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.palaeo.2014.06.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02880179v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03514237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The oldest Asian Sivaonyx (Lutrinae, Mustelidae): a contribution to the evolutionary history of bunodont otters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Palaeontologia Electronica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 16 (3-29A), pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26879/404⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00994199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">New Apterodontinae (Hyaenodontida) from the Eocene Locality of Dur At-Talah (Libya): Systematic, Paleoecological and Phylogenetical Implications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Morlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Coster</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (11), pp.e49054. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0049054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02880179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">New data on Mustelidae (Carnivora) from Southeast Asia: Siamogale thailandica, a peculiar otter-like mustelid from the late middle Miocene Mae Moh Basin, northern Thailand.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chotima Yamee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Science of Nature Naturwissenschaften</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 97 (11), pp.1003-15. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s00114-010-0721-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00586379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (15)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miocene carnivorans from Southeast Asia improve our understanding of the paleobiogeography of Asian fossil mammals</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Exploring applications of intraoral 3D scanning technology in paleontology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Surault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lizon Delomosne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Chotima Yamee</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Guy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmony Hill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Palaeontological Congress</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th Annual Meeting of the European Society for the study of Human Evolution Abstracts Paris, 25-27 September 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Paris, France. pp.628, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48738/2025.iss2.4032⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04468770v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Plio-Pleistocene large-bodied fossil otters from Africa: new insights from the Lower Omo Valley, Ethiopia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Miocene carnivorans from Southeast Asia improve our understanding of the paleobiogeography of Asian fossil mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chotima Yamee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Virtual, France</w:t>
+              <w:t xml:space="preserve">6th International Palaeontological Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Palaeontological Association, Nov 2022, Khon Kaen, Thailand</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609737v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04468770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les loutres du Plio-Pléistocène de la basse vallée de l'Omo, Sud-Ouest éthiopien, et paléoécologie des loutres fossiles géantes d'Afrique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Plio-Pleistocene large-bodied fossil otters from Africa: new insights from the Lower Omo Valley, Ethiopia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kevin Uno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
+              <w:t xml:space="preserve">2nd Virtual Conference for Women Archaeologists and Paleontologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Virtual, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03588057v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biorégions des mammifères néogènes et pleistocènes de l'Ancien Monde: évolution temporelle et spatiale</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Les loutres du Plio-Pléistocène de la basse vallée de l'Omo, Sud-Ouest éthiopien, et paléoécologie des loutres fossiles géantes d'Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Uno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Renaud Boisserie</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03587769v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03588057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The inner ear reveals patterns of adaptation to aquatic environment in carnivoran mammals: seals, sea lions, fur seals and walruses</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Biorégions des mammifères néogènes et pleistocènes de l'Ancien Monde: évolution temporelle et spatiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Gibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Axelle Zacaï</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Chavasseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ghislain Thiery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Palaeontology Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">27e édition de la Réunion des Sciences de la Terre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SGF, CNRS, Laboratoire de Géologie de Lyon ou l’étude de la Terre, des planètes et de l’environnement, Nov 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609723v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03587769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner ear morphology in carnivoran mammals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">The inner ear reveals patterns of adaptation to aquatic environment in carnivoran mammals: seals, sea lions, fur seals and walruses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John J Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Symposium de Morphométrie et Évolution des Formes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">5th International Palaeontology Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609718v1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving the inner ear shape conundrum: ecology vs phylogeny? Case of the toothed whales</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Inner ear morphology in carnivoran mammals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Jack Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John J Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th Annual Meeting of the Association of European Vertebrate Palaeontologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
+              <w:t xml:space="preserve">10e Symposium de Morphométrie et Évolution des Formes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616358v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bony labyrinth of Carnivora (Mammalia): the significance of phylogeny and the sensorial adaptation to aquatic environments</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Solving the inner ear shape conundrum: ecology vs phylogeny? Case of the toothed whales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Mennecart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Aguirre-Fernández</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric G. Ekdale</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z Jack Tseng</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Georg Schulz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Congress of Vertebrate Morphology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Washington DC, United States</w:t>
+              <w:t xml:space="preserve">15th Annual Meeting of the Association of European Vertebrate Palaeontologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609349v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panthers, lynx, cheetah and their ancestors: evolution of the inner ear morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John J Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th annual Northeast Regional Vertebrate Evolution Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2016, Garden City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new badger-like giant otter (Lutrinae/ Mustelidae) from the latest Miocene site of Shuitangba in Yunnan Province, Southwestern China and a total evidence phylogeny suggesting a previously unrecognized clade of otters in Eastern Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiaoming Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stuart C White</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xueping Ji</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jay Kelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">76th Society of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616339v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paleobiology of &amp;lt;i&amp;gt;Huayqueriana&amp;lt;/i&amp;gt;, a Late Miocene liptotern from western Argentina: interpreting conflicting signals from morphological attributes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">‪santiago Hernández del Pino</w:t>
+                <w:t xml:space="preserve">Bony labyrinth of Carnivora (Mammalia): the significance of phylogeny and the sensorial adaptation to aquatic environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriela Schmidt</w:t>
+                <w:t xml:space="preserve">Z Jack Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eli Amson</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John J Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">76th Society of Vertebrate Paleontology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">11th International Congress of Vertebrate Morphology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Washington DC, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03616303v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution CT scanning and 3-D cranial analyses reveal hidden anatomical, phylogenetic, and functional information</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Paleobiology of &amp;lt;i&amp;gt;Huayqueriana&amp;lt;/i&amp;gt;, a Late Miocene liptotern from western Argentina: interpreting conflicting signals from morphological attributes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Analía M. Forasiepi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ross D E Macphee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‪santiago Hernández del Pino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eli Amson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">95th annual meeting of the American Society of Mammalogists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Jacksonville, United States</w:t>
+              <w:t xml:space="preserve">76th Society of Vertebrate Paleontology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03608950v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03616303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the bony labyrinth shape variation in Carnivora: the case of Musteloidea</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">High-resolution CT scanning and 3-D cranial analyses reveal hidden anatomical, phylogenetic, and functional information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John J Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michelle Spaulding</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Jack Tseng</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">John Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th annual Northeast Regional Vertebrate Evolution Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, New York City, United States</w:t>
+              <w:t xml:space="preserve">95th annual meeting of the American Society of Mammalogists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Jacksonville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03579027v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03608950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carnivora from the Middle Miocene of Southeast Asia and paleobiogeography of Miocene Asian Carnivora</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Investigation of the bony labyrinth shape variation in Carnivora: the case of Musteloidea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Z Jack Tseng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Lebrun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Boistel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Southeast Asian Gateway Evolution</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Berlin, Germany</w:t>
+              <w:t xml:space="preserve">4th annual Northeast Regional Vertebrate Evolution Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, New York City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578653v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03579027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Carnivora from the Middle Miocene of Southeast Asia and paleobiogeography of Miocene Asian Carnivora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Blondel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2nd Southeast Asian Gateway Evolution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Berlin, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03578653v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carnivora from the Miocene of Southern Asia and Africa: Biogeographical implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaowalak Chaimanee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Centenary Meeting Paläontologische Gesellschaft</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Berlin, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5125,638 +5527,638 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude du crâne et des structures endocrâniennes de &amp;lt;i&amp;gt;Stenoplesictis minor&amp;lt;/i&amp;gt;, petit carnivore de l'Oligocène inférieur des Phosphorites du Quercy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Axelle Gardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Surault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de l'Association Paléontologique Française (l'AFP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Run cheetah run: evidence of a recent sensory perception specialization for high-speed hunting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beatrice Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zachary Calamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John J Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">77th Society of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2017, Calgary, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609726v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First inner ear reconstructions of basal carnivoramorphan mammals: Implications for ecology and phylogeny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liv Gripko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John J Flynn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Mammalogical Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2017, Perth, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03616344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reality or fantasy? Assessing the condition of fossil specimens with CT data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gertrud E Rössner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Spaulding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th Society of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from 3D-imaging based analyses of carnivoramorphans and their relatives: Systematics, sinuses and sabertooths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z Jack Tseng</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michelle Spaulding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">75th Society of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Dallas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The oldest Apterodontinae (Hyaenodontidae, “Creodonta”) from the middle Eocene of Dor el Talha (Libya)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Morlo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mustapha Salem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Jaeger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70th Society of Vertebrate Paleontology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Pittsburgh, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03573794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5766,215 +6168,333 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carnivora from the Baynunah Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sands of Time</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer International Publishing, pp.179-190, 2022, Vertebrate Paleobiology and Paleoanthropology, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-83883-6_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03706577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">The origin and evolution of amphibious hearing in pinnipeds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Rule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travis Park</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moganavalli Kattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Grohé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxana Taszus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05612295v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Carnivora from the Baynunah Formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Grohé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03508974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId165"/>
+      <w:footerReference w:type="default" r:id="rId186"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6042,51 +6562,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A67ED0B9"/>
+    <w:nsid w:val="5C27B14A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6273,51 +6793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-grohe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6697-7151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160854210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/287496760" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000393290598" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koufos" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moutrille" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2524712" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941373v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jack Tseng" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailee Desrocher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Waldman" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flynn" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111828" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771126v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qigao Jiangzuo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2024v23a26" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191192v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaimanee" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Groh&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chavasseau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01867-4" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966184v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blasi-Toccacceli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.206" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769832v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Uno" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a30" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659558v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Surault" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2022.2045980" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706580v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Bonis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.166" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347758v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotima Yamee" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Rugbumrung" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2021.1988624" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326604v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/0972" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514525v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.109" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02538650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Esselstyn" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang S Achmadi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917836117" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509013v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1206/3952.1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337666v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Park" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Cooper" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1525-x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514582v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#250;l Velazco" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31381/biotempo.v14i2.1404" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514612v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aguirre-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ekdale" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schulz" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26094-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509025v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Su" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart White" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueping Ji" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1267666" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514533v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Velazco" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.3.4.e2" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874647v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jack Tseng" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Flynn" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12421" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514511v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0044" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514570v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Forasiepi" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Macphee" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hern&#225;ndez del Pino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Schmidt" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Amson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1206/0003-0090-404.1.1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514237v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangpu Xie" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Takeuchi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Deng" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Tseng" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.06.029" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994199v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/404" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880179v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morlo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049054" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586379v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0721-8" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8102B4LN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468770v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chaimanee" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609737v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588057v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587769v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609723v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Herrera" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609718v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616358v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Ekdale" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609349v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609323v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lee" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616339v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart C White" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Kelley" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616303v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a M. Forasiepi" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D E Macphee" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8234;santiago Hern&#225;ndez del Pino" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608950v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Spaulding" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579027v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578653v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573800v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706575v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609726v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Calamari" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616344v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Gripko" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608981v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud E R&#246;ssner" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609297v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573794v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Salem" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706577v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83883-6_11" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508974v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-grohe" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6697-7151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/160854210" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/287496760" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000393290598" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612314v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qigao Jiangzuo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Lyras" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Groh&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Werdelin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kecheng Niu" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2025.1686" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05528619v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Koufos" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Bonis" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Moutrille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Costeur" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2025.2524712" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612325v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayyed Ghyour Abbas" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ari Grossman" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid Mahmood" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Adeeb Babar" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geobios.2025.05.002" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941373v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Jack Tseng" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailee Desrocher" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emily Waldman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Flynn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.isci.2025.111828" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771126v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoming Wang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaowalak Chaimanee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2024v23a26" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04966184v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazurier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Blasi-Toccacceli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.206" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191192v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Bonis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Chaimanee" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Groh&#233;" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Chavasseau" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mazurier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-023-01867-4" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03769832v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Uno" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Renaud Boisserie" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5852/cr-palevol2022v21a30" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03659558v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Surault" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Gardin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08912963.2022.2045980" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706580v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Bonis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.166" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03347758v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ducrocq" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Jaeger" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chotima Yamee" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Rugbumrung" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02724634.2021.1988624" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03326604v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1127/njgpa/2021/0972" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514525v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/journal.m3.109" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02538650v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Martinez" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Clavel" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob A Esselstyn" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anang S Achmadi" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1917836117" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509013v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Chavasseau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1206/3952.1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02337666v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Travis Park" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Mennecart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natalie Cooper" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12862-019-1525-x" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514582v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pa&#250;l Velazco" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31381/biotempo.v14i2.1404" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514612v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Aguirre-Fern&#225;ndez" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Ekdale" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georg Schulz" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-018-26094-0" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03509025v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Su" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart White" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xueping Ji" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14772019.2016.1267666" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514533v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Velazco" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18563/m3.3.4.e2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01874647v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z Jack Tseng" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Lebrun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Boistel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John J Flynn" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/joa.12421" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514511v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1098/rspb.2016.0044" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514570v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a Forasiepi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross Macphee" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Hern&#225;ndez del Pino" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Schmidt" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli Amson" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1206/0003-0090-404.1.1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03514237v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Li" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangpu Xie" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gary Takeuchi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Deng" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhijie Tseng" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.palaeo.2014.06.029" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00994199v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Blondel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26879/404" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02880179v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Morlo" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Coster" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0049054" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586379v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00114-010-0721-8" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-8102B4LN-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624999v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Surault" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lizon Delomosne" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Guy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harmony Hill" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2025.iss2.4032" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04468770v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Chaimanee" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609737v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588057v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03587769v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Gibert" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Axelle Zaca&#239;" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislain Thiery" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609723v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Herrera" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609718v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616358v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric G. Ekdale" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609323v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatrice Lee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616339v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stuart C White" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Kelley" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609349v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616303v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anal&#237;a M. Forasiepi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ross D E Macphee" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#8234;santiago Hern&#225;ndez del Pino" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608950v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Spaulding" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03579027v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578653v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573800v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706575v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609726v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zachary Calamari" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616344v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liv Gripko" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03608981v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gertrud E R&#246;ssner" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609297v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03573794v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mustapha Salem" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706577v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-83883-6_11" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05612295v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Rule" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moganavalli Kattan" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxana Taszus" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>