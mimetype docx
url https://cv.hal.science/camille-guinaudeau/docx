--- v0 (2026-03-18)
+++ v1 (2026-04-08)
@@ -668,952 +668,952 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AD2AT: Audio Description to Alternative Text, a Dataset of Alternative Text from Movies</w:t>
+                <w:t xml:space="preserve">Towards Inclusive Education: Multimodal Classification of Textbook Images for Accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saumya Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Modelling 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jan 2025, Nara, Japan. pp.58-71, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-981-96-2054-8_5⟩</w:t>
+              <w:t xml:space="preserve">, Jan 2025, Nara, Japan. pp.212-225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-2071-5_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04822417v1</w:t>
+                <w:t xml:space="preserve">hal-04860245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uncovering Gender Biases in Gender Identification Models for Japanese Data Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Manzano Rodríguez</w:t>
+                <w:t xml:space="preserve">Accessibilité visuelle et éducation inclusive : Étude préliminaire sur la génération de textes alternatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elisabeth Olamisan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theodora Pazakou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Demographic Diversity in Computer Vision @ CVPR 2025</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Nashville, United States</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05154054v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Inclusive Education: Multimodal Classification of Textbook Images for Accessibility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">MALIN : MAnuels scoLaires INclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Amine Lasheb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Modelling 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA), 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN), 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL), 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.79-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860245v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALIN : MAnuels scoLaires INclusifs</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Uncovering Gender Biases in Gender Identification Models for Japanese Data Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dupire</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Manzano Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin Ichi Satoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA), 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN), 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL), 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.79-82</w:t>
+              <w:t xml:space="preserve">Workshop on Demographic Diversity in Computer Vision @ CVPR 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Nashville, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334655v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05154054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité visuelle et éducation inclusive : Étude préliminaire sur la génération de textes alternatifs</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">XAI for Gender Representation in Media Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodora Pazakou</w:t>
+                <w:t xml:space="preserve">François Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin’ichi Satoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society, Apr 2025, Hyderabad, India. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10888945⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329751v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05442625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">XAI for Gender Representation in Media Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Buet</w:t>
+                <w:t xml:space="preserve">Evaluating VQA Models' Consistency in the Scientific Domain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khanh-An C Quan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Shin’ichi Satoh</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin'Ichi Satoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP 2025)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP49660.2025.10888945⟩</w:t>
+              <w:t xml:space="preserve">Multimedia Modelling 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Nara, Japan. pp.398-412, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-2071-5_29⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05442625v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04860239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating VQA Models' Consistency in the Scientific Domain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Khanh-An C Quan</w:t>
+                <w:t xml:space="preserve">Fairness Without Labels: Pseudo-Balancing for Bias Mitigation in Face Gender Classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haohua Dong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Manzano Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin'Ichi Satoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Modelling 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Second workshop on Fairness and ethics towards transparent AI: facing the chalLEnge through model Debiasing (FAILED) at the 2025 International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Honolulu, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04860239v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05210445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fairness Without Labels: Pseudo-Balancing for Bias Mitigation in Face Gender Classification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ana Manzano Rodríguez</w:t>
+                <w:t xml:space="preserve">AD2AT: Audio Description to Alternative Text, a Dataset of Alternative Text from Movies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Shin'Ichi Satoh</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin’ichi Satoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second workshop on Fairness and ethics towards transparent AI: facing the chalLEnge through model Debiasing (FAILED) at the 2025 International Conference on Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Modelling 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Nara, Japan. pp.58-71, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-2054-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05210445v1</w:t>
+                <w:t xml:space="preserve">hal-04822417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-modal Retrieval for Knowledge-based Visual Question Answering</w:t>
               </w:r>
@@ -1814,1579 +1814,1588 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une pédagogie inclusive : une classification multimodale des illustrations de manuels scolaires pour des environnements d'apprentissage adaptés</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Martin</w:t>
+                <w:t xml:space="preserve">Utiliser l'explicabilité des modèles pour mettre en évidence les expressions genrées dans la parole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shin'Ichi Satoh</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.708-719</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.695-707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623048v1</w:t>
+                <w:t xml:space="preserve">hal-04623052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utiliser l'explicabilité des modèles pour mettre en évidence les expressions genrées dans la parole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">François Buet</w:t>
+                <w:t xml:space="preserve">Vers une pédagogie inclusive : une classification multimodale des illustrations de manuels scolaires pour des environnements d'apprentissage adaptés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saumya Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.695-707</w:t>
+              <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.708-719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04623052v1</w:t>
+                <w:t xml:space="preserve">hal-04623048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noisy and Unbalanced Multimodal Document Classification: Textbook Exercises as a Use Case</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Élise Lincker</w:t>
+                <w:t xml:space="preserve">TIB: A Dataset for Abstractive Summarization of Long Multimodal Videoconference Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Gigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Decombas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2023, Orléans, France. pp.71 - 78, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/3617233.3617239⟩</w:t>
+              <w:t xml:space="preserve">, ACM, Sep 2023, Orléans, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3617233.3617238⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04221023v1</w:t>
+                <w:t xml:space="preserve">hal-04168911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout- and Activity-based Textbook Modeling for Automatic PDF Textbook Extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
+                <w:t xml:space="preserve">Projet ANR MALIN : MAnuels scoLaires INclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Grembi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Textbooks 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. pp.37-53</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04184895v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche cross-modale pour répondre à des questions visuelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferret Olivier</w:t>
+                <w:t xml:space="preserve">Projet Gender Equality Monitor (GEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 18e Conférence en Recherche d'Information et Applications (CORIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.74-92</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.21-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131549v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANR MALIN : MAnuels scoLaires INclusifs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Valérie Grembi</w:t>
+                <w:t xml:space="preserve">Recherche cross-modale pour répondre à des questions visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferret Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.30-31</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 18e Conférence en Recherche d'Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.74-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208594v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Gender Equality Monitor (GEM)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grouin</w:t>
+                <w:t xml:space="preserve">Layout- and Activity-based Textbook Modeling for Automatic PDF Textbook Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.21-21</w:t>
+              <w:t xml:space="preserve">Intelligent Textbooks 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. pp.37-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208588v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIB: A Dataset for Abstractive Summarization of Long Multimodal Videoconference Records</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Textual Analysis for Video Memorability Prediction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Decombas</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreu Girbau Xalabarder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">the 13th MediaEval Multimedia Benchmark Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, Bergen, Norway</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168911v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04091024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textual Analysis for Video Memorability Prediction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification automatique de données déséquilibrées et bruitées : application aux exercices de manuels scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">the 13th MediaEval Multimedia Benchmark Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, Bergen, Norway</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Servan, Christophe; Vilnat, Anne, Jun 2023, Paris, France. pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04091024v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04130220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textbook's accessibility for children with dyspraxia and visual disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference of the Association for the Advancement of Assistive Technology in Europe, AAATE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Advancement of Assistive Technology in Europe, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique de données déséquilibrées et bruitées : application aux exercices de manuels scolaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Lincker</w:t>
+                <w:t xml:space="preserve">Multimodal Inverse Cloze Task for Knowledge-based Visual Question Answering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28244-7_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04130220v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03933089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimodal Inverse Cloze Task for Knowledge-based Visual Question Answering</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+                <w:t xml:space="preserve">Noisy and Unbalanced Multimodal Document Classification: Textbook Exercises as a Use Case</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Hudelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t>
+              <w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Orléans, France. pp.71 - 78, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-28244-7_36⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1145/3617233.3617239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03933089v2</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04221023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bazinga! A Dataset for Multi-Party Dialogues Structuring</w:t>
+                <w:t xml:space="preserve">ViQuAE, a Dataset for Knowledge-based Visual Question Answering about Named Entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliette Bergoënd</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Maurice</w:t>
+                <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SIGIR '22: The 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3477495.3531753⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03737453v1</w:t>
+                <w:t xml:space="preserve">hal-03650618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ViQuAE, a Dataset for Knowledge-based Visual Question Answering about Named Entities</w:t>
+                <w:t xml:space="preserve">Un jeu de données pour répondre à des questions visuelles à propos d’entités nommées en utilisant des bases de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Ferret</w:t>
@@ -3400,228 +3409,219 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SIGIR '22: The 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.434-444</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650618v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03701521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un jeu de données pour répondre à des questions visuelles à propos d’entités nommées en utilisant des bases de connaissances</w:t>
+                <w:t xml:space="preserve">Bazinga! A Dataset for Multi-Party Dialogues Structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Olivier Ferret</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Bergoënd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Romaric Besançon</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.434-444</w:t>
+              <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Language Resources Association (ELRA), Jun 2022, Marseille, France. pp.3434-3441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03701521v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03737453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de scènes remarquables dans un contexte de séries TV</w:t>
               </w:r>
@@ -3819,51 +3819,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hé Manu, tu descends ?&amp;quot;: identification nommée du locuteur dans les dialogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Galmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3923,64 +3923,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ODESSA/PLUMCOT at Albayzin Multimodal Diarization Challenge 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiqing Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4070,51 +4070,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards large scale multimedia indexing: A case study on person discovery in broadcast news</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4191,51 +4191,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Person Discovery in Broadcast TV at MediaEval 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4280,761 +4280,761 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du corpus MATRICE : exploration et classification automatique d'archives audiovisuelles de 1930 à 2012</w:t>
+                <w:t xml:space="preserve">TVD: a reproducible and multiply aligned TV series dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+                <w:t xml:space="preserve">Anindya Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anindya Roy</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JEP 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744261v1</w:t>
+                <w:t xml:space="preserve">hal-01690279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LIMSI @ MediaEval SED 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TVD: a reproducible and multiply aligned TV series dataset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId114" w:history="1">
+                <w:t xml:space="preserve">Analyse du corpus MATRICE-INA : exploration et classification automatique d'archives audiovisuelles de 1930 à 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anindya Roy</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690279v1</w:t>
+                <w:t xml:space="preserve">hal-01836465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du corpus MATRICE-INA : exploration et classification automatique d'archives audiovisuelles de 1930 à 2012</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Laurent</w:t>
+                <w:t xml:space="preserve">Investigating domain-independent NLP techniques for precise target selection in video hyperlinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anindya Roy</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2014, Le Mans, France</w:t>
+              <w:t xml:space="preserve">ISCA/IEEE Workshop on Speech, Language and Audio in Multimedia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Penang, Malaysia. pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01836465v1</w:t>
+                <w:t xml:space="preserve">hal-01053698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating domain-independent NLP techniques for precise target selection in video hyperlinking</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
+                <w:t xml:space="preserve">Analyse du corpus MATRICE : exploration et classification automatique d'archives audiovisuelles de 1930 à 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anindya Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISCA/IEEE Workshop on Speech, Language and Audio in Multimedia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Penang, Malaysia. pp.19-23</w:t>
+              <w:t xml:space="preserve">JEP 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01053698v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimedia Information Seeking through Search and Hyperlinking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HITS and IRISA at MediaEval 2013: Search and Hyperlinking Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval, ICMR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Dallas, United States. 8 p., 2 columns</w:t>
+              <w:t xml:space="preserve">MediaEval working notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867090v1</w:t>
+                <w:t xml:space="preserve">hal-00906249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HITS and IRISA at MediaEval 2013: Search and Hyperlinking Task</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multimedia Information Seeking through Search and Hyperlinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eskevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth J. F. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roeland J.F. Ordelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval working notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Spain. pp.2</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval, ICMR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Dallas, United States. 8 p., 2 columns</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906249v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRISA at MediaEval 2012: Search and Hyperlinking Task</w:t>
               </w:r>
@@ -5109,234 +5109,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Scalable Video Search Engine Based on Audio Content Indexing and Topic Segmentation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Accounting for Prosodic Information to Improve ASR-Based Topic Tracking for TV Broadcast News</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Lawto</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Julia Hirschberg</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2011 Networked and Electronic Media (NEM) Summit : Implementing Future Media Internet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Torino, Italy. 160 p</w:t>
+              <w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association, Interspeech'11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Florence, Italy. 4 p., 2 columns</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00645228v1</w:t>
+                <w:t xml:space="preserve">hal-00646626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for Prosodic Information to Improve ASR-Based Topic Tracking for TV Broadcast News</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+                <w:t xml:space="preserve">A Scalable Video Search Engine Based on Audio Content Indexing and Topic Segmentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Lawto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Gauvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julia Hirschberg</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gregory Grefenstette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association, Interspeech'11</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Florence, Italy. 4 p., 2 columns</w:t>
+              <w:t xml:space="preserve">2011 Networked and Electronic Media (NEM) Summit : Implementing Future Media Internet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Torino, Italy. 160 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00646626v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00645228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices utiles à la cohésion lexicale pour la segmentation thématique de documents oraux</w:t>
               </w:r>
@@ -5411,217 +5411,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00533388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving ASR-based topic segmentation of TV programs with confidence measures and semantic relations</w:t>
+                <w:t xml:space="preserve">Utilisation de relations sémantiques pour améliorer la segmentation thématique de documents télévisuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Annual Intl. Speech Communication Association Conference (Interspeech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
+              <w:t xml:space="preserve">Traitement automatique des langues naturelles, TALN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00555804v1</w:t>
+                <w:t xml:space="preserve">inria-00533389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de relations sémantiques pour améliorer la segmentation thématique de documents télévisuels</w:t>
+                <w:t xml:space="preserve">Improving ASR-based topic segmentation of TV programs with confidence measures and semantic relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement automatique des langues naturelles, TALN 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Proc. Annual Intl. Speech Communication Association Conference (Interspeech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00533389v1</w:t>
+                <w:t xml:space="preserve">inria-00555804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can automatic speech transcripts be used for large scale TV stream description and structuring?</w:t>
               </w:r>
@@ -5803,77 +5803,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une pédagogie inclusive : une classification multimodale des illustrations de manuels scolaires pour des environnements d'apprentissage adaptés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saumya Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5928,103 +5928,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALIN : MAnuels scoLaires INclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Pacini</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Handiversité 2023 - L'innovation pour le partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Gif-sur-Yvette, France</w:t>
@@ -6534,51 +6534,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Berhe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Messoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2421-454X/8967" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/689780" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822417v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lincker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8217;ichi Satoh" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2054-8_5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154054v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Manzano Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Ichi Satoh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860245v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Yadav" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2071-5_16" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334655v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacini" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Lasheb" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329751v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Olamisan" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Pazakou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442625v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buet" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888945" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860239v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-An C Quan" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Satoh" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2071-5_29" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohua Dong" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56027-9_26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gigant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Decombas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.1078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623048v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221023v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lincker" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617239" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184895v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131549v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Olivier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208594v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grembi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208588v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168911v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617238" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04091024v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Girbau Xalabarder" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410340v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130220v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933089v2" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_36" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03737453v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bergo&#235;nd" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03907934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Galmant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2019.CORIA_2019_paper_14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/IberSPEECH.2018-39" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel India" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopez-Otero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095713.3095732" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744261v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Roy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690279v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Roxana Simon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867090v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eskevich" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. F. Jones" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland J.F. Ordelman" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Chen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906249v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645228v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lawto" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grefenstette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646626v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hirschberg" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555804v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533389v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613698v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin St&#233;phanie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24349-3_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Berhe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Messoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2421-454X/8967" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/689780" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Yadav" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lincker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2071-5_16" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Olamisan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Pazakou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Lasheb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Manzano Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Ichi Satoh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8217;ichi Satoh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-An C Quan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Satoh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2071-5_29" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohua Dong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2054-8_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56027-9_26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gigant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Decombas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.1078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617238" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grembi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208588v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Olivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04091024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Girbau Xalabarder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130220v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410340v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933089v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_36" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lincker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617239" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03737453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bergo&#235;nd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03907934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Galmant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2019.CORIA_2019_paper_14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/IberSPEECH.2018-39" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel India" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopez-Otero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095713.3095732" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690279v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Roxana Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744261v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eskevich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. F. Jones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland J.F. Ordelman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646626v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hirschberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lawto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grefenstette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533389v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613698v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin St&#233;phanie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24349-3_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>