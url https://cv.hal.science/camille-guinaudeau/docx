--- v1 (2026-04-08)
+++ v2 (2026-05-01)
@@ -668,411 +668,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Inclusive Education: Multimodal Classification of Textbook Images for Accessibility</w:t>
+                <w:t xml:space="preserve">Accessibilité visuelle et éducation inclusive : Étude préliminaire sur la génération de textes alternatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saumya Yadav</w:t>
+                <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Lincker</w:t>
+                <w:t xml:space="preserve">Elisabeth Olamisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Huron</w:t>
+                <w:t xml:space="preserve">Theodora Pazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Martin</w:t>
+                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Modelling 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860245v1</w:t>
+                <w:t xml:space="preserve">hal-05329751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité visuelle et éducation inclusive : Étude préliminaire sur la génération de textes alternatifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">MALIN : MAnuels scoLaires INclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elisabeth Olamisan</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Lasheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodora Pazakou</w:t>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.1-9</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA), 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN), 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL), 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.79-82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05329751v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05334655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALIN : MAnuels scoLaires INclusifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Towards Inclusive Education: Multimodal Classification of Textbook Images for Accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saumya Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Lasheb</w:t>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pons</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+                <w:t xml:space="preserve">Stéphanie Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA), 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN), 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL), 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Modelling 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Nara, Japan. pp.212-225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-2071-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05334655v1</w:t>
+                <w:t xml:space="preserve">hal-04860245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering Gender Biases in Gender Identification Models for Japanese Data Analysis</w:t>
               </w:r>
@@ -1443,193 +1443,202 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin'Ichi Satoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Second workshop on Fairness and ethics towards transparent AI: facing the chalLEnge through model Debiasing (FAILED) at the 2025 International Conference on Computer Vision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">FAILED - Second workshop on Fairness and ethics towards transparent AI: facing the chalLEnge through model Debiasing at the 2025 International Conference on Computer Vision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Honolulu, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICCVW69036.2025.00796⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05210445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AD2AT: Audio Description to Alternative Text, a Dataset of Alternative Text from Movies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shin’ichi Satoh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multimedia Modelling 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2025, Nara, Japan. pp.58-71, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-2054-8_5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04822417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-modal Retrieval for Knowledge-based Visual Question Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1648,209 +1657,209 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">46th European Conference on Information Retrieval (ECIR 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2024, Glasgow, United Kingdom. pp.421-438, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-56027-9_26⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mitigating the Impact of Reference Quality on Evaluation of Summarization Systems with Reference-Free Metrics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Gigant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Decombas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 2024 Conference on Empirical Methods in Natural Language Processing (EMNLP 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2024, Miami, United States. pp.19355-19368, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.18653/v1/2024.emnlp-main.1078⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04720645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utiliser l'explicabilité des modèles pour mettre en évidence les expressions genrées dans la parole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Buet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1905,1117 +1914,1117 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.695-707</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une pédagogie inclusive : une classification multimodale des illustrations de manuels scolaires pour des environnements d'apprentissage adaptés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saumya Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saumya Yadav</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. pp.708-719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIB: A Dataset for Abstractive Summarization of Long Multimodal Videoconference Records</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+                <w:t xml:space="preserve">Projet Gender Equality Monitor (GEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.21-21</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3617233.3617238⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04168911v1</w:t>
+                <w:t xml:space="preserve">hal-04208588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet ANR MALIN : MAnuels scoLaires INclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Grembi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04208594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Gender Equality Monitor (GEM)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grouin</w:t>
+                <w:t xml:space="preserve">Layout- and Activity-based Textbook Modeling for Automatic PDF Textbook Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.21-21</w:t>
+              <w:t xml:space="preserve">Intelligent Textbooks 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. pp.37-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208588v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche cross-modale pour répondre à des questions visuelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferret Olivier</w:t>
+                <w:t xml:space="preserve">TIB: A Dataset for Abstractive Summarization of Long Multimodal Videoconference Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Gigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Decombas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 18e Conférence en Recherche d'Information et Applications (CORIA)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Sep 2023, Orléans, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3617233.3617238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131549v1</w:t>
+                <w:t xml:space="preserve">hal-04168911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout- and Activity-based Textbook Modeling for Automatic PDF Textbook Extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pons</w:t>
+                <w:t xml:space="preserve">Recherche cross-modale pour répondre à des questions visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferret Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Textbooks 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. pp.37-53</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 18e Conférence en Recherche d'Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.74-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184895v1</w:t>
+                <w:t xml:space="preserve">hal-04131549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textual Analysis for Video Memorability Prediction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreu Girbau Xalabarder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">the 13th MediaEval Multimedia Benchmark Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2023, Bergen, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Classification automatique de données déséquilibrées et bruitées : application aux exercices de manuels scolaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Servan, Christophe; Vilnat, Anne, Jun 2023, Paris, France. pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04130220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textbook's accessibility for children with dyspraxia and visual disability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pacini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Barbet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th International Conference of the Association for the Advancement of Assistive Technology in Europe, AAATE 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association for the Advancement of Assistive Technology in Europe, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Inverse Cloze Task for Knowledge-based Visual Question Answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3034,226 +3043,226 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45th European Conference on Information Retrieval (ECIR 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Dublin, Ireland. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-28244-7_36⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03933089v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noisy and Unbalanced Multimodal Document Classification: Textbook Exercises as a Use Case</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Orléans, France. pp.71 - 78, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3617233.3617239⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04221023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ViQuAE, a Dataset for Knowledge-based Visual Question Answering about Named Entities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3275,119 +3284,119 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SIGIR '22: The 45th International ACM SIGIR Conference on Research and Development in Information Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3477495.3531753⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un jeu de données pour répondre à des questions visuelles à propos d’entités nommées en utilisant des bases de connaissances</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3409,235 +3418,235 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romaric Besançon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traitement Automatique des Langues Naturelles (TALN 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Avignon, France. pp.434-444</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03701521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bazinga! A Dataset for Multi-Party Dialogues Structuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Bergoënd</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Maurice</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">LREC 2022 - 13th Language Resources and Evaluation Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Language Resources Association (ELRA), Jun 2022, Marseille, France. pp.3434-3441</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection de scènes remarquables dans un contexte de séries TV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aman Berhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3656,92 +3665,92 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Grenoble, France. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24348/coria.2021.court_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04445565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scene Linking Annotation and Automatic Scene Characterization in TV Series</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aman Berhe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3770,472 +3779,472 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Text2Story@ ECIR Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Lisbonne, Portugal. pp.47-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03907934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hé Manu, tu descends ?&amp;quot;: identification nommée du locuteur dans les dialogues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léo Galmant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Ligozat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence en Recherche d'Information et Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Lyon, France. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.24348/coria.2019.CORIA_2019_paper_14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02333298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ODESSA/PLUMCOT at Albayzin Multimodal Diarization Challenge 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Maurice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Maurice</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruiqing Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Patino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héctor Delgado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IberSPEECH 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Barcelona, Spain. pp.194--198, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21437/IberSPEECH.2018-39⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01987807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards large scale multimedia indexing: A case study on person discovery in broadcast news</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nam Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Sargent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miquel India</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Lopez-Otero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Content-Based Multimedia Indexing CBMI</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Firenze, Italy. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3095713.3095732⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01551690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Person Discovery in Broadcast TV at MediaEval 2016</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4250,385 +4259,385 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MediaEval 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Hilversum, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TVD: a reproducible and multiply aligned TV series dataset</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">LIMSI @ MediaEval SED 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">MediaEval 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690279v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01744264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI @ MediaEval SED 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TVD: a reproducible and multiply aligned TV series dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anindya Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01744264v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01690279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du corpus MATRICE-INA : exploration et classification automatique d'archives audiovisuelles de 1930 à 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anindya Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01836465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigating domain-independent NLP techniques for precise target selection in video hyperlinking</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4656,401 +4665,401 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISCA/IEEE Workshop on Speech, Language and Audio in Multimedia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Penang, Malaysia. pp.19-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01053698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du corpus MATRICE : exploration et classification automatique d'archives audiovisuelles de 1930 à 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anindya Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HITS and IRISA at MediaEval 2013: Search and Hyperlinking Task</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multimedia Information Seeking through Search and Hyperlinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eskevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth J. F. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roeland J.F. Ordelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval working notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Spain. pp.2</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval, ICMR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Dallas, United States. 8 p., 2 columns</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906249v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimedia Information Seeking through Search and Hyperlinking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HITS and IRISA at MediaEval 2013: Search and Hyperlinking Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval, ICMR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Dallas, United States. 8 p., 2 columns</w:t>
+              <w:t xml:space="preserve">MediaEval working notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00867090v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00906249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRISA at MediaEval 2012: Search and Hyperlinking Task</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5079,280 +5088,280 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Working Notes Proceedings of the MediaEval 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Pisa, Italy. http://ceur-ws.org/Vol-927/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for Prosodic Information to Improve ASR-Based Topic Tracking for TV Broadcast News</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Hirschberg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th Annual Conference of the International Speech Communication Association, Interspeech'11</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Florence, Italy. 4 p., 2 columns</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00646626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Scalable Video Search Engine Based on Audio Content Indexing and Topic Segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Lawto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Gauvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lori Lamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gregory Grefenstette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2011 Networked and Electronic Media (NEM) Summit : Implementing Future Media Internet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2011, Torino, Italy. 160 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00645228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices utiles à la cohésion lexicale pour la segmentation thématique de documents oraux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5381,263 +5390,263 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVIIIe journées d'études de la parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Mons, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inria-00533388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Utilisation de relations sémantiques pour améliorer la segmentation thématique de documents télévisuels</w:t>
+                <w:t xml:space="preserve">Improving ASR-based topic segmentation of TV programs with confidence measures and semantic relations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Traitement automatique des langues naturelles, TALN 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Proc. Annual Intl. Speech Communication Association Conference (Interspeech)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00533389v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00555804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving ASR-based topic segmentation of TV programs with confidence measures and semantic relations</w:t>
+                <w:t xml:space="preserve">Utilisation de relations sémantiques pour améliorer la segmentation thématique de documents télévisuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Gravier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Sébillot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proc. Annual Intl. Speech Communication Association Conference (Interspeech)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Makuhari, Japan</w:t>
+              <w:t xml:space="preserve">Traitement automatique des langues naturelles, TALN 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inria-00555804v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inria-00533389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can automatic speech transcripts be used for large scale TV stream description and structuring?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5666,120 +5675,120 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Workshop on Content-Based Audio/Video Analysis for Novel TV Services, CBTV'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2009, San Diego, CA, United States. pp.489-494</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche d'information textuelle et phonétique pour le contrôle de l'étiquetage automatique d'émissions dans un flux télévisuel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4es rencontres des jeunes chercheurs en recherche d'information, RJCRI'09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Presqu'île de Giens, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00762260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5789,301 +5798,301 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une pédagogie inclusive : une classification multimodale des illustrations de manuels scolaires pour des environnements d'apprentissage adaptés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saumya Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP-TALN-RECITAL 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Toulouse, France. ATALA, AFPC, pp.708-719</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04613698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALIN : MAnuels scoLaires INclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pacini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Handiversité 2023 - L'innovation pour le partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Gif-sur-Yvette, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04410349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal inverse cloze task for knowledge-based visual question answering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Lerner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6112,51 +6121,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique du GDR TAL sur l'accès à l'information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6166,111 +6175,111 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vision and Multi-modal Transformers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mohamed Chetouani; Virginia Dignum; Paul Lukowicz; Carles Sierra. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human-Centered Artificial Intelligence. Advanced Lectures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 13500, Springer, pp.106 - 122, 2023, Lecture Notes in Computer Science, 978-3-031-24348-6. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-24349-3_7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04413851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6280,114 +6289,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structuration automatique de flux télévisuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Multimédia [cs.MM]. INSA de Rennes, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00646522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId148"/>
+      <w:footerReference w:type="default" r:id="rId149"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6534,51 +6543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Berhe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Messoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2421-454X/8967" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/689780" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Yadav" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lincker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2071-5_16" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Olamisan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Pazakou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Lasheb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Manzano Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Ichi Satoh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8217;ichi Satoh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-An C Quan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Satoh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2071-5_29" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohua Dong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822417v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2054-8_5" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384431v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56027-9_26" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gigant" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Decombas" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.1078" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623052v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623048v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168911v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617238" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208594v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grembi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208588v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131549v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Olivier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184895v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04091024v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Girbau Xalabarder" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130220v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410340v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933089v2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_36" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221023v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lincker" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617239" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03737453v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bergo&#235;nd" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445565v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_10" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03907934v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333298v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Galmant" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2019.CORIA_2019_paper_14" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/IberSPEECH.2018-39" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551690v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel India" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopez-Otero" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095713.3095732" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690330v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690279v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Roy" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744264v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836465v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053698v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Roxana Simon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744261v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906249v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eskevich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. F. Jones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland J.F. Ordelman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753909v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646626v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hirschberg" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645228v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lawto" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grefenstette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533388v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533389v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762125v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762260v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613698v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin St&#233;phanie" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410349v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379132v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413851v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24349-3_7" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646522v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Berhe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Messoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2421-454X/8967" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/689780" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lincker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Olamisan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Pazakou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Lasheb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Yadav" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2071-5_16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Manzano Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Ichi Satoh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8217;ichi Satoh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-An C Quan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Satoh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2071-5_29" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohua Dong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW69036.2025.00796" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2054-8_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384431v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56027-9_26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gigant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Decombas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.1078" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208594v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grembi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168911v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617238" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Olivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04091024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Girbau Xalabarder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933089v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_36" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lincker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617239" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03737453v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bergo&#235;nd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_10" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03907934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Galmant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2019.CORIA_2019_paper_14" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/IberSPEECH.2018-39" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel India" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopez-Otero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095713.3095732" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Roy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Roxana Simon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eskevich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. F. Jones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland J.F. Ordelman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hirschberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645228v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lawto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grefenstette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613698v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin St&#233;phanie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24349-3_7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646522v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>