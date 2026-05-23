--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -668,411 +668,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accessibilité visuelle et éducation inclusive : Étude préliminaire sur la génération de textes alternatifs</w:t>
+                <w:t xml:space="preserve">Towards Inclusive Education: Multimodal Classification of Textbook Images for Accessibility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saumya Yadav</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theodora Pazakou</w:t>
+                <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
+                <w:t xml:space="preserve">Stéphanie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Multimedia Modelling 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2025, Nara, Japan. pp.212-225, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-981-96-2071-5_16⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05329751v1</w:t>
+                <w:t xml:space="preserve">hal-04860245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MALIN : MAnuels scoLaires INclusifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Accessibilité visuelle et éducation inclusive : Étude préliminaire sur la génération de textes alternatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Amine Lasheb</w:t>
+                <w:t xml:space="preserve">Elisabeth Olamisan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Pons</w:t>
+                <w:t xml:space="preserve">Theodora Pazakou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+                <w:t xml:space="preserve">Michèle Gouiffès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA), 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN), 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL), 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.79-82</w:t>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA) 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN) 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL) Les 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Marseille, France. pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05334655v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05329751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Inclusive Education: Multimodal Classification of Textbook Images for Accessibility</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MALIN : MAnuels scoLaires INclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saumya Yadav</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Lincker</w:t>
+                <w:t xml:space="preserve">Léa Pacini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Huron</w:t>
+                <w:t xml:space="preserve">Mohamed Amine Lasheb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimedia Modelling 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">20e Conférence en Recherche d’Information et Applications (CORIA), 32ème Conférence sur le Traitement Automatique des Langues Naturelles (TALN), 27ème Rencontre des Étudiants Chercheurs en Informatique pour le Traitement Automatique des Langues (RECITAL), 18e Rencontres Jeunes Chercheurs en RI (RJCRI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Marseille, France. pp.79-82</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04860245v1</w:t>
+                <w:t xml:space="preserve">hal-05334655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uncovering Gender Biases in Gender Identification Models for Japanese Data Analysis</w:t>
               </w:r>
@@ -1504,51 +1504,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AD2AT: Audio Description to Alternative Text, a Dataset of Alternative Text from Movies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1950,90 +1950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une pédagogie inclusive : une classification multimodale des illustrations de manuels scolaires pour des environnements d'apprentissage adaptés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saumya Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2069,614 +2069,614 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04623048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet Gender Equality Monitor (GEM)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet ANR MALIN : MAnuels scoLaires INclusifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Adda</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyril Grouin</w:t>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Grembi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.21-21</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.30-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04208588v1</w:t>
+                <w:t xml:space="preserve">hal-04208594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projet ANR MALIN : MAnuels scoLaires INclusifs</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projet Gender Equality Monitor (GEM)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Grembi</w:t>
+                <w:t xml:space="preserve">Gilles Adda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Buet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Ghannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Grouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.30-31</w:t>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.21-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04208594v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04208588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layout- and Activity-based Textbook Modeling for Automatic PDF Textbook Extraction</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Olivier Pons</w:t>
+                <w:t xml:space="preserve">TIB: A Dataset for Abstractive Summarization of Long Multimodal Videoconference Records</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Gigant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Decombas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Textbooks 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACM, Sep 2023, Orléans, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3617233.3617238⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04184895v1</w:t>
+                <w:t xml:space="preserve">hal-04168911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIB: A Dataset for Abstractive Summarization of Long Multimodal Videoconference Records</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dufaux</w:t>
+                <w:t xml:space="preserve">Recherche cross-modale pour répondre à des questions visuelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Lerner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ferret Olivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Decombas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Conference on Content-based Multimedia Indexing (CBMI 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CORIA-TALN 2023 18e Conférence en Recherche d'Information et Applications (CORIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.74-92</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3617233.3617238⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04168911v1</w:t>
+                <w:t xml:space="preserve">hal-04131549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche cross-modale pour répondre à des questions visuelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Ferret Olivier</w:t>
+                <w:t xml:space="preserve">Layout- and Activity-based Textbook Modeling for Automatic PDF Textbook Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 18e Conférence en Recherche d'Information et Applications (CORIA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Paris, France. pp.74-92</w:t>
+              <w:t xml:space="preserve">Intelligent Textbooks 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Tokyo, Japan. pp.37-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04131549v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04184895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Textual Analysis for Video Memorability Prediction</w:t>
               </w:r>
@@ -2738,277 +2738,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04091024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification automatique de données déséquilibrées et bruitées : application aux exercices de manuels scolaires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Lincker</w:t>
+                <w:t xml:space="preserve">Textbook's accessibility for children with dyspraxia and visual disability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Pacini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Servan, Christophe; Vilnat, Anne, Jun 2023, Paris, France. pp.121-130</w:t>
+              <w:t xml:space="preserve">17th International Conference of the Association for the Advancement of Assistive Technology in Europe, AAATE 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association for the Advancement of Assistive Technology in Europe, Aug 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04130220v1</w:t>
+                <w:t xml:space="preserve">hal-04410340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Textbook's accessibility for children with dyspraxia and visual disability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Classification automatique de données déséquilibrées et bruitées : application aux exercices de manuels scolaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lincker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Barbet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupire</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference of the Association for the Advancement of Assistive Technology in Europe, AAATE 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association for the Advancement of Assistive Technology in Europe, Aug 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">CORIA-TALN 2023 30e Conférence sur le Traitement Automatique des Langues Naturelles (TALN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Servan, Christophe; Vilnat, Anne, Jun 2023, Paris, France. pp.121-130</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04410340v1</w:t>
+                <w:t xml:space="preserve">hal-04130220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multimodal Inverse Cloze Task for Knowledge-based Visual Question Answering</w:t>
               </w:r>
@@ -3124,64 +3124,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Hudelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4289,286 +4289,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LIMSI @ MediaEval SED 2014</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">TVD: a reproducible and multiply aligned TV series dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anindya Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01744264v1</w:t>
+                <w:t xml:space="preserve">hal-01690279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TVD: a reproducible and multiply aligned TV series dataset</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">LIMSI @ MediaEval SED 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anindya Roy</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Bredin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Barras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LREC 2014 - 9th International Conference on Language Resources and Evaluation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Reykjavik, Iceland</w:t>
+              <w:t xml:space="preserve">MediaEval 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01690279v1</w:t>
+                <w:t xml:space="preserve">hal-01744264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du corpus MATRICE-INA : exploration et classification automatique d'archives audiovisuelles de 1930 à 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anindya Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d'Etude sur la Parole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4701,77 +4701,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse du corpus MATRICE : exploration et classification automatique d'archives audiovisuelles de 1930 à 2012</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Laurent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anindya Roy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JEP 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4790,260 +4790,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01744261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multimedia Information Seeking through Search and Hyperlinking</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">HITS and IRISA at MediaEval 2013: Search and Hyperlinking Task</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Guinaudeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca-Roxana Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Gravier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Sébillot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval, ICMR 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2013, Dallas, United States. 8 p., 2 columns</w:t>
+              <w:t xml:space="preserve">MediaEval working notes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Spain. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00867090v1</w:t>
+                <w:t xml:space="preserve">hal-00906249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HITS and IRISA at MediaEval 2013: Search and Hyperlinking Task</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Multimedia Information Seeking through Search and Hyperlinking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Eskevich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gareth J. F. Jones</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Aly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roeland J.F. Ordelman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shu Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MediaEval working notes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Spain. pp.2</w:t>
+              <w:t xml:space="preserve">ACM International Conference on Multimedia Retrieval, ICMR 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2013, Dallas, United States. 8 p., 2 columns</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00906249v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00867090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IRISA at MediaEval 2012: Search and Hyperlinking Task</w:t>
               </w:r>
@@ -5812,77 +5812,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une pédagogie inclusive : une classification multimodale des illustrations de manuels scolaires pour des environnements d'apprentissage adaptés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saumya Yadav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Huron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Stéphanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5937,103 +5937,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MALIN : MAnuels scoLaires INclusifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lincker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Pacini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Pons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Guinaudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Handiversité 2023 - L'innovation pour le partage</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Gif-sur-Yvette, France</w:t>
@@ -6543,51 +6543,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Berhe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Messoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2421-454X/8967" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/689780" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329751v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lincker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Olamisan" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Pazakou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334655v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Lasheb" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860245v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Yadav" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2071-5_16" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Manzano Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Ichi Satoh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8217;ichi Satoh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-An C Quan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Satoh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2071-5_29" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohua Dong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW69036.2025.00796" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2054-8_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384431v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56027-9_26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gigant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Decombas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.1078" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208594v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grembi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184895v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168911v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617238" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131549v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Olivier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04091024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Girbau Xalabarder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130220v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410340v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933089v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_36" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lincker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617239" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03737453v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bergo&#235;nd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_10" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03907934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Galmant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2019.CORIA_2019_paper_14" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/IberSPEECH.2018-39" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel India" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopez-Otero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095713.3095732" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744264v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690279v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Roy" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Roxana Simon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867090v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eskevich" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. F. Jones" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aly" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland J.F. Ordelman" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Chen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906249v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hirschberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645228v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lawto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grefenstette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613698v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin St&#233;phanie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24349-3_7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646522v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04411122v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aman Berhe" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guinaudeau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Barras" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04175505v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Lerner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salem Messoud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Le Borgne" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298901v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.6092/issn.2421-454X/8967" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645705v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gravier" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645216v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;nol&#233; Lecorv&#233;" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2011/689780" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860245v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saumya Yadav" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lincker" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Huron" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Martin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2071-5_16" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05329751v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Olamisan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theodora Pazakou" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Gouiff&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Pacini" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Lasheb" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pons" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dupire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154054v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Manzano Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin Ichi Satoh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442625v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Buet" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Grouin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Ghannay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin&#8217;ichi Satoh" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49660.2025.10888945" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860239v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khanh-An C Quan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shin'Ichi Satoh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2071-5_29" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05210445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haohua Dong" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICCVW69036.2025.00796" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822417v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-96-2054-8_5" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04384431v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-56027-9_26" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04720645v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Gigant" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Decombas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dufaux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2024.emnlp-main.1078" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623052v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04623048v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208594v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Barbet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Grembi" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04208588v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Adda" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168911v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617238" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131549v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferret Olivier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04184895v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-04091024v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreu Girbau Xalabarder" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410340v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04130220v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03933089v2" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-28244-7_36" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04221023v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lise Lincker" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Hudelot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3617233.3617239" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03650618v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Besan&#231;on" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3477495.3531753" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03701521v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03737453v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Bergo&#235;nd" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Bredin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Maurice" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04445565v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2021.court_10" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://universite-paris-saclay.hal.science/hal-03907934v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333298v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Galmant" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Ligozat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24348/coria.2019.CORIA_2019_paper_14" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987807v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruiqing Yin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Patino" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;ctor Delgado" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/IberSPEECH.2018-39" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551690v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nam Le" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Sargent" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miquel India" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Lopez-Otero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3095713.3095732" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690330v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01690279v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anindya Roy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744264v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Laurent" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836465v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01053698v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca-Roxana Simon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01744261v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906249v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867090v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Eskevich" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth J. F. Jones" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Aly" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roeland J.F. Ordelman" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shu Chen" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753909v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646626v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Hirschberg" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645228v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Lawto" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Gauvain" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lori Lamel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Grefenstette" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533388v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00555804v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00533389v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762125v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00762260v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04613698v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin St&#233;phanie" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04410349v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04379132v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04413851v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-24349-3_7" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00646522v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>