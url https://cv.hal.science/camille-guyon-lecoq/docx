--- v0 (2026-03-16)
+++ v1 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille GUYON-LECOQ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences (EEHC),  Littérature et Histoire des Idées, du tournant des premières Lumières aux Lumières, dans l'UFR des Lettres de l'Université de Picardie Jules Verne. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camille-guyon-lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-2058-7151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">067162827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXJ-0269-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de Conférences en Littérature française à l’Université de Picardie-Jules Verne (Littérature et histoire des idées, XVIIIe siècle : du tournant des premières Lumièrse aux Lumières) depuis 1997, ancienne élève de l’École Normale supérieure de Saint-Cloud-Fontenay-aux Roses, Agrégée de Lettres classiques, Docteur ès Lettres (Paris-IV, 1996), j'ai préparé, sous la direction de Jean Dagen, une thèse de littérature et histoire des idées soutenue en octobre 1996 (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vertu des passions. La tragédie lyrique de Lully à Rameau (1673-1733). J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jury : Jean Deprun (Psdt), Jérôme de La Gorce, Béatrice Didier et Philippe Sellier), publiée pour les 2/3 chez Champion sous le titre de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vertu des passions : l'esthétique et la morale au miroir de la tragédie lyrique (1673-1733)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.  J'ai d'abord mené mes recherches dans le cadre du Groupe d’Étude des Moralistes dirigé par Jean Dagen depuis sa création (Paris IV-Sorbonne, Cellf 17-18, Paris IV). Elles portaient et portent encore  sur la naissance et le développement d'une idée moderne de l'idée de sensibilité, du tournant des Lumières au temps des Encyclopédistes, et j'en étudie les avatars sur la scène parlée, en particulier dans les tragédies de Voltaire, dans la comédie larmoyante et dans la comédie moyenne. Ayant choisi comme territoire d'élection,  à la croisée des chemins de la littérature, des arts et de l'histoire des idées morales et esthétiques, la tragédie lyrique, j'ai étudié les débats poétiques et moraux que suscita ce nouveau genre, les influences qu'il exerça sur le théâtre parlé et sur le roman du XVIIIème siècle et l'importance qu'il eut dans la formulation d'une pensée proprement esthétique. Je m’intéresse plus particulièrement depuis mon rattachement en 2011 au Centre du Roman et du Romanesque, devenu depuis Roman&Romanesque, à l’influence qu’exercent cette sensibilité lyrique et les formes comme les idées qui lui sont associées sur les œuvres romanesques de Challe, de Prévost, de Mme de Genlis, de Mme de Graffigny, de Bibiena et de Rousseau. Je n'ai pas pour autant abandonné mon travail sur les genres qui associent littérature, musique, arts décoratifs et danse et j'ai co-fondé puis dirigé à partir de 2016 l'axe transversal de recherche &amp;quot;Circulations intermédiatiques: langues, genres, supports&amp;quot; devenu &amp;quot;Fabriques de l'intermédialité&amp;quot; puis (fin 2023) &amp;quot;Fabrique des arts&amp;quot;. Travaillant enfin sur la naissance de l’esthétique en France, je m'attache, en particulier, à inscrire les Réflexions critiques sur la poésie et sur la peinture de Dubos dans le double sillage de cet « art de l’effet » qu’est la tragédie en musique et des réflexions anglaises sur le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">moral sense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Attachée à ne pas disjoindre littérature et histoire des idées, je prépare une HDR sur l’idée d’attendrissement, idée passée, par l’opéra, de la mystique non seulement au roman, mais encore à l'éloquence d'un Vauvenargues ou au théâtre sensible, tant comique que tragique,  du tournant des premières Lumières au Temps des Encyclopédistes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musicienne (Mezzo-contralto) et passionnée par la collaboration entre les arts, et en particulier entre littérature et musique, instrumentale ou vocale, j'organise, régulièrement en y participant, pour l’UPJV  (Logis du Roy) ou à la demande d’autres institutions (Musée de Picardie, Château d'Eu, Cathédrale d'Amiens, Maison de Jules Verne) des concerts (3 depuis 2015), des concerts-lectures (13 manifestations depuis 2015), des expositions-lectures ou des expositions-concerts (5 depuis 2016). Je conçois et pratique cette activité artistique sans solution de continuité avec mes recherches, comme une fabrique de l'intermédialité. J'organise aussi des lectures à voix haute (6 depuis 2015), à l'occasion liées à l'atelier international de placement de voix et de lecture à voix haute que j'anime à l'UPJV.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement à ces recherches sur la charnière des XVIIe et XVIIIe siècles et sur le XVIIIe siècle, je travaille aussi sur une œuvre contemporaine, indissolublement poétique et picturale, les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labiles Labyrinthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Ibticem Mostfa, artiste franco-tunisienne, peintre et poétesse, littéraire, calligraphe et miniaturiste de formation. J'ai publié, en 2018, le catalogue partiel de cette œuvre en train de se peindre et de s’écrire avec une introduction, un article et un CD de mise en voix des poèmes accompagnée d’un entretien avec l’artiste enregistré à la Maison de la Culture d’Amiens. J'ai organisé, autour de cette œuvre, qui s'est poursuivie jusqu'à une publication en format d'art en 2021, deux expositions-lectures à Amiens, à l’occasion d’un colloque du CERCLL en 2016 et du « Printemps des poètes » 2017, ai prononcé une conférence et participé à un salon de lecture à l’occasion de l’exposition de l’œuvre sélectionnée par le Festival « Couleur Indigo » à l’Espace van Gogh d’Arles et au musée de Tarascon à l’automne 2018. L'œuvre, qui s'est poursuivie jusqu'à compter quarante poèmes en tableaux et qui a été récemment publiée en format d'art aux éditions Nirvana, s'est enrichie, à l'occasion des célébrations des 800 ans de la Cathédrale d'Amiens, d'une composition pour piano et voix déclamée par le compositeur et chef  de l'Ensemble </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Chloris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Thibault Maillé, dont la partition définitive paraîtra à l'automne 2024.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fontenelle, maître des métaphores ou L’imagination dans la pensée des origines ? », communication dans le colloque « Représentation des origines dans la pensée des Lumières » (29-30 juin 2023) organisé par James Hanrahan et Jean-Luc Guichet à Trinity College, Dublin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Représentation des origines dans la pensée des Lumières»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, James Hanrahan (Trinity College, Dublin) et Jean-Luc Guichet (UPJV, Amiens), Jun 2023, Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance au Musée de Picardie (Amiens), le 26 mai 2023, pour le vernissage de l’exposition &amp;quot;Vingt mille lieues sous les mers de Jules Verne&amp;quot; : lecture dramatisée de textes de Jules Verne (romans et correspondance) enregistrée pour diffusion dans les bornes interactives de l’exposition, préparation vocale du récitant et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt mille lieues sous les mers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Picardie, May 2023, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des réflexions du tournant des XVIIe et XVIIIe siècles sur l’origine de la musique aux réflexions des Lumières sur l’origine des langues ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'origine interrogée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Guichet (UPJV, Amiens) et James Hanrahan (Trinity College, Dublin), Sep 2023, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mise en corps des textes par la voix au tournant des Lumières : pratique du chant et de la déclamation », communication dans la Journée d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la voix au texte et inversement : transferts et médiations", dans le cadre du séminaire : "Donner de la voix : émission, transcription et circulation de la parole"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clémence Couturier-Heinrich (CERCLL) co-porté par le CERCLL/CirIST et le laboratoire Textes &amp; Cultures de l'Université d'Artois, et inscrit à l'Ecole doctorale des trois université des Hauts-de-France (4 fév. 2022)., Feb 2022, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Expérience de la performance musicale et critique proprement esthétique : l’apport des mélomanes, de la Comparaison de la musique italienne et de la musique française de Lecerf de Laviéville aux Réflexions critiques de Jean-Baptiste Dubos, à la réflexion sur le théâtre du tournant des premières Lumières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SE17 (Etats-Unis) à Reykjavík (13-15 oct. 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T.E. Wikström (U. of Iceland) et Juliette Cherbuliez (U. of Minesotta)., Oct 2022, Reykjavik, Islande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Labiles Labyrinthes d’Ibticem Mostfa : une œuvre entre deux rives », Conférence plénière illustrée le 11 sept. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUTATION /S, Journées d’Étude Internationales, « Lire en Europe Aujourd’hui /Reading in Europe today – Reading and Writing Literary Texts in the Age of Digital Humanities ». 7-13 sept. 2020, U. de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domingo Pujante (Pr.) avec Silvia Hueso Fibla, U. de Valensia, Sep 2020, Valensia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Lulus apprennent la Mattchiche&amp;quot;, communication illustrée pour le vernissage de l'exposition consacrée à l'œuvre de Régis Hautière et Hardoc, Salle d'exposition E004, La Citadelle UPJV, 27 novembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur La Guerre des Lulus : 1914 La Maison des enfants trouvés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Amiens (Université Picardie Jules Verne, La Citadelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Regarder-lire les Labiles Labyrinthes d’Ibticem Mostfa », conférence prononcée le 2 novembre à l’Espace Van Gogh d’Arles dans le cadre du Festival « Paroles Couleur Indigo » (Arles et Tarascon /Tunis-Sidi Bou Saïd).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Tunisie nouvelle : transition démocratique en Tunisie, patrimoine, poésie et sociétés civiles”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival Paroles Indigo, dir. Isabelle Grémillet, Nov 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aventures de Télémaque : suite du IVe livre de l’Odyssée d’Homère, ou prolepse des livres X à XV de l’Odyssée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Une espèce de prédiction” : dire et imaginer l’avenir dans la fiction d’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque organisé par Anne Duprat, Coralie Bournonville et Lise Charles., May 2017, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Développement des arts et progrès de la civilisation, en France, de l’aube au crépuscule des Lumières », conférence dans le colloque international franco-ukrainien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L’héritage des Lumières et la démocratie libérale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Valentin Omelyantchik (Pr Kiev) et Philippe Raynaud (Pr Paris II-Panthéon-Assas), Jun 2017, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les voyages de Robert Challe : à la recherche de la nature humaine»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International «Littérature et voyages : approches comparatistes. Russie, Europe, Amérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium annuel de la RGGU "BiélyéTchténia", Oct 2013, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Transports de genres : tragédie galante, tragédie en machines et tragédie lyrique chez Quinault»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Genres littéraires et formes musicales»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par le Centre de Recherche sur les Littératures et la Sociopoétique,, Nov 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le “sentiment moral” : présentation et pistes bibliographiques », Introduction à la Journée d'Etude du Groupe d'Etude des Moralistes (Directeur Jean Dagen, GEM-CELLf 17-18, Paris IV-Sorbonne) organisée par Camille Guyon-Lecoq avec deux orateurs principaux, Philippe Raynaud (Pr, Paris II) et Laurent Jaffro (Pr. , Clermont 2, IUF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Sentiment moral"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etude des Moralistes, Dec 2007, Paris IV Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La tragédie lyrique ou le genre des Modernes à l’aube des Lumières (1673-1733) » conférence plénière dans le séminaire de D.E.A. « Textes et contextes » de l'UFR des Lettres de l'Université de Caen-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francine Wild, Mar 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nicolas Gueudeville ou le rire polémique », conférence dans le séminaire du Groupe d'Etude des Moralistes, Cellf 17-18, Paris IV- Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le rire moraliste"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Dagen, Feb 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modèles littéraires, exemples mondains et types moraux dans Le Triomphe du sentiment de Bibiena : morale et plaisir de sentiment », conférence dans le Séminaire du Groupe d’Étude des Moralistes, Cellf 17e-18e, Paris IV-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Morales du plaisir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Dagen, Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poétique et l’union des arts de Dubos à Batteux », conférence dans le Séminaire partagé de D.E.A (XVIIe-XIXe)., UFR de Littérature française et comparée, Paris IV-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Théories de la littérature de Boileau à Stendhal »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Voltaire et l’opéra : silences et clairvoyance », conférence à l’occasion de la séance publique de l’Equipe « Voltaire en son temps » sous la présidence de René Pomeau, Cellf 17-18e, Paris IV-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La tragédie de Voltaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'équipe "Voltaire en son temps" et en part. Sylvain Menant et Jean Dagen., Jun 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’opéra comme théâtre de l’affectivité », conférence dans le séminaire de D.E.A. de Jean Dagen, Paris IV-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'affectivité au tournant des XVIIe et XVIIIe Siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Dagen, Apr 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concert-lecture « 20 000 lieues sous les mers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures francophones&amp;quot; dans le cadre de la „Semaine de la francophonie à l’UPJV“, le 15 mars 2023, organisation de lectures littéraires à voix haute en accompagnement de la Conférence (&amp;quot;Le roman francophone libanais&amp;quot;) de Christophe Duboile (Dir. du Centre FLE et CERCLL). Choix des textes avec Ch Duboile, (Abdelatif Laâbi, Andrée Chedid, Leopold Sedar Senghor et Ibticem Mostfa), préparation vocale de l’Atelier de lecture à voix haute (Étudiants internationaux de L3 et de Master 1 et 2) et performance personnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frritt-Flacc de Jules Verne&amp;quot;, lectures internationales à voix haute (Universités d'Amiens, de Macerata et de Debrecen), journée organisée sous la responsabilité de Marie-Françoise Montaubin (Pr UPJV / Centre International Jules Verne) avec captation audio-vidéo et montage par Guillaume Roussange (PAST UPJV), pour diffusion sur les sites du Musée, du CIJV et de l’UPJV. Préparation vocale de l’Atelier de lecture à voix haute (Etudiants internationaux et UPJV de L3, Master 1 et 2) et performance personnelle, le 8 février 2023 dans la Maison de Jules Verne (Amiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots et les notes : le Grand Siècle en mouvement » concert-lecture avec conférence (captation audio-vidéo) organisé en novembre 2021 pour le congrès annuel de la Société des Etudes interdisciplinaires du XVIIe siècle français : « Le Grand Siècle en mouvement : négociations, circulations, dynamiques » (Molière /Lully, Danchet et Campra, Rameau, Diderot, Voltaire, Leonard Bernstein) Angéline Le Ray (Soprano colorature), Anne-Lise Gillet (piano), Kevin Dumont (récitant) et Camille Guyon-Lecoq (Conférence introductive)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux Chants des Labyrinthes&amp;quot;, exposition-concert-lecture sur de nouveaux poèmes en tableaux d’Ibticem Mostfa, sur une composition de Thibault Maillé (compositeur et chef d'ensemble) pour piano et récitants, le 6 mars 2020, dans le cadre des « 800 ans de la Cathédrale d’Amiens » (Avec le soutien de l’UPJV, d’Amiens-Métropole et de la Région Hauts-de-France). Récitants : Anne-Sophie De Franceschi, Kevin Dumont, Camille Guyon-Lecoq et Isabelle Hautbout. Commissariat d'exposition: Camille Guyon-Lecoq. [Parution de la partition prévue en 2024. ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition-lecture des « Labiles Labyrinthes » avec montage vidéo mis en musique, dans le cadre de la «Journée mondiale de la poésie» (Salle de Spectacle de l’UPJV, Pôle Citadelle, le 21 mars 2019). Lectures par Michel Grimberg, Camille Guyon-Lecoq, Christine Meyer et Ibticem Mostfa, musique par Ondine Lecoq, mise en espace et animation vidéo par Camille Guyon-Lecoq et les étudiants de la L3 Créa-tec’)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiciens et littérateurs : des tranchées à l’armistice » concert-lecture au Théâtre du Château d’Eu le 7 novembre 2018. Avec Anne-Lise Gillet (piano), Marie-Luce Gillet (violon), Kevin Dumont (comédien) et Camille Guyon- Lecoq (Mezzo-contralto). Montage du concert-lecture, choix des textes et préparation vocale du récitant, brève conférence en forme d'introduction au spectacle et performance personnelle. Programme : Debussy, Ravel, Woollett, Hahn, Fauré, Vierne / Dorgelès, Céline, Chevallier, Apollinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mauvais genre ? », concert-lecture organisé le 15 mars 2018 dans le cadre du colloque « Mauvais genre, l’énergie noire du système littéraire», organisé par Georges Bê-Duc et Kevin Perromat, 15-17 mars 2018 au Logis du Roy (UPJV) avec Angéline Le Ray (soprano colorature), Anne-Lise Gillet (pianiste) et Kevin Dumont (comédien). Programme : (Satie, Poulenc, Dvorak, Puccini, Honegger, M. Yvain, Albeniz, Messager/Lautréamont, Dujardin, Baronne E. Orczy, M. G Lewis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paradis » concert-lecture co-organisé le 29 mars 2018 avec Fred Eggington pour la « Journée dantesque » organisée au Logis du Roy (UPJV) par le Service Culture et Création de l’UPJV autour de l’exposition des tableaux d’Annick Gaillard sur La Divine comédie de Dante, avec Anne-Lise Gillet (piano), Angéline Le Ray (soprano colorature) et Camille Guyon-Lecoq (mezzo-contralto)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eggington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Correspondances », concert-lecture avec Anne-lise Gillet (pianiste) et Kevin Dumont (comédien), pour la 4ème conférence Jacqueline Lévi-Valensi prononcée par Agnès Spiquel (Pr. à l'U. de Valenciennes, Présidente de de la Société des Etudes camusiennes) au Logis du Roy le 16 novembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mettre en voix Elsa d’Aragon », lecture à voix haute pour la 3ème conférence pour l'Association des amis de Jacqueline Lévi-Valensi prononcée par Nathalie Piégay (Professeur ordinaire à l'U. de Genève) sur &amp;quot;Aragon et la chanson&amp;quot; au Logis du Roy (UPJV) le 8 nov. 2017. Co-organisation de la conférence avec Marie-Françoise Montaubin (Pr CERCLL), mise en espace, choix des textes et préparation vocale du récitant Kevin Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les plaisirs de l’oreille au temps des Lumières », 9 mars 2017, avec Hélène Diot (clavecin), Emmanuel Reverte-Caserta (violon baroque) , Claire Lamquet (violoncelle baroque) et Kevin Dumont (récitant) (G. F. Haendel, F. Geminiani, W.F. Bach, J. C. de Mondonville, J.- F. Rebel / Ch. Perrault, Y-M. André, Diderot, Voiture), dans le cadre du colloque « L’Ouïe au temps des Lumières », organisé par Cl. Heinrich-Couturier. Organisation du concert-lecture, choix des textes, préparation vocale du récitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère édition (7 déc. 2017) des «Petites lectures de l’UFR des Lettres» : Dorgelès, mise en espace, choix des textes et préparation vocale du récitant (Kevin Dumont), UPJV Amphithéâtre Robert Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise de l’exposition-lecture « Labiles Labyrinthes » dans le cadre du «Printemps des Poètes 2017» (Bibliothèque Universitaire de l’UPJV le 4 mars 2017, exposition du cycle de tableaux jusqu’au 25 mars), lectures par Kevin Dumont, Camille Guyon-Lecoq, Isabelle Hautbout, Ibticem Mostfa-Louis-Thérèse, Agnès Orosco et Geneviève Tricottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment musical pour la 3ème Conférence Jacqueline Lévi-Valensi, avec Jean-Pierre Baudon (piano) et Lucas Baudon (violoncelle) (Fauré, Schuman, Tchaïkovski, Strauss), UFR des Lettres et Roman & Romanesque du CERCLL, Logis du Roy, 8 nov. 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiciens des tranchées » concert-lecture pour le colloque « Romanesque de la Grande Guerre » organisé par Bernard Alavoine et Philippe Blondeau (CERR/CERCLL- UPJV). Programme : Debussy, Ravel, Woolett, Hahn / Apollinaire, Dorgelès, Céline), conférence-minute en guise d'introduction, co-construction du programme musical, choix des textes et préparation vocale du récitant, au Conservatoire de Saint-Quentin, 13 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiciens des tranchées II » concert-lecture organisé pour le colloque « Figurations épiques et contre-épiques de la Grande Guerre » (CERR/CERCLL) : Durosoir, Debussy, Ravel, Woolett, Hahn/ Apollinaire, Dorgelès, Céline), par Anne-Lise Gillet (piano), Marie-Luce Gillet (violon), Camille Guyon- Lecoq (mezzo-contralto) et Kevin Dumont (récitant), UPJV, Logis du Roy, 24 nov. 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiques retrouvées » concert-lecture organisé pour la 2ème Conférence consacrée à Primo Levi par l'UFR des Lettres de l'UPJV pour l'Association des Amis de Jacqueline Lévi-Valensi. Programme de Musique Klezmer (S. Kaufman, E. Bloch, L. Weiner, B. Kovacs, P. Iturralde), Danses du Roi David de Mario Castelnuovo-Tedesco, Chostakovitch / textes de Primo Levi. Avec Anne-Lise Gillet (piano), Sida Bessaïh (clarinette), Camille Guyon-Lecoq (Mezzo-contralto) et Kevin Dumont (récitant). Co-construction du programme musical, choix des textes et préparation vocale du récitant. Logis du Roy, 4 nov. 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Témoigner à voix haute : Si c’est un homme de Primo Levi », lecture à voix haute pour la 2ème conférence annuelle pour l'Association des Amis de Jacqueline Lévi-Valensi au Logis du Roy le 4 nov. 2016, consacrée par Mme Hélène Waysbord à Primo Levi. Camille Guyon-Lecoq : organisation, mise en espace, choix des textes et préparation vocale du récitant Kevin Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Labiles Labyrinthes », exposition-lecture d’un cycle de poèmes en tableaux d’Ibticem Motsfa-Louis-Thérèse pour le colloque transversal du CERCLL «Langues choisies, langues sauvées : poétique de la résistance » (UPJV, Logis du Roy, 20 mai 2016), lectures par Kevin Dumont, Camille Guyon-Lecoq, Isabelle Hautbout, Christine Meyer, Paula Prescod et Ibticem Mostfa-Louis-Thérèse. Préparation vocale et commissariat d'exposition : Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand la musique sauve les langues », concert-création organisé pour le colloque transversal «Langues choisies, langues sauvées : poétique de la résistance » (CERCLL-UPJV). Programme de mise en musique de langues rares ou de dialectes singuliers : Poulenc, Yvon Bourrel, Aaron Copland, Thibault Maillé. Par le Chœur de Chambre du Conservatoire à Rayonnement Régional d’Amiens- Métropole, Jean-Pierre Baudon (piano), direction Thibault Maillé, UPJV, Logis du Roy, 20 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international: &amp;quot;Langues choisies, langues sauvées: poétiques de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Prescod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dire la mémoire : Dora Bruder de Modiano » lecture par Kevin Dumont (récitant), pour la 1ère Conférence Jacqueline Lévi-Valensi (UFR des Lettres), prononcée par Maxime Decout, « Modiano : à la recherche de la mémoire perdue », UPJV, Logis du Roy, 6 nov. 2015. Organisation de la conférence, choix des textes, préparation vocale du récitant par Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une soirée à l’Opéra », concert-lecture pour le colloque «Opéra et Romanesque » (CERR/CERCLL): Auber, Massenet, Ambroise Thomas, Offenbach, Bernstein / Abbé Prévost, E.T.A. Hoffmann, Goethe, Voltaire, avec Bénédicte Hilbert (Soprano colorature), Anne-Lise Gillet (piano) et Kevin Dumont (récitant). Montage du concert-lecture, choix des textes et préparation vocale du récitant, UPJV, Logis du Roy, 10 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiques de souvenir, souvenirs de musique » concert organisé pour la 1ère Conférence de l'UFR des Lettres sur Modiano pour l'Association des Amis de Jacqueline Lévi-Valensi. Programme : musique Klezmer (Béla Kovacs, Yankélé), Kaddish de Ravel, Kindertotenlieder de Mahler, par Anne-Lise Gillet (piano), Sida Bessaïh (clarinette) et Camille Guyon- Lecoq (mezzo-contralto), UPJV, Logis du Roy, 6 nov. 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Académie royale de Musique : une académie bien peu académique », Conférence dans le Séminaire transversal du CERCL, UPJV, le 27 novembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bakhtine à l'épreuve de la Querelle des Anciens et des Modernes » , Conférence dans le Séminaire du Centre d'Etude sur le Roman et le Romanesque, UPJV, le 12 avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Critique musicale au temps des Encyclopédistes par R. Coronat- Faure (Paris, Champion, 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 4, pp. 961-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordelon ou l'imagination &amp;quot;romanesque&amp;quot; : un nouveau champ d'analyse pour le moraliste ?&amp;quot;, journée d'étude du Groupe d'Etude des Moralistes (GEM/Cellf 16-18, Paris IV-Sorbonne, 4 juin 2016), &amp;quot;Bordelon, moraliste romancier&amp;quot;, Champion, coll. Moralia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moralistes du XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir de &amp;quot;s'attendrir&amp;quot; : de la mystique à la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Guion et Jean Dagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norme et changement : codes et histoire du plaisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion,, A paraître, Collection Moralia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et musique chez Vauvenargues : réflexions sur l'éloquence harmonieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gevrey et Jean Dagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vauvenargues a 300 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, collection Moralia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité et polémique anti-moderne dans les Réflexions critiques sur la poésie et sur la peinture de Dubos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Guion et Jean Dagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norme et changement au temps de la Querelle d'Homère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, collection Moralia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, Classiques Garnier, Romanesques, Hors Série 2017, pp. 9-20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Faulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hautbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare et l'esthétique du romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire moralisée et évocation lyrique dans le portrait d'Hippolyte de Seytres par Vauvenargues : récit et poésie en prose.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Hersant et Catherine Ramond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les portraits dans les récits factuels et fictionnels de l'époque classique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Rodopi, pp. 471-482, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'opéra entre en romanesque/quand le romanesque passe à l'opéra&amp;quot;, en guise d'introduction, Paris, Classiques Garnier, Romanesques, Hors série 2016, pp. 11-23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opéra et Romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer une langue pour en sauver une autre : le Télémaque de Fénelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Meyer et Paula Prescod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues choisies, langues sauvées : poétiques de la résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen et Neumann, pp. 397-415, 2017, Saarbrücker Beiträge zur Vergleichenden Literatur une Kulturwissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Métamorphoses de la compassion au tournant des Lumières : l'exemple de Robert Challe» , Congrès quinquennal de l'Association Guillaume Budé 27-28 août 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et ses passions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp. 647-666, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la compassion au tournant des Lumières : l'exemple de Robert Challe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Boehm, Jean-Louis Ferrary et Sylvie Franchet d'Esperey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme et ses passions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.647-666, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufresny : une sensibilité Moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudine Poulouin et Christelle Bahier-Porte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire et penser en Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desjonquères, pp.369-385, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«L'attendrissement chez Prévost romancier ou le détournement de l’opéra »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">textes recueillis par Colas Duflo, Coralie Bournonville et Audrey Faulot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévost et les débats d'idées de son temps (actes du colloque organisé le 14.11.2012 à l'UPJV, CERR/ CERCLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp. 67-102, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sentiments sur les Réflexions critiques sur la poésie et sur la peinture de Dubos : le sixième sens est-il un sentiment ? », conférence prononcée lors de la journée d’étude du GEM organisée en Sorbonne par J.Boch sur «Le Sentiment moral et l’esthétique»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">études réunies et présentées par B. Guion, coll. Moralia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sentiment moral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 339-364, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Nouvelle Héloïse et l’opéra français : notes sur un style et sur des décors que l’on dit naturels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousseau et le roman, études recueillies par C. Bournonville et C.Duflo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Lanson, Nivelle de La Chaussée et la sensibilité lyrique»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chaussée, Destouches et la comédie nouvelle au XVIIIème siècle, sous la dir. de J. Dagen, C. François-Giappiconi et S. Marchand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Paris-Sorbonne, pp.133-153, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand Lully et Quinault devinrent des &amp;quot;Anciens&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours dissidents au XVIIIème siècle. La marge et l'écart, textes recueillis par S. Genand et Cl. Poulouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desjonquères, pp. 96-109, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le théâtre de Voltaire et le Grand Siècle de l’opéra »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voltaire Foundation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voltaire et le « Grand Siècle », actes du colloque international organisé par le Cellf 17e-18e (Paris-IV-Sorbonne, 15- 17 nov. 2001), sous la dir. de J. Dagen et A.-S. Barrovechio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SVEC, 2006,, pp. 237-53., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La passion de la vertu : Voltaire poète dans la Cité ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morales et politique, Actes du colloque international (Paris-Sorbonne, 16-18 nov. 2000), textes réunis par Jean Dagen, Marc Escola et Martin Rueff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 367-404., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sens et sensibilité dans Le Triomphe du sentiment de Bibiena »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique de la pensée. Études sur l’âge classique et le siècle philosophique. En hommage à J. Dagen. Mélanges réunis par B. Guion, M.-S. Seguin, S. Menant et Ph. Sellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 467-80., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Liens du sang, amours d’Outre-tombe. Sémiramis, figure romanesque du lyrisme sensible de Pierre-Charles Roy à Voltaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérature dans les Ombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Minard, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Homère est dans les détails ou la Critique générale des Aventures de Télémaque par Nicolas Gueudeville, microlecteur et lecteur moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">textes réunis par M. Ricord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parti du détail. Enjeux narratifs et descriptifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études romanesques 7 pp. 37-48., Minard, pp.37-48, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Morale à l’opéra : Fontenelle et la tragédie lyrique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">études réunies par Jean Dagen, coll. Moralia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Épicure et Vauvenargues. Principes et formes de la pensée morale,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 317-380., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Tragédie lyrique ou le romanesque dans la tragédie (1673-1733) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">études réunies par Gilles Philippe et Jean Bessière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématique des genres, problèmes du roman,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 31-69, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parodie et système du roman dans les Lettres galantes de Fontenelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textes réunis par Andreas Pfersman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements, évolutions et persistance des théories du roman, $</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études romanesques 5,, Minard, pp.45-60, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Théâtre et peinture : fonctions des décors dans la dramaturgie de la tragédie lyrique de Lully à Rameau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">textes réunis par Patricia Eichel et Stéphane Lojkine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détournements de modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires du Sud, pp.106-46, 7 illustrations., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Les Enfers dans la tragédie lyrique française (1673-1733)»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">textes réunis par G. Venet,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mal et ses masques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.189-240, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Physique à l’opéra : remarques sur une didascalie du Bellérophon de Fontenelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la dir. de D. Jacquart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la science en littérature à la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, pp. 51-63, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une espèce mixte du genre tragique : du &amp;quot;mélange per intima&amp;quot; des styles dans les tragédies en musique de Fontenelle&amp;quot; in Fontenelle et l'opéra : rayonnement et métamorphoses, études réunies par Judith Le Blanc et Claudine Poulouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Fontenelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Maître de musique intérieur » : ouïe et connaissance de l’Ordre, ou les limites du rationalisme du Père André dans l’Essai sur le Beau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Clémence Heinrich-Couturier, L'Ouïe dans la pensée européenne au XVIIIe siècle, 27, pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité à la douleur et compassion chez Robert Challe : de l'expérience de l'attendrissement à une réflexion sur la nature humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUC Philologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Rhétorique de la vie affective : susciter, comprendre et nommer les émotions, 3/2018, pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir sur le théâtre de Quinault à Voltaire : motif &amp;quot;romanesque&amp;quot; ou trace d'un modèle shakespearien inavoué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Opéra et Romanesque, Hors Série, pp. 95-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Liaisons dangereuses de Choderlos de Laclos : un opéra sens dessus dessous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors Série Opéra et Romanesque, pp. 95-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enigme de Robert le Diable : le légendaire, le roman noir et le spectaculaire ou l'invention du &amp;quot;Grand Opéra&amp;quot; à la française par Eugène Scribe et Germain Delavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Opéra et Romanesque, Hors Série, pp. 151-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Triomphe du sentiment de Bibiena ou pourquoi faut-il que les femmes lisent des romans tandis que les hommes voyagent ? » colloque «Le Roman du voyage», organisé les 13 et 14 déc. 2013 à Amiens par le CERR (UPJV) en collaboration avec le CRLV (U. Clermont-Ferrand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors Série 2015, pp. 115-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand la &amp;quot;voix de la Nature&amp;quot; chante sur la scène lyrique», in La Nature, textes rassemblés par C.Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Huitième Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°45, pp. 347-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour analytique sur une expérience pédagogique ou plaidoyer pour des cours d'Histoire de la Culture et des Idées françaises à destination des étudiants Erasmus» , in Public Erasmus : vers une mobilité culturelle, vol. coordonné par Jean-Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élements de linguistique appliquée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°169, pp. 47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Civilisation par l'opéra de Dubos à Voltaire», Actes du colloque «Civilité classique» organisé par Philippe Raynaud et Claude Habib, Paris II-Paris III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire 2011 de l'Institut Michel Villey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 3, Paris, Dalloz, pp. 139-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bordelon ou le dialogue des moralistes et des philosophes », Congrès de l’Association Internationale des Études Françaises (4.07. 06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'A.I.E.F.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 59, pp.141-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La musique des larmes d’Alceste à Zaïre », in Campistron et consorts : tragédie et opéra (1683-1733), Actes du colloque international (Toulouse, 5-7 déc. 2002), textes réunis par Jean-Philippe Grosperrin et Jean-Noël Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°52, pp.327-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La sentimentalisation des valeurs dans Camille, reine des Volsques de Danchet et Campra, pastiche lyrique de l’héroïsme cornélien », in Corneille après Corneille, 1684-1791, Actes du colloque international (Rouen, 2-3 déc. 2002), sous la dir. de Myriam Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 225, 56ème année, n°4, pp. 567-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de La Voix dans la culture et la littérature françaises 1713-1875, études réunies et présentées par J. Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 4, pp. 954-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de La Musique au temps des Encyclopédistes par Claude Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.PP.965-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une fantastique transcendantale : mythe et machines dans la tragédie lyrique de Lully à Rameau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, n° 5, Les Machines., pp. 16-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labiles Labyrinthes d'Ibticem Mostfa, édition avec introduction et article liminaire, Amiens, Éditions de la Librairie du Labyrinthe, 2018, 64p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres Galantes de Monsieur le Chevalier d’Her***, texte établi, présenté et annoté, 210p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desjonquères, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vertu des passions. L’esthétique et la morale au miroir de la tragédie lyrique (1673-1733), 1122 p., 16 ill., 13 pl. mus., biblio. pp. 1036- 1095, index pp. 1097-1109 et table analytique pp. 1111-1122.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, 2002, Moralia, Jean Dagen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare et l’esthétique du romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Faulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hautbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07783-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra et Romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors Série 2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vertu des passions : esthétique et morale de la tragédie lyrique (1673-1733)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Paris 4 Sorbonne, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04364169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille GUYON-LECOQ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences (EEHC),  Littérature et Histoire des Idées, du tournant des premières Lumières aux Lumières, dans l'UFR des Lettres de l'Université de Picardie Jules Verne. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camille-guyon-lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-2058-7151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">067162827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXJ-0269-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de Conférences en Littérature française à l’Université de Picardie-Jules Verne (Littérature et histoire des idées, XVIIIe siècle : du tournant des premières Lumièrse aux Lumières) depuis 1997, ancienne élève de l’École Normale supérieure de Saint-Cloud-Fontenay-aux Roses, Agrégée de Lettres classiques, Docteur ès Lettres (Paris-IV, 1996), j'ai préparé, sous la direction de Jean Dagen, une thèse de littérature et histoire des idées soutenue en octobre 1996 (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vertu des passions. La tragédie lyrique de Lully à Rameau (1673-1733). J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jury : Jean Deprun (Psdt), Jérôme de La Gorce, Béatrice Didier et Philippe Sellier), publiée pour les 2/3 chez Champion sous le titre de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vertu des passions : l'esthétique et la morale au miroir de la tragédie lyrique (1673-1733)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.  J'ai d'abord mené mes recherches dans le cadre du Groupe d’Étude des Moralistes dirigé par Jean Dagen depuis sa création (Paris IV-Sorbonne, Cellf 17-18, Paris IV). Elles portaient et portent encore  sur la naissance et le développement d'une idée moderne de l'idée de sensibilité, du tournant des Lumières au temps des Encyclopédistes, et j'en étudie les avatars sur la scène parlée, en particulier dans les tragédies de Voltaire, dans la comédie larmoyante et dans la comédie moyenne. Ayant choisi comme territoire d'élection,  à la croisée des chemins de la littérature, des arts et de l'histoire des idées morales et esthétiques, la tragédie lyrique, j'ai étudié les débats poétiques et moraux que suscita ce nouveau genre, les influences qu'il exerça sur le théâtre parlé et sur le roman du XVIIIème siècle et l'importance qu'il eut dans la formulation d'une pensée proprement esthétique. Je m’intéresse plus particulièrement depuis mon rattachement en 2011 au Centre du Roman et du Romanesque, devenu depuis Roman&Romanesque, à l’influence qu’exercent cette sensibilité lyrique et les formes comme les idées qui lui sont associées sur les œuvres romanesques de Challe, de Prévost, de Mme de Genlis, de Mme de Graffigny, de Bibiena et de Rousseau. Je n'ai pas pour autant abandonné mon travail sur les genres qui associent littérature, musique, arts décoratifs et danse et j'ai co-fondé puis dirigé à partir de 2016 l'axe transversal de recherche &amp;quot;Circulations intermédiatiques: langues, genres, supports&amp;quot; devenu &amp;quot;Fabriques de l'intermédialité&amp;quot; puis (fin 2023) &amp;quot;Fabrique des arts&amp;quot;. Travaillant enfin sur la naissance de l’esthétique en France, je m'attache, en particulier, à inscrire les Réflexions critiques sur la poésie et sur la peinture de Dubos dans le double sillage de cet « art de l’effet » qu’est la tragédie en musique et des réflexions anglaises sur le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">moral sense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Attachée à ne pas disjoindre littérature et histoire des idées, je prépare une HDR sur l’idée d’attendrissement, idée passée, par l’opéra, de la mystique non seulement au roman, mais encore à l'éloquence d'un Vauvenargues ou au théâtre sensible, tant comique que tragique,  du tournant des premières Lumières au Temps des Encyclopédistes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musicienne (Mezzo-contralto) et passionnée par la collaboration entre les arts, et en particulier entre littérature et musique, instrumentale ou vocale, j'organise, régulièrement en y participant, pour l’UPJV  (Logis du Roy) ou à la demande d’autres institutions (Musée de Picardie, Château d'Eu, Cathédrale d'Amiens, Maison de Jules Verne) des concerts (3 depuis 2015), des concerts-lectures (13 manifestations depuis 2015), des expositions-lectures ou des expositions-concerts (5 depuis 2016). Je conçois et pratique cette activité artistique sans solution de continuité avec mes recherches, comme une fabrique de l'intermédialité. J'organise aussi des lectures à voix haute (6 depuis 2015), à l'occasion liées à l'atelier international de placement de voix et de lecture à voix haute que j'anime à l'UPJV.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement à ces recherches sur la charnière des XVIIe et XVIIIe siècles et sur le XVIIIe siècle, je travaille aussi sur une œuvre contemporaine, indissolublement poétique et picturale, les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labiles Labyrinthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Ibticem Mostfa, artiste franco-tunisienne, peintre et poétesse, littéraire, calligraphe et miniaturiste de formation. J'ai publié, en 2018, le catalogue partiel de cette œuvre en train de se peindre et de s’écrire avec une introduction, un article et un CD de mise en voix des poèmes accompagnée d’un entretien avec l’artiste enregistré à la Maison de la Culture d’Amiens. J'ai organisé, autour de cette œuvre, qui s'est poursuivie jusqu'à une publication en format d'art en 2021, deux expositions-lectures à Amiens, à l’occasion d’un colloque du CERCLL en 2016 et du « Printemps des poètes » 2017, ai prononcé une conférence et participé à un salon de lecture à l’occasion de l’exposition de l’œuvre sélectionnée par le Festival « Couleur Indigo » à l’Espace van Gogh d’Arles et au musée de Tarascon à l’automne 2018. L'œuvre, qui s'est poursuivie jusqu'à compter quarante poèmes en tableaux et qui a été récemment publiée en format d'art aux éditions Nirvana, s'est enrichie, à l'occasion des célébrations des 800 ans de la Cathédrale d'Amiens, d'une composition pour piano et voix déclamée par le compositeur et chef  de l'Ensemble </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Chloris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Thibault Maillé, dont la partition définitive paraîtra à l'automne 2024.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance au Musée de Picardie (Amiens), le 26 mai 2023, pour le vernissage de l’exposition &amp;quot;Vingt mille lieues sous les mers de Jules Verne&amp;quot; : lecture dramatisée de textes de Jules Verne (romans et correspondance) enregistrée pour diffusion dans les bornes interactives de l’exposition, préparation vocale du récitant et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt mille lieues sous les mers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Picardie, May 2023, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des réflexions du tournant des XVIIe et XVIIIe siècles sur l’origine de la musique aux réflexions des Lumières sur l’origine des langues ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'origine interrogée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Guichet (UPJV, Amiens) et James Hanrahan (Trinity College, Dublin), Sep 2023, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fontenelle, maître des métaphores ou L’imagination dans la pensée des origines ? », communication dans le colloque « Représentation des origines dans la pensée des Lumières » (29-30 juin 2023) organisé par James Hanrahan et Jean-Luc Guichet à Trinity College, Dublin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Représentation des origines dans la pensée des Lumières»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, James Hanrahan (Trinity College, Dublin) et Jean-Luc Guichet (UPJV, Amiens), Jun 2023, Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Expérience de la performance musicale et critique proprement esthétique : l’apport des mélomanes, de la Comparaison de la musique italienne et de la musique française de Lecerf de Laviéville aux Réflexions critiques de Jean-Baptiste Dubos, à la réflexion sur le théâtre du tournant des premières Lumières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SE17 (Etats-Unis) à Reykjavík (13-15 oct. 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T.E. Wikström (U. of Iceland) et Juliette Cherbuliez (U. of Minesotta)., Oct 2022, Reykjavik, Islande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mise en corps des textes par la voix au tournant des Lumières : pratique du chant et de la déclamation », communication dans la Journée d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la voix au texte et inversement : transferts et médiations", dans le cadre du séminaire : "Donner de la voix : émission, transcription et circulation de la parole"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clémence Couturier-Heinrich (CERCLL) co-porté par le CERCLL/CirIST et le laboratoire Textes &amp; Cultures de l'Université d'Artois, et inscrit à l'Ecole doctorale des trois université des Hauts-de-France (4 fév. 2022)., Feb 2022, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Labiles Labyrinthes d’Ibticem Mostfa : une œuvre entre deux rives », Conférence plénière illustrée le 11 sept. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUTATION /S, Journées d’Étude Internationales, « Lire en Europe Aujourd’hui /Reading in Europe today – Reading and Writing Literary Texts in the Age of Digital Humanities ». 7-13 sept. 2020, U. de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domingo Pujante (Pr.) avec Silvia Hueso Fibla, U. de Valensia, Sep 2020, Valensia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Lulus apprennent la Mattchiche&amp;quot;, communication illustrée pour le vernissage de l'exposition consacrée à l'œuvre de Régis Hautière et Hardoc, Salle d'exposition E004, La Citadelle UPJV, 27 novembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur La Guerre des Lulus : 1914 La Maison des enfants trouvés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Amiens (Université Picardie Jules Verne, La Citadelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Regarder-lire les Labiles Labyrinthes d’Ibticem Mostfa », conférence prononcée le 2 novembre à l’Espace Van Gogh d’Arles dans le cadre du Festival « Paroles Couleur Indigo » (Arles et Tarascon /Tunis-Sidi Bou Saïd).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Tunisie nouvelle : transition démocratique en Tunisie, patrimoine, poésie et sociétés civiles”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival Paroles Indigo, dir. Isabelle Grémillet, Nov 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aventures de Télémaque : suite du IVe livre de l’Odyssée d’Homère, ou prolepse des livres X à XV de l’Odyssée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Une espèce de prédiction” : dire et imaginer l’avenir dans la fiction d’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque organisé par Anne Duprat, Coralie Bournonville et Lise Charles., May 2017, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Développement des arts et progrès de la civilisation, en France, de l’aube au crépuscule des Lumières », conférence dans le colloque international franco-ukrainien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L’héritage des Lumières et la démocratie libérale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Valentin Omelyantchik (Pr Kiev) et Philippe Raynaud (Pr Paris II-Panthéon-Assas), Jun 2017, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les voyages de Robert Challe : à la recherche de la nature humaine»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International «Littérature et voyages : approches comparatistes. Russie, Europe, Amérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium annuel de la RGGU "BiélyéTchténia", Oct 2013, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Transports de genres : tragédie galante, tragédie en machines et tragédie lyrique chez Quinault»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Genres littéraires et formes musicales»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par le Centre de Recherche sur les Littératures et la Sociopoétique,, Nov 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le “sentiment moral” : présentation et pistes bibliographiques », Introduction à la Journée d'Etude du Groupe d'Etude des Moralistes (Directeur Jean Dagen, GEM-CELLf 17-18, Paris IV-Sorbonne) organisée par Camille Guyon-Lecoq avec deux orateurs principaux, Philippe Raynaud (Pr, Paris II) et Laurent Jaffro (Pr. , Clermont 2, IUF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Sentiment moral"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etude des Moralistes, Dec 2007, Paris IV Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La tragédie lyrique ou le genre des Modernes à l’aube des Lumières (1673-1733) » conférence plénière dans le séminaire de D.E.A. « Textes et contextes » de l'UFR des Lettres de l'Université de Caen-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francine Wild, Mar 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nicolas Gueudeville ou le rire polémique », conférence dans le séminaire du Groupe d'Etude des Moralistes, Cellf 17-18, Paris IV- Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le rire moraliste"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Dagen, Feb 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modèles littéraires, exemples mondains et types moraux dans Le Triomphe du sentiment de Bibiena : morale et plaisir de sentiment », conférence dans le Séminaire du Groupe d’Étude des Moralistes, Cellf 17e-18e, Paris IV-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Morales du plaisir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Dagen, Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Voltaire et l’opéra : silences et clairvoyance », conférence à l’occasion de la séance publique de l’Equipe « Voltaire en son temps » sous la présidence de René Pomeau, Cellf 17-18e, Paris IV-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La tragédie de Voltaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'équipe "Voltaire en son temps" et en part. Sylvain Menant et Jean Dagen., Jun 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poétique et l’union des arts de Dubos à Batteux », conférence dans le Séminaire partagé de D.E.A (XVIIe-XIXe)., UFR de Littérature française et comparée, Paris IV-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Théories de la littérature de Boileau à Stendhal »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’opéra comme théâtre de l’affectivité », conférence dans le séminaire de D.E.A. de Jean Dagen, Paris IV-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'affectivité au tournant des XVIIe et XVIIIe Siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Dagen, Apr 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concert-lecture « 20 000 lieues sous les mers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures francophones&amp;quot; dans le cadre de la „Semaine de la francophonie à l’UPJV“, le 15 mars 2023, organisation de lectures littéraires à voix haute en accompagnement de la Conférence (&amp;quot;Le roman francophone libanais&amp;quot;) de Christophe Duboile (Dir. du Centre FLE et CERCLL). Choix des textes avec Ch Duboile, (Abdelatif Laâbi, Andrée Chedid, Leopold Sedar Senghor et Ibticem Mostfa), préparation vocale de l’Atelier de lecture à voix haute (Étudiants internationaux de L3 et de Master 1 et 2) et performance personnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frritt-Flacc de Jules Verne&amp;quot;, lectures internationales à voix haute (Universités d'Amiens, de Macerata et de Debrecen), journée organisée sous la responsabilité de Marie-Françoise Montaubin (Pr UPJV / Centre International Jules Verne) avec captation audio-vidéo et montage par Guillaume Roussange (PAST UPJV), pour diffusion sur les sites du Musée, du CIJV et de l’UPJV. Préparation vocale de l’Atelier de lecture à voix haute (Etudiants internationaux et UPJV de L3, Master 1 et 2) et performance personnelle, le 8 février 2023 dans la Maison de Jules Verne (Amiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots et les notes : le Grand Siècle en mouvement » concert-lecture avec conférence (captation audio-vidéo) organisé en novembre 2021 pour le congrès annuel de la Société des Etudes interdisciplinaires du XVIIe siècle français : « Le Grand Siècle en mouvement : négociations, circulations, dynamiques » (Molière /Lully, Danchet et Campra, Rameau, Diderot, Voltaire, Leonard Bernstein) Angéline Le Ray (Soprano colorature), Anne-Lise Gillet (piano), Kevin Dumont (récitant) et Camille Guyon-Lecoq (Conférence introductive)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux Chants des Labyrinthes&amp;quot;, exposition-concert-lecture sur de nouveaux poèmes en tableaux d’Ibticem Mostfa, sur une composition de Thibault Maillé (compositeur et chef d'ensemble) pour piano et récitants, le 6 mars 2020, dans le cadre des « 800 ans de la Cathédrale d’Amiens » (Avec le soutien de l’UPJV, d’Amiens-Métropole et de la Région Hauts-de-France). Récitants : Anne-Sophie De Franceschi, Kevin Dumont, Camille Guyon-Lecoq et Isabelle Hautbout. Commissariat d'exposition: Camille Guyon-Lecoq. [Parution de la partition prévue en 2024. ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition-lecture des « Labiles Labyrinthes » avec montage vidéo mis en musique, dans le cadre de la «Journée mondiale de la poésie» (Salle de Spectacle de l’UPJV, Pôle Citadelle, le 21 mars 2019). Lectures par Michel Grimberg, Camille Guyon-Lecoq, Christine Meyer et Ibticem Mostfa, musique par Ondine Lecoq, mise en espace et animation vidéo par Camille Guyon-Lecoq et les étudiants de la L3 Créa-tec’)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiciens et littérateurs : des tranchées à l’armistice » concert-lecture au Théâtre du Château d’Eu le 7 novembre 2018. Avec Anne-Lise Gillet (piano), Marie-Luce Gillet (violon), Kevin Dumont (comédien) et Camille Guyon- Lecoq (Mezzo-contralto). Montage du concert-lecture, choix des textes et préparation vocale du récitant, brève conférence en forme d'introduction au spectacle et performance personnelle. Programme : Debussy, Ravel, Woollett, Hahn, Fauré, Vierne / Dorgelès, Céline, Chevallier, Apollinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Correspondances », concert-lecture avec Anne-lise Gillet (pianiste) et Kevin Dumont (comédien), pour la 4ème conférence Jacqueline Lévi-Valensi prononcée par Agnès Spiquel (Pr. à l'U. de Valenciennes, Présidente de de la Société des Etudes camusiennes) au Logis du Roy le 16 novembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paradis » concert-lecture co-organisé le 29 mars 2018 avec Fred Eggington pour la « Journée dantesque » organisée au Logis du Roy (UPJV) par le Service Culture et Création de l’UPJV autour de l’exposition des tableaux d’Annick Gaillard sur La Divine comédie de Dante, avec Anne-Lise Gillet (piano), Angéline Le Ray (soprano colorature) et Camille Guyon-Lecoq (mezzo-contralto)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eggington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mauvais genre ? », concert-lecture organisé le 15 mars 2018 dans le cadre du colloque « Mauvais genre, l’énergie noire du système littéraire», organisé par Georges Bê-Duc et Kevin Perromat, 15-17 mars 2018 au Logis du Roy (UPJV) avec Angéline Le Ray (soprano colorature), Anne-Lise Gillet (pianiste) et Kevin Dumont (comédien). Programme : (Satie, Poulenc, Dvorak, Puccini, Honegger, M. Yvain, Albeniz, Messager/Lautréamont, Dujardin, Baronne E. Orczy, M. G Lewis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mettre en voix Elsa d’Aragon », lecture à voix haute pour la 3ème conférence pour l'Association des amis de Jacqueline Lévi-Valensi prononcée par Nathalie Piégay (Professeur ordinaire à l'U. de Genève) sur &amp;quot;Aragon et la chanson&amp;quot; au Logis du Roy (UPJV) le 8 nov. 2017. Co-organisation de la conférence avec Marie-Françoise Montaubin (Pr CERCLL), mise en espace, choix des textes et préparation vocale du récitant Kevin Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les plaisirs de l’oreille au temps des Lumières », 9 mars 2017, avec Hélène Diot (clavecin), Emmanuel Reverte-Caserta (violon baroque) , Claire Lamquet (violoncelle baroque) et Kevin Dumont (récitant) (G. F. Haendel, F. Geminiani, W.F. Bach, J. C. de Mondonville, J.- F. Rebel / Ch. Perrault, Y-M. André, Diderot, Voiture), dans le cadre du colloque « L’Ouïe au temps des Lumières », organisé par Cl. Heinrich-Couturier. Organisation du concert-lecture, choix des textes, préparation vocale du récitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère édition (7 déc. 2017) des «Petites lectures de l’UFR des Lettres» : Dorgelès, mise en espace, choix des textes et préparation vocale du récitant (Kevin Dumont), UPJV Amphithéâtre Robert Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise de l’exposition-lecture « Labiles Labyrinthes » dans le cadre du «Printemps des Poètes 2017» (Bibliothèque Universitaire de l’UPJV le 4 mars 2017, exposition du cycle de tableaux jusqu’au 25 mars), lectures par Kevin Dumont, Camille Guyon-Lecoq, Isabelle Hautbout, Ibticem Mostfa-Louis-Thérèse, Agnès Orosco et Geneviève Tricottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment musical pour la 3ème Conférence Jacqueline Lévi-Valensi, avec Jean-Pierre Baudon (piano) et Lucas Baudon (violoncelle) (Fauré, Schuman, Tchaïkovski, Strauss), UFR des Lettres et Roman & Romanesque du CERCLL, Logis du Roy, 8 nov. 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiciens des tranchées II » concert-lecture organisé pour le colloque « Figurations épiques et contre-épiques de la Grande Guerre » (CERR/CERCLL) : Durosoir, Debussy, Ravel, Woolett, Hahn/ Apollinaire, Dorgelès, Céline), par Anne-Lise Gillet (piano), Marie-Luce Gillet (violon), Camille Guyon- Lecoq (mezzo-contralto) et Kevin Dumont (récitant), UPJV, Logis du Roy, 24 nov. 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiques retrouvées » concert-lecture organisé pour la 2ème Conférence consacrée à Primo Levi par l'UFR des Lettres de l'UPJV pour l'Association des Amis de Jacqueline Lévi-Valensi. Programme de Musique Klezmer (S. Kaufman, E. Bloch, L. Weiner, B. Kovacs, P. Iturralde), Danses du Roi David de Mario Castelnuovo-Tedesco, Chostakovitch / textes de Primo Levi. Avec Anne-Lise Gillet (piano), Sida Bessaïh (clarinette), Camille Guyon-Lecoq (Mezzo-contralto) et Kevin Dumont (récitant). Co-construction du programme musical, choix des textes et préparation vocale du récitant. Logis du Roy, 4 nov. 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiciens des tranchées » concert-lecture pour le colloque « Romanesque de la Grande Guerre » organisé par Bernard Alavoine et Philippe Blondeau (CERR/CERCLL- UPJV). Programme : Debussy, Ravel, Woolett, Hahn / Apollinaire, Dorgelès, Céline), conférence-minute en guise d'introduction, co-construction du programme musical, choix des textes et préparation vocale du récitant, au Conservatoire de Saint-Quentin, 13 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Témoigner à voix haute : Si c’est un homme de Primo Levi », lecture à voix haute pour la 2ème conférence annuelle pour l'Association des Amis de Jacqueline Lévi-Valensi au Logis du Roy le 4 nov. 2016, consacrée par Mme Hélène Waysbord à Primo Levi. Camille Guyon-Lecoq : organisation, mise en espace, choix des textes et préparation vocale du récitant Kevin Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand la musique sauve les langues », concert-création organisé pour le colloque transversal «Langues choisies, langues sauvées : poétique de la résistance » (CERCLL-UPJV). Programme de mise en musique de langues rares ou de dialectes singuliers : Poulenc, Yvon Bourrel, Aaron Copland, Thibault Maillé. Par le Chœur de Chambre du Conservatoire à Rayonnement Régional d’Amiens- Métropole, Jean-Pierre Baudon (piano), direction Thibault Maillé, UPJV, Logis du Roy, 20 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Labiles Labyrinthes », exposition-lecture d’un cycle de poèmes en tableaux d’Ibticem Motsfa-Louis-Thérèse pour le colloque transversal du CERCLL «Langues choisies, langues sauvées : poétique de la résistance » (UPJV, Logis du Roy, 20 mai 2016), lectures par Kevin Dumont, Camille Guyon-Lecoq, Isabelle Hautbout, Christine Meyer, Paula Prescod et Ibticem Mostfa-Louis-Thérèse. Préparation vocale et commissariat d'exposition : Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international: &amp;quot;Langues choisies, langues sauvées: poétiques de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Prescod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dire la mémoire : Dora Bruder de Modiano » lecture par Kevin Dumont (récitant), pour la 1ère Conférence Jacqueline Lévi-Valensi (UFR des Lettres), prononcée par Maxime Decout, « Modiano : à la recherche de la mémoire perdue », UPJV, Logis du Roy, 6 nov. 2015. Organisation de la conférence, choix des textes, préparation vocale du récitant par Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une soirée à l’Opéra », concert-lecture pour le colloque «Opéra et Romanesque » (CERR/CERCLL): Auber, Massenet, Ambroise Thomas, Offenbach, Bernstein / Abbé Prévost, E.T.A. Hoffmann, Goethe, Voltaire, avec Bénédicte Hilbert (Soprano colorature), Anne-Lise Gillet (piano) et Kevin Dumont (récitant). Montage du concert-lecture, choix des textes et préparation vocale du récitant, UPJV, Logis du Roy, 10 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiques de souvenir, souvenirs de musique » concert organisé pour la 1ère Conférence de l'UFR des Lettres sur Modiano pour l'Association des Amis de Jacqueline Lévi-Valensi. Programme : musique Klezmer (Béla Kovacs, Yankélé), Kaddish de Ravel, Kindertotenlieder de Mahler, par Anne-Lise Gillet (piano), Sida Bessaïh (clarinette) et Camille Guyon- Lecoq (mezzo-contralto), UPJV, Logis du Roy, 6 nov. 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Académie royale de Musique : une académie bien peu académique », Conférence dans le Séminaire transversal du CERCL, UPJV, le 27 novembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bakhtine à l'épreuve de la Querelle des Anciens et des Modernes » , Conférence dans le Séminaire du Centre d'Etude sur le Roman et le Romanesque, UPJV, le 12 avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Critique musicale au temps des Encyclopédistes par R. Coronat- Faure (Paris, Champion, 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 4, pp. 961-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordelon ou l'imagination &amp;quot;romanesque&amp;quot; : un nouveau champ d'analyse pour le moraliste ?&amp;quot;, journée d'étude du Groupe d'Etude des Moralistes (GEM/Cellf 16-18, Paris IV-Sorbonne, 4 juin 2016), &amp;quot;Bordelon, moraliste romancier&amp;quot;, Champion, coll. Moralia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moralistes du XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir de &amp;quot;s'attendrir&amp;quot; : de la mystique à la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Guion et Jean Dagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norme et changement : codes et histoire du plaisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion,, A paraître, Collection Moralia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et musique chez Vauvenargues : réflexions sur l'éloquence harmonieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gevrey et Jean Dagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vauvenargues a 300 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, collection Moralia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité et polémique anti-moderne dans les Réflexions critiques sur la poésie et sur la peinture de Dubos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Guion et Jean Dagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norme et changement au temps de la Querelle d'Homère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, collection Moralia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, Classiques Garnier, Romanesques, Hors Série 2017, pp. 9-20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Faulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hautbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare et l'esthétique du romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire moralisée et évocation lyrique dans le portrait d'Hippolyte de Seytres par Vauvenargues : récit et poésie en prose.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Hersant et Catherine Ramond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les portraits dans les récits factuels et fictionnels de l'époque classique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Rodopi, pp. 471-482, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'opéra entre en romanesque/quand le romanesque passe à l'opéra&amp;quot;, en guise d'introduction, Paris, Classiques Garnier, Romanesques, Hors série 2016, pp. 11-23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opéra et Romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer une langue pour en sauver une autre : le Télémaque de Fénelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Meyer et Paula Prescod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues choisies, langues sauvées : poétiques de la résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen et Neumann, pp. 397-415, 2017, Saarbrücker Beiträge zur Vergleichenden Literatur une Kulturwissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Métamorphoses de la compassion au tournant des Lumières : l'exemple de Robert Challe» , Congrès quinquennal de l'Association Guillaume Budé 27-28 août 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et ses passions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp. 647-666, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la compassion au tournant des Lumières : l'exemple de Robert Challe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Boehm, Jean-Louis Ferrary et Sylvie Franchet d'Esperey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme et ses passions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.647-666, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufresny : une sensibilité Moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudine Poulouin et Christelle Bahier-Porte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire et penser en Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desjonquères, pp.369-385, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«L'attendrissement chez Prévost romancier ou le détournement de l’opéra »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">textes recueillis par Colas Duflo, Coralie Bournonville et Audrey Faulot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévost et les débats d'idées de son temps (actes du colloque organisé le 14.11.2012 à l'UPJV, CERR/ CERCLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp. 67-102, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sentiments sur les Réflexions critiques sur la poésie et sur la peinture de Dubos : le sixième sens est-il un sentiment ? », conférence prononcée lors de la journée d’étude du GEM organisée en Sorbonne par J.Boch sur «Le Sentiment moral et l’esthétique»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">études réunies et présentées par B. Guion, coll. Moralia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sentiment moral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 339-364, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Lanson, Nivelle de La Chaussée et la sensibilité lyrique»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chaussée, Destouches et la comédie nouvelle au XVIIIème siècle, sous la dir. de J. Dagen, C. François-Giappiconi et S. Marchand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Paris-Sorbonne, pp.133-153, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Nouvelle Héloïse et l’opéra français : notes sur un style et sur des décors que l’on dit naturels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousseau et le roman, études recueillies par C. Bournonville et C.Duflo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand Lully et Quinault devinrent des &amp;quot;Anciens&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours dissidents au XVIIIème siècle. La marge et l'écart, textes recueillis par S. Genand et Cl. Poulouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desjonquères, pp. 96-109, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le théâtre de Voltaire et le Grand Siècle de l’opéra »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voltaire Foundation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voltaire et le « Grand Siècle », actes du colloque international organisé par le Cellf 17e-18e (Paris-IV-Sorbonne, 15- 17 nov. 2001), sous la dir. de J. Dagen et A.-S. Barrovechio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SVEC, 2006,, pp. 237-53., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La passion de la vertu : Voltaire poète dans la Cité ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morales et politique, Actes du colloque international (Paris-Sorbonne, 16-18 nov. 2000), textes réunis par Jean Dagen, Marc Escola et Martin Rueff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 367-404., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sens et sensibilité dans Le Triomphe du sentiment de Bibiena »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique de la pensée. Études sur l’âge classique et le siècle philosophique. En hommage à J. Dagen. Mélanges réunis par B. Guion, M.-S. Seguin, S. Menant et Ph. Sellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 467-80., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Liens du sang, amours d’Outre-tombe. Sémiramis, figure romanesque du lyrisme sensible de Pierre-Charles Roy à Voltaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérature dans les Ombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Minard, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Homère est dans les détails ou la Critique générale des Aventures de Télémaque par Nicolas Gueudeville, microlecteur et lecteur moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">textes réunis par M. Ricord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parti du détail. Enjeux narratifs et descriptifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études romanesques 7 pp. 37-48., Minard, pp.37-48, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Morale à l’opéra : Fontenelle et la tragédie lyrique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">études réunies par Jean Dagen, coll. Moralia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Épicure et Vauvenargues. Principes et formes de la pensée morale,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 317-380., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Tragédie lyrique ou le romanesque dans la tragédie (1673-1733) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">études réunies par Gilles Philippe et Jean Bessière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématique des genres, problèmes du roman,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 31-69, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Théâtre et peinture : fonctions des décors dans la dramaturgie de la tragédie lyrique de Lully à Rameau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">textes réunis par Patricia Eichel et Stéphane Lojkine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détournements de modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires du Sud, pp.106-46, 7 illustrations., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parodie et système du roman dans les Lettres galantes de Fontenelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textes réunis par Andreas Pfersman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements, évolutions et persistance des théories du roman, $</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études romanesques 5,, Minard, pp.45-60, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Les Enfers dans la tragédie lyrique française (1673-1733)»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">textes réunis par G. Venet,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mal et ses masques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.189-240, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Physique à l’opéra : remarques sur une didascalie du Bellérophon de Fontenelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la dir. de D. Jacquart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la science en littérature à la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, pp. 51-63, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une espèce mixte du genre tragique : du &amp;quot;mélange per intima&amp;quot; des styles dans les tragédies en musique de Fontenelle&amp;quot; in Fontenelle et l'opéra : rayonnement et métamorphoses, études réunies par Judith Le Blanc et Claudine Poulouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Fontenelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Maître de musique intérieur » : ouïe et connaissance de l’Ordre, ou les limites du rationalisme du Père André dans l’Essai sur le Beau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Clémence Heinrich-Couturier, L'Ouïe dans la pensée européenne au XVIIIe siècle, 27, pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité à la douleur et compassion chez Robert Challe : de l'expérience de l'attendrissement à une réflexion sur la nature humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUC Philologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Rhétorique de la vie affective : susciter, comprendre et nommer les émotions, 3/2018, pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir sur le théâtre de Quinault à Voltaire : motif &amp;quot;romanesque&amp;quot; ou trace d'un modèle shakespearien inavoué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Opéra et Romanesque, Hors Série, pp. 95-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Liaisons dangereuses de Choderlos de Laclos : un opéra sens dessus dessous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors Série Opéra et Romanesque, pp. 95-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enigme de Robert le Diable : le légendaire, le roman noir et le spectaculaire ou l'invention du &amp;quot;Grand Opéra&amp;quot; à la française par Eugène Scribe et Germain Delavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Opéra et Romanesque, Hors Série, pp. 151-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Triomphe du sentiment de Bibiena ou pourquoi faut-il que les femmes lisent des romans tandis que les hommes voyagent ? » colloque «Le Roman du voyage», organisé les 13 et 14 déc. 2013 à Amiens par le CERR (UPJV) en collaboration avec le CRLV (U. Clermont-Ferrand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors Série 2015, pp. 115-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand la &amp;quot;voix de la Nature&amp;quot; chante sur la scène lyrique», in La Nature, textes rassemblés par C.Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Huitième Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°45, pp. 347-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour analytique sur une expérience pédagogique ou plaidoyer pour des cours d'Histoire de la Culture et des Idées françaises à destination des étudiants Erasmus» , in Public Erasmus : vers une mobilité culturelle, vol. coordonné par Jean-Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élements de linguistique appliquée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°169, pp. 47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Civilisation par l'opéra de Dubos à Voltaire», Actes du colloque «Civilité classique» organisé par Philippe Raynaud et Claude Habib, Paris II-Paris III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire 2011 de l'Institut Michel Villey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 3, Paris, Dalloz, pp. 139-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bordelon ou le dialogue des moralistes et des philosophes », Congrès de l’Association Internationale des Études Françaises (4.07. 06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'A.I.E.F.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 59, pp.141-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La sentimentalisation des valeurs dans Camille, reine des Volsques de Danchet et Campra, pastiche lyrique de l’héroïsme cornélien », in Corneille après Corneille, 1684-1791, Actes du colloque international (Rouen, 2-3 déc. 2002), sous la dir. de Myriam Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 225, 56ème année, n°4, pp. 567-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La musique des larmes d’Alceste à Zaïre », in Campistron et consorts : tragédie et opéra (1683-1733), Actes du colloque international (Toulouse, 5-7 déc. 2002), textes réunis par Jean-Philippe Grosperrin et Jean-Noël Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°52, pp.327-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de La Voix dans la culture et la littérature françaises 1713-1875, études réunies et présentées par J. Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 4, pp. 954-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de La Musique au temps des Encyclopédistes par Claude Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.PP.965-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une fantastique transcendantale : mythe et machines dans la tragédie lyrique de Lully à Rameau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, n° 5, Les Machines., pp. 16-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare et l’esthétique du romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Faulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hautbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07783-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra et Romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors Série 2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labiles Labyrinthes d'Ibticem Mostfa, édition avec introduction et article liminaire, Amiens, Éditions de la Librairie du Labyrinthe, 2018, 64p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres Galantes de Monsieur le Chevalier d’Her***, texte établi, présenté et annoté, 210p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desjonquères, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vertu des passions. L’esthétique et la morale au miroir de la tragédie lyrique (1673-1733), 1122 p., 16 ill., 13 pl. mus., biblio. pp. 1036- 1095, index pp. 1097-1109 et table analytique pp. 1111-1122.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, 2002, Moralia, Jean Dagen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vertu des passions : esthétique et morale de la tragédie lyrique (1673-1733)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Paris 4 Sorbonne, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04364169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C17AD2F0"/>
+    <w:nsid w:val="5154F996"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-guyon-lecoq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2058-7151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067162827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/EXJ-0269-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348762v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon-Lecoq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363801v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dumont" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348763v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348766v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348765v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lecoq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349543v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349539v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04357514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367292v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364227v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eggington" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364040v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365316v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365306v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365313v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365314v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Melmoux-Montaubin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Prescod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faulot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hautbout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348775v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348781v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348779v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348784v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348816v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03623856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348777v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348793v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627867v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348772v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348771v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620534v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07783-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627904v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/tel-04364169v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-guyon-lecoq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2058-7151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067162827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/EXJ-0269-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon-Lecoq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348762v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lecoq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04357514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367292v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eggington" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Melmoux-Montaubin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Prescod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faulot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hautbout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348775v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348781v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348784v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348816v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03623856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348777v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07783-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627867v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/tel-04364169v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>