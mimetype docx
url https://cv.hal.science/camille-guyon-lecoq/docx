--- v1 (2026-05-01)
+++ v2 (2026-05-26)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille GUYON-LECOQ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences (EEHC),  Littérature et Histoire des Idées, du tournant des premières Lumières aux Lumières, dans l'UFR des Lettres de l'Université de Picardie Jules Verne. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camille-guyon-lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-2058-7151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">067162827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXJ-0269-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de Conférences en Littérature française à l’Université de Picardie-Jules Verne (Littérature et histoire des idées, XVIIIe siècle : du tournant des premières Lumièrse aux Lumières) depuis 1997, ancienne élève de l’École Normale supérieure de Saint-Cloud-Fontenay-aux Roses, Agrégée de Lettres classiques, Docteur ès Lettres (Paris-IV, 1996), j'ai préparé, sous la direction de Jean Dagen, une thèse de littérature et histoire des idées soutenue en octobre 1996 (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vertu des passions. La tragédie lyrique de Lully à Rameau (1673-1733). J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jury : Jean Deprun (Psdt), Jérôme de La Gorce, Béatrice Didier et Philippe Sellier), publiée pour les 2/3 chez Champion sous le titre de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vertu des passions : l'esthétique et la morale au miroir de la tragédie lyrique (1673-1733)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.  J'ai d'abord mené mes recherches dans le cadre du Groupe d’Étude des Moralistes dirigé par Jean Dagen depuis sa création (Paris IV-Sorbonne, Cellf 17-18, Paris IV). Elles portaient et portent encore  sur la naissance et le développement d'une idée moderne de l'idée de sensibilité, du tournant des Lumières au temps des Encyclopédistes, et j'en étudie les avatars sur la scène parlée, en particulier dans les tragédies de Voltaire, dans la comédie larmoyante et dans la comédie moyenne. Ayant choisi comme territoire d'élection,  à la croisée des chemins de la littérature, des arts et de l'histoire des idées morales et esthétiques, la tragédie lyrique, j'ai étudié les débats poétiques et moraux que suscita ce nouveau genre, les influences qu'il exerça sur le théâtre parlé et sur le roman du XVIIIème siècle et l'importance qu'il eut dans la formulation d'une pensée proprement esthétique. Je m’intéresse plus particulièrement depuis mon rattachement en 2011 au Centre du Roman et du Romanesque, devenu depuis Roman&Romanesque, à l’influence qu’exercent cette sensibilité lyrique et les formes comme les idées qui lui sont associées sur les œuvres romanesques de Challe, de Prévost, de Mme de Genlis, de Mme de Graffigny, de Bibiena et de Rousseau. Je n'ai pas pour autant abandonné mon travail sur les genres qui associent littérature, musique, arts décoratifs et danse et j'ai co-fondé puis dirigé à partir de 2016 l'axe transversal de recherche &amp;quot;Circulations intermédiatiques: langues, genres, supports&amp;quot; devenu &amp;quot;Fabriques de l'intermédialité&amp;quot; puis (fin 2023) &amp;quot;Fabrique des arts&amp;quot;. Travaillant enfin sur la naissance de l’esthétique en France, je m'attache, en particulier, à inscrire les Réflexions critiques sur la poésie et sur la peinture de Dubos dans le double sillage de cet « art de l’effet » qu’est la tragédie en musique et des réflexions anglaises sur le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">moral sense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Attachée à ne pas disjoindre littérature et histoire des idées, je prépare une HDR sur l’idée d’attendrissement, idée passée, par l’opéra, de la mystique non seulement au roman, mais encore à l'éloquence d'un Vauvenargues ou au théâtre sensible, tant comique que tragique,  du tournant des premières Lumières au Temps des Encyclopédistes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musicienne (Mezzo-contralto) et passionnée par la collaboration entre les arts, et en particulier entre littérature et musique, instrumentale ou vocale, j'organise, régulièrement en y participant, pour l’UPJV  (Logis du Roy) ou à la demande d’autres institutions (Musée de Picardie, Château d'Eu, Cathédrale d'Amiens, Maison de Jules Verne) des concerts (3 depuis 2015), des concerts-lectures (13 manifestations depuis 2015), des expositions-lectures ou des expositions-concerts (5 depuis 2016). Je conçois et pratique cette activité artistique sans solution de continuité avec mes recherches, comme une fabrique de l'intermédialité. J'organise aussi des lectures à voix haute (6 depuis 2015), à l'occasion liées à l'atelier international de placement de voix et de lecture à voix haute que j'anime à l'UPJV.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement à ces recherches sur la charnière des XVIIe et XVIIIe siècles et sur le XVIIIe siècle, je travaille aussi sur une œuvre contemporaine, indissolublement poétique et picturale, les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labiles Labyrinthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Ibticem Mostfa, artiste franco-tunisienne, peintre et poétesse, littéraire, calligraphe et miniaturiste de formation. J'ai publié, en 2018, le catalogue partiel de cette œuvre en train de se peindre et de s’écrire avec une introduction, un article et un CD de mise en voix des poèmes accompagnée d’un entretien avec l’artiste enregistré à la Maison de la Culture d’Amiens. J'ai organisé, autour de cette œuvre, qui s'est poursuivie jusqu'à une publication en format d'art en 2021, deux expositions-lectures à Amiens, à l’occasion d’un colloque du CERCLL en 2016 et du « Printemps des poètes » 2017, ai prononcé une conférence et participé à un salon de lecture à l’occasion de l’exposition de l’œuvre sélectionnée par le Festival « Couleur Indigo » à l’Espace van Gogh d’Arles et au musée de Tarascon à l’automne 2018. L'œuvre, qui s'est poursuivie jusqu'à compter quarante poèmes en tableaux et qui a été récemment publiée en format d'art aux éditions Nirvana, s'est enrichie, à l'occasion des célébrations des 800 ans de la Cathédrale d'Amiens, d'une composition pour piano et voix déclamée par le compositeur et chef  de l'Ensemble </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Chloris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Thibault Maillé, dont la partition définitive paraîtra à l'automne 2024.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance au Musée de Picardie (Amiens), le 26 mai 2023, pour le vernissage de l’exposition &amp;quot;Vingt mille lieues sous les mers de Jules Verne&amp;quot; : lecture dramatisée de textes de Jules Verne (romans et correspondance) enregistrée pour diffusion dans les bornes interactives de l’exposition, préparation vocale du récitant et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt mille lieues sous les mers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Picardie, May 2023, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des réflexions du tournant des XVIIe et XVIIIe siècles sur l’origine de la musique aux réflexions des Lumières sur l’origine des langues ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'origine interrogée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Guichet (UPJV, Amiens) et James Hanrahan (Trinity College, Dublin), Sep 2023, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fontenelle, maître des métaphores ou L’imagination dans la pensée des origines ? », communication dans le colloque « Représentation des origines dans la pensée des Lumières » (29-30 juin 2023) organisé par James Hanrahan et Jean-Luc Guichet à Trinity College, Dublin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Représentation des origines dans la pensée des Lumières»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, James Hanrahan (Trinity College, Dublin) et Jean-Luc Guichet (UPJV, Amiens), Jun 2023, Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Expérience de la performance musicale et critique proprement esthétique : l’apport des mélomanes, de la Comparaison de la musique italienne et de la musique française de Lecerf de Laviéville aux Réflexions critiques de Jean-Baptiste Dubos, à la réflexion sur le théâtre du tournant des premières Lumières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SE17 (Etats-Unis) à Reykjavík (13-15 oct. 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T.E. Wikström (U. of Iceland) et Juliette Cherbuliez (U. of Minesotta)., Oct 2022, Reykjavik, Islande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mise en corps des textes par la voix au tournant des Lumières : pratique du chant et de la déclamation », communication dans la Journée d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la voix au texte et inversement : transferts et médiations", dans le cadre du séminaire : "Donner de la voix : émission, transcription et circulation de la parole"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clémence Couturier-Heinrich (CERCLL) co-porté par le CERCLL/CirIST et le laboratoire Textes &amp; Cultures de l'Université d'Artois, et inscrit à l'Ecole doctorale des trois université des Hauts-de-France (4 fév. 2022)., Feb 2022, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Labiles Labyrinthes d’Ibticem Mostfa : une œuvre entre deux rives », Conférence plénière illustrée le 11 sept. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUTATION /S, Journées d’Étude Internationales, « Lire en Europe Aujourd’hui /Reading in Europe today – Reading and Writing Literary Texts in the Age of Digital Humanities ». 7-13 sept. 2020, U. de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domingo Pujante (Pr.) avec Silvia Hueso Fibla, U. de Valensia, Sep 2020, Valensia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Lulus apprennent la Mattchiche&amp;quot;, communication illustrée pour le vernissage de l'exposition consacrée à l'œuvre de Régis Hautière et Hardoc, Salle d'exposition E004, La Citadelle UPJV, 27 novembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur La Guerre des Lulus : 1914 La Maison des enfants trouvés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Amiens (Université Picardie Jules Verne, La Citadelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Regarder-lire les Labiles Labyrinthes d’Ibticem Mostfa », conférence prononcée le 2 novembre à l’Espace Van Gogh d’Arles dans le cadre du Festival « Paroles Couleur Indigo » (Arles et Tarascon /Tunis-Sidi Bou Saïd).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Tunisie nouvelle : transition démocratique en Tunisie, patrimoine, poésie et sociétés civiles”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival Paroles Indigo, dir. Isabelle Grémillet, Nov 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aventures de Télémaque : suite du IVe livre de l’Odyssée d’Homère, ou prolepse des livres X à XV de l’Odyssée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Une espèce de prédiction” : dire et imaginer l’avenir dans la fiction d’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque organisé par Anne Duprat, Coralie Bournonville et Lise Charles., May 2017, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Développement des arts et progrès de la civilisation, en France, de l’aube au crépuscule des Lumières », conférence dans le colloque international franco-ukrainien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L’héritage des Lumières et la démocratie libérale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Valentin Omelyantchik (Pr Kiev) et Philippe Raynaud (Pr Paris II-Panthéon-Assas), Jun 2017, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les voyages de Robert Challe : à la recherche de la nature humaine»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International «Littérature et voyages : approches comparatistes. Russie, Europe, Amérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium annuel de la RGGU "BiélyéTchténia", Oct 2013, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Transports de genres : tragédie galante, tragédie en machines et tragédie lyrique chez Quinault»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Genres littéraires et formes musicales»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par le Centre de Recherche sur les Littératures et la Sociopoétique,, Nov 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le “sentiment moral” : présentation et pistes bibliographiques », Introduction à la Journée d'Etude du Groupe d'Etude des Moralistes (Directeur Jean Dagen, GEM-CELLf 17-18, Paris IV-Sorbonne) organisée par Camille Guyon-Lecoq avec deux orateurs principaux, Philippe Raynaud (Pr, Paris II) et Laurent Jaffro (Pr. , Clermont 2, IUF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Sentiment moral"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etude des Moralistes, Dec 2007, Paris IV Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La tragédie lyrique ou le genre des Modernes à l’aube des Lumières (1673-1733) » conférence plénière dans le séminaire de D.E.A. « Textes et contextes » de l'UFR des Lettres de l'Université de Caen-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francine Wild, Mar 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nicolas Gueudeville ou le rire polémique », conférence dans le séminaire du Groupe d'Etude des Moralistes, Cellf 17-18, Paris IV- Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le rire moraliste"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Dagen, Feb 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modèles littéraires, exemples mondains et types moraux dans Le Triomphe du sentiment de Bibiena : morale et plaisir de sentiment », conférence dans le Séminaire du Groupe d’Étude des Moralistes, Cellf 17e-18e, Paris IV-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Morales du plaisir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Dagen, Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Voltaire et l’opéra : silences et clairvoyance », conférence à l’occasion de la séance publique de l’Equipe « Voltaire en son temps » sous la présidence de René Pomeau, Cellf 17-18e, Paris IV-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La tragédie de Voltaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'équipe "Voltaire en son temps" et en part. Sylvain Menant et Jean Dagen., Jun 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poétique et l’union des arts de Dubos à Batteux », conférence dans le Séminaire partagé de D.E.A (XVIIe-XIXe)., UFR de Littérature française et comparée, Paris IV-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Théories de la littérature de Boileau à Stendhal »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’opéra comme théâtre de l’affectivité », conférence dans le séminaire de D.E.A. de Jean Dagen, Paris IV-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'affectivité au tournant des XVIIe et XVIIIe Siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Dagen, Apr 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concert-lecture « 20 000 lieues sous les mers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures francophones&amp;quot; dans le cadre de la „Semaine de la francophonie à l’UPJV“, le 15 mars 2023, organisation de lectures littéraires à voix haute en accompagnement de la Conférence (&amp;quot;Le roman francophone libanais&amp;quot;) de Christophe Duboile (Dir. du Centre FLE et CERCLL). Choix des textes avec Ch Duboile, (Abdelatif Laâbi, Andrée Chedid, Leopold Sedar Senghor et Ibticem Mostfa), préparation vocale de l’Atelier de lecture à voix haute (Étudiants internationaux de L3 et de Master 1 et 2) et performance personnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frritt-Flacc de Jules Verne&amp;quot;, lectures internationales à voix haute (Universités d'Amiens, de Macerata et de Debrecen), journée organisée sous la responsabilité de Marie-Françoise Montaubin (Pr UPJV / Centre International Jules Verne) avec captation audio-vidéo et montage par Guillaume Roussange (PAST UPJV), pour diffusion sur les sites du Musée, du CIJV et de l’UPJV. Préparation vocale de l’Atelier de lecture à voix haute (Etudiants internationaux et UPJV de L3, Master 1 et 2) et performance personnelle, le 8 février 2023 dans la Maison de Jules Verne (Amiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots et les notes : le Grand Siècle en mouvement » concert-lecture avec conférence (captation audio-vidéo) organisé en novembre 2021 pour le congrès annuel de la Société des Etudes interdisciplinaires du XVIIe siècle français : « Le Grand Siècle en mouvement : négociations, circulations, dynamiques » (Molière /Lully, Danchet et Campra, Rameau, Diderot, Voltaire, Leonard Bernstein) Angéline Le Ray (Soprano colorature), Anne-Lise Gillet (piano), Kevin Dumont (récitant) et Camille Guyon-Lecoq (Conférence introductive)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux Chants des Labyrinthes&amp;quot;, exposition-concert-lecture sur de nouveaux poèmes en tableaux d’Ibticem Mostfa, sur une composition de Thibault Maillé (compositeur et chef d'ensemble) pour piano et récitants, le 6 mars 2020, dans le cadre des « 800 ans de la Cathédrale d’Amiens » (Avec le soutien de l’UPJV, d’Amiens-Métropole et de la Région Hauts-de-France). Récitants : Anne-Sophie De Franceschi, Kevin Dumont, Camille Guyon-Lecoq et Isabelle Hautbout. Commissariat d'exposition: Camille Guyon-Lecoq. [Parution de la partition prévue en 2024. ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition-lecture des « Labiles Labyrinthes » avec montage vidéo mis en musique, dans le cadre de la «Journée mondiale de la poésie» (Salle de Spectacle de l’UPJV, Pôle Citadelle, le 21 mars 2019). Lectures par Michel Grimberg, Camille Guyon-Lecoq, Christine Meyer et Ibticem Mostfa, musique par Ondine Lecoq, mise en espace et animation vidéo par Camille Guyon-Lecoq et les étudiants de la L3 Créa-tec’)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiciens et littérateurs : des tranchées à l’armistice » concert-lecture au Théâtre du Château d’Eu le 7 novembre 2018. Avec Anne-Lise Gillet (piano), Marie-Luce Gillet (violon), Kevin Dumont (comédien) et Camille Guyon- Lecoq (Mezzo-contralto). Montage du concert-lecture, choix des textes et préparation vocale du récitant, brève conférence en forme d'introduction au spectacle et performance personnelle. Programme : Debussy, Ravel, Woollett, Hahn, Fauré, Vierne / Dorgelès, Céline, Chevallier, Apollinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Correspondances », concert-lecture avec Anne-lise Gillet (pianiste) et Kevin Dumont (comédien), pour la 4ème conférence Jacqueline Lévi-Valensi prononcée par Agnès Spiquel (Pr. à l'U. de Valenciennes, Présidente de de la Société des Etudes camusiennes) au Logis du Roy le 16 novembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paradis » concert-lecture co-organisé le 29 mars 2018 avec Fred Eggington pour la « Journée dantesque » organisée au Logis du Roy (UPJV) par le Service Culture et Création de l’UPJV autour de l’exposition des tableaux d’Annick Gaillard sur La Divine comédie de Dante, avec Anne-Lise Gillet (piano), Angéline Le Ray (soprano colorature) et Camille Guyon-Lecoq (mezzo-contralto)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eggington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mauvais genre ? », concert-lecture organisé le 15 mars 2018 dans le cadre du colloque « Mauvais genre, l’énergie noire du système littéraire», organisé par Georges Bê-Duc et Kevin Perromat, 15-17 mars 2018 au Logis du Roy (UPJV) avec Angéline Le Ray (soprano colorature), Anne-Lise Gillet (pianiste) et Kevin Dumont (comédien). Programme : (Satie, Poulenc, Dvorak, Puccini, Honegger, M. Yvain, Albeniz, Messager/Lautréamont, Dujardin, Baronne E. Orczy, M. G Lewis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mettre en voix Elsa d’Aragon », lecture à voix haute pour la 3ème conférence pour l'Association des amis de Jacqueline Lévi-Valensi prononcée par Nathalie Piégay (Professeur ordinaire à l'U. de Genève) sur &amp;quot;Aragon et la chanson&amp;quot; au Logis du Roy (UPJV) le 8 nov. 2017. Co-organisation de la conférence avec Marie-Françoise Montaubin (Pr CERCLL), mise en espace, choix des textes et préparation vocale du récitant Kevin Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les plaisirs de l’oreille au temps des Lumières », 9 mars 2017, avec Hélène Diot (clavecin), Emmanuel Reverte-Caserta (violon baroque) , Claire Lamquet (violoncelle baroque) et Kevin Dumont (récitant) (G. F. Haendel, F. Geminiani, W.F. Bach, J. C. de Mondonville, J.- F. Rebel / Ch. Perrault, Y-M. André, Diderot, Voiture), dans le cadre du colloque « L’Ouïe au temps des Lumières », organisé par Cl. Heinrich-Couturier. Organisation du concert-lecture, choix des textes, préparation vocale du récitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère édition (7 déc. 2017) des «Petites lectures de l’UFR des Lettres» : Dorgelès, mise en espace, choix des textes et préparation vocale du récitant (Kevin Dumont), UPJV Amphithéâtre Robert Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise de l’exposition-lecture « Labiles Labyrinthes » dans le cadre du «Printemps des Poètes 2017» (Bibliothèque Universitaire de l’UPJV le 4 mars 2017, exposition du cycle de tableaux jusqu’au 25 mars), lectures par Kevin Dumont, Camille Guyon-Lecoq, Isabelle Hautbout, Ibticem Mostfa-Louis-Thérèse, Agnès Orosco et Geneviève Tricottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment musical pour la 3ème Conférence Jacqueline Lévi-Valensi, avec Jean-Pierre Baudon (piano) et Lucas Baudon (violoncelle) (Fauré, Schuman, Tchaïkovski, Strauss), UFR des Lettres et Roman & Romanesque du CERCLL, Logis du Roy, 8 nov. 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiciens des tranchées II » concert-lecture organisé pour le colloque « Figurations épiques et contre-épiques de la Grande Guerre » (CERR/CERCLL) : Durosoir, Debussy, Ravel, Woolett, Hahn/ Apollinaire, Dorgelès, Céline), par Anne-Lise Gillet (piano), Marie-Luce Gillet (violon), Camille Guyon- Lecoq (mezzo-contralto) et Kevin Dumont (récitant), UPJV, Logis du Roy, 24 nov. 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiques retrouvées » concert-lecture organisé pour la 2ème Conférence consacrée à Primo Levi par l'UFR des Lettres de l'UPJV pour l'Association des Amis de Jacqueline Lévi-Valensi. Programme de Musique Klezmer (S. Kaufman, E. Bloch, L. Weiner, B. Kovacs, P. Iturralde), Danses du Roi David de Mario Castelnuovo-Tedesco, Chostakovitch / textes de Primo Levi. Avec Anne-Lise Gillet (piano), Sida Bessaïh (clarinette), Camille Guyon-Lecoq (Mezzo-contralto) et Kevin Dumont (récitant). Co-construction du programme musical, choix des textes et préparation vocale du récitant. Logis du Roy, 4 nov. 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiciens des tranchées » concert-lecture pour le colloque « Romanesque de la Grande Guerre » organisé par Bernard Alavoine et Philippe Blondeau (CERR/CERCLL- UPJV). Programme : Debussy, Ravel, Woolett, Hahn / Apollinaire, Dorgelès, Céline), conférence-minute en guise d'introduction, co-construction du programme musical, choix des textes et préparation vocale du récitant, au Conservatoire de Saint-Quentin, 13 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Témoigner à voix haute : Si c’est un homme de Primo Levi », lecture à voix haute pour la 2ème conférence annuelle pour l'Association des Amis de Jacqueline Lévi-Valensi au Logis du Roy le 4 nov. 2016, consacrée par Mme Hélène Waysbord à Primo Levi. Camille Guyon-Lecoq : organisation, mise en espace, choix des textes et préparation vocale du récitant Kevin Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand la musique sauve les langues », concert-création organisé pour le colloque transversal «Langues choisies, langues sauvées : poétique de la résistance » (CERCLL-UPJV). Programme de mise en musique de langues rares ou de dialectes singuliers : Poulenc, Yvon Bourrel, Aaron Copland, Thibault Maillé. Par le Chœur de Chambre du Conservatoire à Rayonnement Régional d’Amiens- Métropole, Jean-Pierre Baudon (piano), direction Thibault Maillé, UPJV, Logis du Roy, 20 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Labiles Labyrinthes », exposition-lecture d’un cycle de poèmes en tableaux d’Ibticem Motsfa-Louis-Thérèse pour le colloque transversal du CERCLL «Langues choisies, langues sauvées : poétique de la résistance » (UPJV, Logis du Roy, 20 mai 2016), lectures par Kevin Dumont, Camille Guyon-Lecoq, Isabelle Hautbout, Christine Meyer, Paula Prescod et Ibticem Mostfa-Louis-Thérèse. Préparation vocale et commissariat d'exposition : Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international: &amp;quot;Langues choisies, langues sauvées: poétiques de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Prescod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dire la mémoire : Dora Bruder de Modiano » lecture par Kevin Dumont (récitant), pour la 1ère Conférence Jacqueline Lévi-Valensi (UFR des Lettres), prononcée par Maxime Decout, « Modiano : à la recherche de la mémoire perdue », UPJV, Logis du Roy, 6 nov. 2015. Organisation de la conférence, choix des textes, préparation vocale du récitant par Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une soirée à l’Opéra », concert-lecture pour le colloque «Opéra et Romanesque » (CERR/CERCLL): Auber, Massenet, Ambroise Thomas, Offenbach, Bernstein / Abbé Prévost, E.T.A. Hoffmann, Goethe, Voltaire, avec Bénédicte Hilbert (Soprano colorature), Anne-Lise Gillet (piano) et Kevin Dumont (récitant). Montage du concert-lecture, choix des textes et préparation vocale du récitant, UPJV, Logis du Roy, 10 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiques de souvenir, souvenirs de musique » concert organisé pour la 1ère Conférence de l'UFR des Lettres sur Modiano pour l'Association des Amis de Jacqueline Lévi-Valensi. Programme : musique Klezmer (Béla Kovacs, Yankélé), Kaddish de Ravel, Kindertotenlieder de Mahler, par Anne-Lise Gillet (piano), Sida Bessaïh (clarinette) et Camille Guyon- Lecoq (mezzo-contralto), UPJV, Logis du Roy, 6 nov. 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Académie royale de Musique : une académie bien peu académique », Conférence dans le Séminaire transversal du CERCL, UPJV, le 27 novembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bakhtine à l'épreuve de la Querelle des Anciens et des Modernes » , Conférence dans le Séminaire du Centre d'Etude sur le Roman et le Romanesque, UPJV, le 12 avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Critique musicale au temps des Encyclopédistes par R. Coronat- Faure (Paris, Champion, 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 4, pp. 961-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordelon ou l'imagination &amp;quot;romanesque&amp;quot; : un nouveau champ d'analyse pour le moraliste ?&amp;quot;, journée d'étude du Groupe d'Etude des Moralistes (GEM/Cellf 16-18, Paris IV-Sorbonne, 4 juin 2016), &amp;quot;Bordelon, moraliste romancier&amp;quot;, Champion, coll. Moralia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moralistes du XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir de &amp;quot;s'attendrir&amp;quot; : de la mystique à la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Guion et Jean Dagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norme et changement : codes et histoire du plaisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion,, A paraître, Collection Moralia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et musique chez Vauvenargues : réflexions sur l'éloquence harmonieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gevrey et Jean Dagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vauvenargues a 300 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, collection Moralia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité et polémique anti-moderne dans les Réflexions critiques sur la poésie et sur la peinture de Dubos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Guion et Jean Dagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norme et changement au temps de la Querelle d'Homère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, collection Moralia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, Classiques Garnier, Romanesques, Hors Série 2017, pp. 9-20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Faulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hautbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare et l'esthétique du romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire moralisée et évocation lyrique dans le portrait d'Hippolyte de Seytres par Vauvenargues : récit et poésie en prose.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Hersant et Catherine Ramond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les portraits dans les récits factuels et fictionnels de l'époque classique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Rodopi, pp. 471-482, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'opéra entre en romanesque/quand le romanesque passe à l'opéra&amp;quot;, en guise d'introduction, Paris, Classiques Garnier, Romanesques, Hors série 2016, pp. 11-23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opéra et Romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer une langue pour en sauver une autre : le Télémaque de Fénelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Meyer et Paula Prescod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues choisies, langues sauvées : poétiques de la résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen et Neumann, pp. 397-415, 2017, Saarbrücker Beiträge zur Vergleichenden Literatur une Kulturwissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Métamorphoses de la compassion au tournant des Lumières : l'exemple de Robert Challe» , Congrès quinquennal de l'Association Guillaume Budé 27-28 août 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et ses passions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp. 647-666, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la compassion au tournant des Lumières : l'exemple de Robert Challe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Boehm, Jean-Louis Ferrary et Sylvie Franchet d'Esperey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme et ses passions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.647-666, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufresny : une sensibilité Moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudine Poulouin et Christelle Bahier-Porte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire et penser en Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desjonquères, pp.369-385, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«L'attendrissement chez Prévost romancier ou le détournement de l’opéra »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">textes recueillis par Colas Duflo, Coralie Bournonville et Audrey Faulot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévost et les débats d'idées de son temps (actes du colloque organisé le 14.11.2012 à l'UPJV, CERR/ CERCLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp. 67-102, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sentiments sur les Réflexions critiques sur la poésie et sur la peinture de Dubos : le sixième sens est-il un sentiment ? », conférence prononcée lors de la journée d’étude du GEM organisée en Sorbonne par J.Boch sur «Le Sentiment moral et l’esthétique»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">études réunies et présentées par B. Guion, coll. Moralia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sentiment moral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 339-364, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Lanson, Nivelle de La Chaussée et la sensibilité lyrique»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chaussée, Destouches et la comédie nouvelle au XVIIIème siècle, sous la dir. de J. Dagen, C. François-Giappiconi et S. Marchand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Paris-Sorbonne, pp.133-153, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Nouvelle Héloïse et l’opéra français : notes sur un style et sur des décors que l’on dit naturels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousseau et le roman, études recueillies par C. Bournonville et C.Duflo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand Lully et Quinault devinrent des &amp;quot;Anciens&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours dissidents au XVIIIème siècle. La marge et l'écart, textes recueillis par S. Genand et Cl. Poulouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desjonquères, pp. 96-109, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le théâtre de Voltaire et le Grand Siècle de l’opéra »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voltaire Foundation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voltaire et le « Grand Siècle », actes du colloque international organisé par le Cellf 17e-18e (Paris-IV-Sorbonne, 15- 17 nov. 2001), sous la dir. de J. Dagen et A.-S. Barrovechio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SVEC, 2006,, pp. 237-53., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La passion de la vertu : Voltaire poète dans la Cité ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morales et politique, Actes du colloque international (Paris-Sorbonne, 16-18 nov. 2000), textes réunis par Jean Dagen, Marc Escola et Martin Rueff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 367-404., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sens et sensibilité dans Le Triomphe du sentiment de Bibiena »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique de la pensée. Études sur l’âge classique et le siècle philosophique. En hommage à J. Dagen. Mélanges réunis par B. Guion, M.-S. Seguin, S. Menant et Ph. Sellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 467-80., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Liens du sang, amours d’Outre-tombe. Sémiramis, figure romanesque du lyrisme sensible de Pierre-Charles Roy à Voltaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérature dans les Ombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Minard, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Homère est dans les détails ou la Critique générale des Aventures de Télémaque par Nicolas Gueudeville, microlecteur et lecteur moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">textes réunis par M. Ricord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parti du détail. Enjeux narratifs et descriptifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études romanesques 7 pp. 37-48., Minard, pp.37-48, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Morale à l’opéra : Fontenelle et la tragédie lyrique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">études réunies par Jean Dagen, coll. Moralia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Épicure et Vauvenargues. Principes et formes de la pensée morale,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 317-380., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Tragédie lyrique ou le romanesque dans la tragédie (1673-1733) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">études réunies par Gilles Philippe et Jean Bessière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématique des genres, problèmes du roman,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 31-69, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Théâtre et peinture : fonctions des décors dans la dramaturgie de la tragédie lyrique de Lully à Rameau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">textes réunis par Patricia Eichel et Stéphane Lojkine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détournements de modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires du Sud, pp.106-46, 7 illustrations., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parodie et système du roman dans les Lettres galantes de Fontenelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textes réunis par Andreas Pfersman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements, évolutions et persistance des théories du roman, $</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études romanesques 5,, Minard, pp.45-60, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Les Enfers dans la tragédie lyrique française (1673-1733)»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">textes réunis par G. Venet,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mal et ses masques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.189-240, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Physique à l’opéra : remarques sur une didascalie du Bellérophon de Fontenelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la dir. de D. Jacquart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la science en littérature à la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, pp. 51-63, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une espèce mixte du genre tragique : du &amp;quot;mélange per intima&amp;quot; des styles dans les tragédies en musique de Fontenelle&amp;quot; in Fontenelle et l'opéra : rayonnement et métamorphoses, études réunies par Judith Le Blanc et Claudine Poulouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Fontenelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Maître de musique intérieur » : ouïe et connaissance de l’Ordre, ou les limites du rationalisme du Père André dans l’Essai sur le Beau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Clémence Heinrich-Couturier, L'Ouïe dans la pensée européenne au XVIIIe siècle, 27, pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité à la douleur et compassion chez Robert Challe : de l'expérience de l'attendrissement à une réflexion sur la nature humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUC Philologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Rhétorique de la vie affective : susciter, comprendre et nommer les émotions, 3/2018, pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir sur le théâtre de Quinault à Voltaire : motif &amp;quot;romanesque&amp;quot; ou trace d'un modèle shakespearien inavoué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Opéra et Romanesque, Hors Série, pp. 95-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Liaisons dangereuses de Choderlos de Laclos : un opéra sens dessus dessous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors Série Opéra et Romanesque, pp. 95-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enigme de Robert le Diable : le légendaire, le roman noir et le spectaculaire ou l'invention du &amp;quot;Grand Opéra&amp;quot; à la française par Eugène Scribe et Germain Delavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Opéra et Romanesque, Hors Série, pp. 151-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Triomphe du sentiment de Bibiena ou pourquoi faut-il que les femmes lisent des romans tandis que les hommes voyagent ? » colloque «Le Roman du voyage», organisé les 13 et 14 déc. 2013 à Amiens par le CERR (UPJV) en collaboration avec le CRLV (U. Clermont-Ferrand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors Série 2015, pp. 115-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand la &amp;quot;voix de la Nature&amp;quot; chante sur la scène lyrique», in La Nature, textes rassemblés par C.Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Huitième Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°45, pp. 347-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour analytique sur une expérience pédagogique ou plaidoyer pour des cours d'Histoire de la Culture et des Idées françaises à destination des étudiants Erasmus» , in Public Erasmus : vers une mobilité culturelle, vol. coordonné par Jean-Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élements de linguistique appliquée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°169, pp. 47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Civilisation par l'opéra de Dubos à Voltaire», Actes du colloque «Civilité classique» organisé par Philippe Raynaud et Claude Habib, Paris II-Paris III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire 2011 de l'Institut Michel Villey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 3, Paris, Dalloz, pp. 139-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bordelon ou le dialogue des moralistes et des philosophes », Congrès de l’Association Internationale des Études Françaises (4.07. 06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'A.I.E.F.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 59, pp.141-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La sentimentalisation des valeurs dans Camille, reine des Volsques de Danchet et Campra, pastiche lyrique de l’héroïsme cornélien », in Corneille après Corneille, 1684-1791, Actes du colloque international (Rouen, 2-3 déc. 2002), sous la dir. de Myriam Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 225, 56ème année, n°4, pp. 567-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La musique des larmes d’Alceste à Zaïre », in Campistron et consorts : tragédie et opéra (1683-1733), Actes du colloque international (Toulouse, 5-7 déc. 2002), textes réunis par Jean-Philippe Grosperrin et Jean-Noël Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°52, pp.327-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de La Voix dans la culture et la littérature françaises 1713-1875, études réunies et présentées par J. Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 4, pp. 954-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de La Musique au temps des Encyclopédistes par Claude Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.PP.965-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une fantastique transcendantale : mythe et machines dans la tragédie lyrique de Lully à Rameau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, n° 5, Les Machines., pp. 16-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare et l’esthétique du romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Faulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hautbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07783-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra et Romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors Série 2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labiles Labyrinthes d'Ibticem Mostfa, édition avec introduction et article liminaire, Amiens, Éditions de la Librairie du Labyrinthe, 2018, 64p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres Galantes de Monsieur le Chevalier d’Her***, texte établi, présenté et annoté, 210p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desjonquères, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vertu des passions. L’esthétique et la morale au miroir de la tragédie lyrique (1673-1733), 1122 p., 16 ill., 13 pl. mus., biblio. pp. 1036- 1095, index pp. 1097-1109 et table analytique pp. 1111-1122.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, 2002, Moralia, Jean Dagen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vertu des passions : esthétique et morale de la tragédie lyrique (1673-1733)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Paris 4 Sorbonne, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04364169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille GUYON-LECOQ </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Maîtresse de Conférences (EEHC),  Littérature et Histoire des Idées, du tournant des premières Lumières aux Lumières, dans l'UFR des Lettres de l'Université de Picardie Jules Verne. </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">camille-guyon-lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0007-2058-7151</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">067162827</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EXJ-0269-2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maîtresse de Conférences en Littérature française à l’Université de Picardie-Jules Verne (Littérature et histoire des idées, XVIIIe siècle : du tournant des premières Lumièrse aux Lumières) depuis 1997, ancienne élève de l’École Normale supérieure de Saint-Cloud-Fontenay-aux Roses, Agrégée de Lettres classiques, Docteur ès Lettres (Paris-IV, 1996), j'ai préparé, sous la direction de Jean Dagen, une thèse de littérature et histoire des idées soutenue en octobre 1996 (</w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vertu des passions. La tragédie lyrique de Lully à Rameau (1673-1733). J</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Jury : Jean Deprun (Psdt), Jérôme de La Gorce, Béatrice Didier et Philippe Sellier), publiée pour les 2/3 chez Champion sous le titre de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Vertu des passions : l'esthétique et la morale au miroir de la tragédie lyrique (1673-1733)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">.  J'ai d'abord mené mes recherches dans le cadre du Groupe d’Étude des Moralistes dirigé par Jean Dagen depuis sa création (Paris IV-Sorbonne, Cellf 17-18, Paris IV). Elles portaient et portent encore  sur la naissance et le développement d'une idée moderne de l'idée de sensibilité, du tournant des Lumières au temps des Encyclopédistes, et j'en étudie les avatars sur la scène parlée, en particulier dans les tragédies de Voltaire, dans la comédie larmoyante et dans la comédie moyenne. Ayant choisi comme territoire d'élection,  à la croisée des chemins de la littérature, des arts et de l'histoire des idées morales et esthétiques, la tragédie lyrique, j'ai étudié les débats poétiques et moraux que suscita ce nouveau genre, les influences qu'il exerça sur le théâtre parlé et sur le roman du XVIIIème siècle et l'importance qu'il eut dans la formulation d'une pensée proprement esthétique. Je m’intéresse plus particulièrement depuis mon rattachement en 2011 au Centre du Roman et du Romanesque, devenu depuis Roman&Romanesque, à l’influence qu’exercent cette sensibilité lyrique et les formes comme les idées qui lui sont associées sur les œuvres romanesques de Challe, de Prévost, de Mme de Genlis, de Mme de Graffigny, de Bibiena et de Rousseau. Je n'ai pas pour autant abandonné mon travail sur les genres qui associent littérature, musique, arts décoratifs et danse et j'ai co-fondé puis dirigé à partir de 2016 l'axe transversal de recherche &amp;quot;Circulations intermédiatiques: langues, genres, supports&amp;quot; devenu &amp;quot;Fabriques de l'intermédialité&amp;quot; puis (fin 2023) &amp;quot;Fabrique des arts&amp;quot;. Travaillant enfin sur la naissance de l’esthétique en France, je m'attache, en particulier, à inscrire les Réflexions critiques sur la poésie et sur la peinture de Dubos dans le double sillage de cet « art de l’effet » qu’est la tragédie en musique et des réflexions anglaises sur le </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">moral sense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">. Attachée à ne pas disjoindre littérature et histoire des idées, je prépare une HDR sur l’idée d’attendrissement, idée passée, par l’opéra, de la mystique non seulement au roman, mais encore à l'éloquence d'un Vauvenargues ou au théâtre sensible, tant comique que tragique,  du tournant des premières Lumières au Temps des Encyclopédistes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Musicienne (Mezzo-contralto) et passionnée par la collaboration entre les arts, et en particulier entre littérature et musique, instrumentale ou vocale, j'organise, régulièrement en y participant, pour l’UPJV  (Logis du Roy) ou à la demande d’autres institutions (Musée de Picardie, Château d'Eu, Cathédrale d'Amiens, Maison de Jules Verne) des concerts (3 depuis 2015), des concerts-lectures (13 manifestations depuis 2015), des expositions-lectures ou des expositions-concerts (5 depuis 2016). Je conçois et pratique cette activité artistique sans solution de continuité avec mes recherches, comme une fabrique de l'intermédialité. J'organise aussi des lectures à voix haute (6 depuis 2015), à l'occasion liées à l'atelier international de placement de voix et de lecture à voix haute que j'anime à l'UPJV.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Parallèlement à ces recherches sur la charnière des XVIIe et XVIIIe siècles et sur le XVIIIe siècle, je travaille aussi sur une œuvre contemporaine, indissolublement poétique et picturale, les </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Labiles Labyrinthes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> d’Ibticem Mostfa, artiste franco-tunisienne, peintre et poétesse, littéraire, calligraphe et miniaturiste de formation. J'ai publié, en 2018, le catalogue partiel de cette œuvre en train de se peindre et de s’écrire avec une introduction, un article et un CD de mise en voix des poèmes accompagnée d’un entretien avec l’artiste enregistré à la Maison de la Culture d’Amiens. J'ai organisé, autour de cette œuvre, qui s'est poursuivie jusqu'à une publication en format d'art en 2021, deux expositions-lectures à Amiens, à l’occasion d’un colloque du CERCLL en 2016 et du « Printemps des poètes » 2017, ai prononcé une conférence et participé à un salon de lecture à l’occasion de l’exposition de l’œuvre sélectionnée par le Festival « Couleur Indigo » à l’Espace van Gogh d’Arles et au musée de Tarascon à l’automne 2018. L'œuvre, qui s'est poursuivie jusqu'à compter quarante poèmes en tableaux et qui a été récemment publiée en format d'art aux éditions Nirvana, s'est enrichie, à l'occasion des célébrations des 800 ans de la Cathédrale d'Amiens, d'une composition pour piano et voix déclamée par le compositeur et chef  de l'Ensemble </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À Chloris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> de Thibault Maillé, dont la partition définitive paraîtra à l'automne 2024.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Des réflexions du tournant des XVIIe et XVIIIe siècles sur l’origine de la musique aux réflexions des Lumières sur l’origine des langues ».</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'origine interrogée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Luc Guichet (UPJV, Amiens) et James Hanrahan (Trinity College, Dublin), Sep 2023, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Fontenelle, maître des métaphores ou L’imagination dans la pensée des origines ? », communication dans le colloque « Représentation des origines dans la pensée des Lumières » (29-30 juin 2023) organisé par James Hanrahan et Jean-Luc Guichet à Trinity College, Dublin.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Représentation des origines dans la pensée des Lumières»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, James Hanrahan (Trinity College, Dublin) et Jean-Luc Guichet (UPJV, Amiens), Jun 2023, Dublin, Irlande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance au Musée de Picardie (Amiens), le 26 mai 2023, pour le vernissage de l’exposition &amp;quot;Vingt mille lieues sous les mers de Jules Verne&amp;quot; : lecture dramatisée de textes de Jules Verne (romans et correspondance) enregistrée pour diffusion dans les bornes interactives de l’exposition, préparation vocale du récitant et performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kevin Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vingt mille lieues sous les mers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Musée de Picardie, May 2023, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Expérience de la performance musicale et critique proprement esthétique : l’apport des mélomanes, de la Comparaison de la musique italienne et de la musique française de Lecerf de Laviéville aux Réflexions critiques de Jean-Baptiste Dubos, à la réflexion sur le théâtre du tournant des premières Lumières »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès annuel de la SE17 (Etats-Unis) à Reykjavík (13-15 oct. 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, T.E. Wikström (U. of Iceland) et Juliette Cherbuliez (U. of Minesotta)., Oct 2022, Reykjavik, Islande</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348765v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La mise en corps des textes par la voix au tournant des Lumières : pratique du chant et de la déclamation », communication dans la Journée d’étude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"De la voix au texte et inversement : transferts et médiations", dans le cadre du séminaire : "Donner de la voix : émission, transcription et circulation de la parole"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Clémence Couturier-Heinrich (CERCLL) co-porté par le CERCLL/CirIST et le laboratoire Textes &amp; Cultures de l'Université d'Artois, et inscrit à l'Ecole doctorale des trois université des Hauts-de-France (4 fév. 2022)., Feb 2022, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les Labiles Labyrinthes d’Ibticem Mostfa : une œuvre entre deux rives », Conférence plénière illustrée le 11 sept. 2020</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MUTATION /S, Journées d’Étude Internationales, « Lire en Europe Aujourd’hui /Reading in Europe today – Reading and Writing Literary Texts in the Age of Digital Humanities ». 7-13 sept. 2020, U. de Valencia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Domingo Pujante (Pr.) avec Silvia Hueso Fibla, U. de Valensia, Sep 2020, Valensia, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Regarder-lire les Labiles Labyrinthes d’Ibticem Mostfa », conférence prononcée le 2 novembre à l’Espace Van Gogh d’Arles dans le cadre du Festival « Paroles Couleur Indigo » (Arles et Tarascon /Tunis-Sidi Bou Saïd).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Tunisie nouvelle : transition démocratique en Tunisie, patrimoine, poésie et sociétés civiles”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Festival Paroles Indigo, dir. Isabelle Grémillet, Nov 2018, Arles, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les Lulus apprennent la Mattchiche&amp;quot;, communication illustrée pour le vernissage de l'exposition consacrée à l'œuvre de Régis Hautière et Hardoc, Salle d'exposition E004, La Citadelle UPJV, 27 novembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marin Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Regard sur La Guerre des Lulus : 1914 La Maison des enfants trouvés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Amiens (Université Picardie Jules Verne, La Citadelle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Développement des arts et progrès de la civilisation, en France, de l’aube au crépuscule des Lumières », conférence dans le colloque international franco-ukrainien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">« L’héritage des Lumières et la démocratie libérale »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par Valentin Omelyantchik (Pr Kiev) et Philippe Raynaud (Pr Paris II-Panthéon-Assas), Jun 2017, Kiev, Ukraine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Aventures de Télémaque : suite du IVe livre de l’Odyssée d’Homère, ou prolepse des livres X à XV de l’Odyssée ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Une espèce de prédiction” : dire et imaginer l’avenir dans la fiction d’Ancien Régime</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, colloque organisé par Anne Duprat, Coralie Bournonville et Lise Charles., May 2017, Amiens (Université Picardie Jules Verne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les voyages de Robert Challe : à la recherche de la nature humaine»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès International «Littérature et voyages : approches comparatistes. Russie, Europe, Amérique »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Symposium annuel de la RGGU "BiélyéTchténia", Oct 2013, Moscou, Russie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Transports de genres : tragédie galante, tragédie en machines et tragédie lyrique chez Quinault»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international «Genres littéraires et formes musicales»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, organisé par le Centre de Recherche sur les Littératures et la Sociopoétique,, Nov 2009, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le “sentiment moral” : présentation et pistes bibliographiques », Introduction à la Journée d'Etude du Groupe d'Etude des Moralistes (Directeur Jean Dagen, GEM-CELLf 17-18, Paris IV-Sorbonne) organisée par Camille Guyon-Lecoq avec deux orateurs principaux, Philippe Raynaud (Pr, Paris II) et Laurent Jaffro (Pr. , Clermont 2, IUF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le Sentiment moral"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Etude des Moralistes, Dec 2007, Paris IV Sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La tragédie lyrique ou le genre des Modernes à l’aube des Lumières (1673-1733) » conférence plénière dans le séminaire de D.E.A. « Textes et contextes » de l'UFR des Lettres de l'Université de Caen-Normandie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modernités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Francine Wild, Mar 2003, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Nicolas Gueudeville ou le rire polémique », conférence dans le séminaire du Groupe d'Etude des Moralistes, Cellf 17-18, Paris IV- Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Le rire moraliste"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Dagen, Feb 2001, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349538v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Modèles littéraires, exemples mondains et types moraux dans Le Triomphe du sentiment de Bibiena : morale et plaisir de sentiment », conférence dans le Séminaire du Groupe d’Étude des Moralistes, Cellf 17e-18e, Paris IV-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Morales du plaisir"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Dagen, Mar 1999, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Voltaire et l’opéra : silences et clairvoyance », conférence à l’occasion de la séance publique de l’Equipe « Voltaire en son temps » sous la présidence de René Pomeau, Cellf 17-18e, Paris IV-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La tragédie de Voltaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'équipe "Voltaire en son temps" et en part. Sylvain Menant et Jean Dagen., Jun 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La poétique et l’union des arts de Dubos à Batteux », conférence dans le Séminaire partagé de D.E.A (XVIIe-XIXe)., UFR de Littérature française et comparée, Paris IV-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">«Théories de la littérature de Boileau à Stendhal »,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’opéra comme théâtre de l’affectivité », conférence dans le séminaire de D.E.A. de Jean Dagen, Paris IV-Sorbonne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'affectivité au tournant des XVIIe et XVIIIe Siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean Dagen, Apr 1997, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concert-lecture « 20 000 lieues sous les mers »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.-L. Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lectures francophones&amp;quot; dans le cadre de la „Semaine de la francophonie à l’UPJV“, le 15 mars 2023, organisation de lectures littéraires à voix haute en accompagnement de la Conférence (&amp;quot;Le roman francophone libanais&amp;quot;) de Christophe Duboile (Dir. du Centre FLE et CERCLL). Choix des textes avec Ch Duboile, (Abdelatif Laâbi, Andrée Chedid, Leopold Sedar Senghor et Ibticem Mostfa), préparation vocale de l’Atelier de lecture à voix haute (Étudiants internationaux de L3 et de Master 1 et 2) et performance personnelle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frritt-Flacc de Jules Verne&amp;quot;, lectures internationales à voix haute (Universités d'Amiens, de Macerata et de Debrecen), journée organisée sous la responsabilité de Marie-Françoise Montaubin (Pr UPJV / Centre International Jules Verne) avec captation audio-vidéo et montage par Guillaume Roussange (PAST UPJV), pour diffusion sur les sites du Musée, du CIJV et de l’UPJV. Préparation vocale de l’Atelier de lecture à voix haute (Etudiants internationaux et UPJV de L3, Master 1 et 2) et performance personnelle, le 8 février 2023 dans la Maison de Jules Verne (Amiens)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les mots et les notes : le Grand Siècle en mouvement » concert-lecture avec conférence (captation audio-vidéo) organisé en novembre 2021 pour le congrès annuel de la Société des Etudes interdisciplinaires du XVIIe siècle français : « Le Grand Siècle en mouvement : négociations, circulations, dynamiques » (Molière /Lully, Danchet et Campra, Rameau, Diderot, Voltaire, Leonard Bernstein) Angéline Le Ray (Soprano colorature), Anne-Lise Gillet (piano), Kevin Dumont (récitant) et Camille Guyon-Lecoq (Conférence introductive)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux Chants des Labyrinthes&amp;quot;, exposition-concert-lecture sur de nouveaux poèmes en tableaux d’Ibticem Mostfa, sur une composition de Thibault Maillé (compositeur et chef d'ensemble) pour piano et récitants, le 6 mars 2020, dans le cadre des « 800 ans de la Cathédrale d’Amiens » (Avec le soutien de l’UPJV, d’Amiens-Métropole et de la Région Hauts-de-France). Récitants : Anne-Sophie De Franceschi, Kevin Dumont, Camille Guyon-Lecoq et Isabelle Hautbout. Commissariat d'exposition: Camille Guyon-Lecoq. [Parution de la partition prévue en 2024. ]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exposition-lecture des « Labiles Labyrinthes » avec montage vidéo mis en musique, dans le cadre de la «Journée mondiale de la poésie» (Salle de Spectacle de l’UPJV, Pôle Citadelle, le 21 mars 2019). Lectures par Michel Grimberg, Camille Guyon-Lecoq, Christine Meyer et Ibticem Mostfa, musique par Ondine Lecoq, mise en espace et animation vidéo par Camille Guyon-Lecoq et les étudiants de la L3 Créa-tec’)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Correspondances », concert-lecture avec Anne-lise Gillet (pianiste) et Kevin Dumont (comédien), pour la 4ème conférence Jacqueline Lévi-Valensi prononcée par Agnès Spiquel (Pr. à l'U. de Valenciennes, Présidente de de la Société des Etudes camusiennes) au Logis du Roy le 16 novembre 2018</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Paradis » concert-lecture co-organisé le 29 mars 2018 avec Fred Eggington pour la « Journée dantesque » organisée au Logis du Roy (UPJV) par le Service Culture et Création de l’UPJV autour de l’exposition des tableaux d’Annick Gaillard sur La Divine comédie de Dante, avec Anne-Lise Gillet (piano), Angéline Le Ray (soprano colorature) et Camille Guyon-Lecoq (mezzo-contralto)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fred Eggington</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mauvais genre ? », concert-lecture organisé le 15 mars 2018 dans le cadre du colloque « Mauvais genre, l’énergie noire du système littéraire», organisé par Georges Bê-Duc et Kevin Perromat, 15-17 mars 2018 au Logis du Roy (UPJV) avec Angéline Le Ray (soprano colorature), Anne-Lise Gillet (pianiste) et Kevin Dumont (comédien). Programme : (Satie, Poulenc, Dvorak, Puccini, Honegger, M. Yvain, Albeniz, Messager/Lautréamont, Dujardin, Baronne E. Orczy, M. G Lewis).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiciens et littérateurs : des tranchées à l’armistice » concert-lecture au Théâtre du Château d’Eu le 7 novembre 2018. Avec Anne-Lise Gillet (piano), Marie-Luce Gillet (violon), Kevin Dumont (comédien) et Camille Guyon- Lecoq (Mezzo-contralto). Montage du concert-lecture, choix des textes et préparation vocale du récitant, brève conférence en forme d'introduction au spectacle et performance personnelle. Programme : Debussy, Ravel, Woollett, Hahn, Fauré, Vierne / Dorgelès, Céline, Chevallier, Apollinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04364046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment musical pour la 3ème Conférence Jacqueline Lévi-Valensi, avec Jean-Pierre Baudon (piano) et Lucas Baudon (violoncelle) (Fauré, Schuman, Tchaïkovski, Strauss), UFR des Lettres et Roman & Romanesque du CERCLL, Logis du Roy, 8 nov. 2017</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Les plaisirs de l’oreille au temps des Lumières », 9 mars 2017, avec Hélène Diot (clavecin), Emmanuel Reverte-Caserta (violon baroque) , Claire Lamquet (violoncelle baroque) et Kevin Dumont (récitant) (G. F. Haendel, F. Geminiani, W.F. Bach, J. C. de Mondonville, J.- F. Rebel / Ch. Perrault, Y-M. André, Diderot, Voiture), dans le cadre du colloque « L’Ouïe au temps des Lumières », organisé par Cl. Heinrich-Couturier. Organisation du concert-lecture, choix des textes, préparation vocale du récitant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Mettre en voix Elsa d’Aragon », lecture à voix haute pour la 3ème conférence pour l'Association des amis de Jacqueline Lévi-Valensi prononcée par Nathalie Piégay (Professeur ordinaire à l'U. de Genève) sur &amp;quot;Aragon et la chanson&amp;quot; au Logis du Roy (UPJV) le 8 nov. 2017. Co-organisation de la conférence avec Marie-Françoise Montaubin (Pr CERCLL), mise en espace, choix des textes et préparation vocale du récitant Kevin Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1ère édition (7 déc. 2017) des «Petites lectures de l’UFR des Lettres» : Dorgelès, mise en espace, choix des textes et préparation vocale du récitant (Kevin Dumont), UPJV Amphithéâtre Robert Mallet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reprise de l’exposition-lecture « Labiles Labyrinthes » dans le cadre du «Printemps des Poètes 2017» (Bibliothèque Universitaire de l’UPJV le 4 mars 2017, exposition du cycle de tableaux jusqu’au 25 mars), lectures par Kevin Dumont, Camille Guyon-Lecoq, Isabelle Hautbout, Ibticem Mostfa-Louis-Thérèse, Agnès Orosco et Geneviève Tricottet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand la musique sauve les langues », concert-création organisé pour le colloque transversal «Langues choisies, langues sauvées : poétique de la résistance » (CERCLL-UPJV). Programme de mise en musique de langues rares ou de dialectes singuliers : Poulenc, Yvon Bourrel, Aaron Copland, Thibault Maillé. Par le Chœur de Chambre du Conservatoire à Rayonnement Régional d’Amiens- Métropole, Jean-Pierre Baudon (piano), direction Thibault Maillé, UPJV, Logis du Roy, 20 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Labiles Labyrinthes », exposition-lecture d’un cycle de poèmes en tableaux d’Ibticem Motsfa-Louis-Thérèse pour le colloque transversal du CERCLL «Langues choisies, langues sauvées : poétique de la résistance » (UPJV, Logis du Roy, 20 mai 2016), lectures par Kevin Dumont, Camille Guyon-Lecoq, Isabelle Hautbout, Christine Meyer, Paula Prescod et Ibticem Mostfa-Louis-Thérèse. Préparation vocale et commissariat d'exposition : Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque international: &amp;quot;Langues choisies, langues sauvées: poétiques de la résistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Françoise Melmoux-Montaubin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Prescod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiciens des tranchées II » concert-lecture organisé pour le colloque « Figurations épiques et contre-épiques de la Grande Guerre » (CERR/CERCLL) : Durosoir, Debussy, Ravel, Woolett, Hahn/ Apollinaire, Dorgelès, Céline), par Anne-Lise Gillet (piano), Marie-Luce Gillet (violon), Camille Guyon- Lecoq (mezzo-contralto) et Kevin Dumont (récitant), UPJV, Logis du Roy, 24 nov. 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiques retrouvées » concert-lecture organisé pour la 2ème Conférence consacrée à Primo Levi par l'UFR des Lettres de l'UPJV pour l'Association des Amis de Jacqueline Lévi-Valensi. Programme de Musique Klezmer (S. Kaufman, E. Bloch, L. Weiner, B. Kovacs, P. Iturralde), Danses du Roi David de Mario Castelnuovo-Tedesco, Chostakovitch / textes de Primo Levi. Avec Anne-Lise Gillet (piano), Sida Bessaïh (clarinette), Camille Guyon-Lecoq (Mezzo-contralto) et Kevin Dumont (récitant). Co-construction du programme musical, choix des textes et préparation vocale du récitant. Logis du Roy, 4 nov. 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiciens des tranchées » concert-lecture pour le colloque « Romanesque de la Grande Guerre » organisé par Bernard Alavoine et Philippe Blondeau (CERR/CERCLL- UPJV). Programme : Debussy, Ravel, Woolett, Hahn / Apollinaire, Dorgelès, Céline), conférence-minute en guise d'introduction, co-construction du programme musical, choix des textes et préparation vocale du récitant, au Conservatoire de Saint-Quentin, 13 mai 2016</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Témoigner à voix haute : Si c’est un homme de Primo Levi », lecture à voix haute pour la 2ème conférence annuelle pour l'Association des Amis de Jacqueline Lévi-Valensi au Logis du Roy le 4 nov. 2016, consacrée par Mme Hélène Waysbord à Primo Levi. Camille Guyon-Lecoq : organisation, mise en espace, choix des textes et préparation vocale du récitant Kevin Dumont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Une soirée à l’Opéra », concert-lecture pour le colloque «Opéra et Romanesque » (CERR/CERCLL): Auber, Massenet, Ambroise Thomas, Offenbach, Bernstein / Abbé Prévost, E.T.A. Hoffmann, Goethe, Voltaire, avec Bénédicte Hilbert (Soprano colorature), Anne-Lise Gillet (piano) et Kevin Dumont (récitant). Montage du concert-lecture, choix des textes et préparation vocale du récitant, UPJV, Logis du Roy, 10 juin 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Dire la mémoire : Dora Bruder de Modiano » lecture par Kevin Dumont (récitant), pour la 1ère Conférence Jacqueline Lévi-Valensi (UFR des Lettres), prononcée par Maxime Decout, « Modiano : à la recherche de la mémoire perdue », UPJV, Logis du Roy, 6 nov. 2015. Organisation de la conférence, choix des textes, préparation vocale du récitant par Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04367294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Musiques de souvenir, souvenirs de musique » concert organisé pour la 1ère Conférence de l'UFR des Lettres sur Modiano pour l'Association des Amis de Jacqueline Lévi-Valensi. Programme : musique Klezmer (Béla Kovacs, Yankélé), Kaddish de Ravel, Kindertotenlieder de Mahler, par Anne-Lise Gillet (piano), Sida Bessaïh (clarinette) et Camille Guyon- Lecoq (mezzo-contralto), UPJV, Logis du Roy, 6 nov. 2015</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04365317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« L’Académie royale de Musique : une académie bien peu académique », Conférence dans le Séminaire transversal du CERCL, UPJV, le 27 novembre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bakhtine à l'épreuve de la Querelle des Anciens et des Modernes » , Conférence dans le Séminaire du Centre d'Etude sur le Roman et le Romanesque, UPJV, le 12 avril</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04349511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Critique musicale au temps des Encyclopédistes par R. Coronat- Faure (Paris, Champion, 2001)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 4, pp. 961-65</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348824v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bordelon ou l'imagination &amp;quot;romanesque&amp;quot; : un nouveau champ d'analyse pour le moraliste ?&amp;quot;, journée d'étude du Groupe d'Etude des Moralistes (GEM/Cellf 16-18, Paris IV-Sorbonne, 4 juin 2016), &amp;quot;Bordelon, moraliste romancier&amp;quot;, Champion, coll. Moralia.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Moralistes du XVIIIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Poésie et musique chez Vauvenargues : réflexions sur l'éloquence harmonieuse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Gevrey et Jean Dagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vauvenargues a 300 ans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, collection Moralia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modernité et polémique anti-moderne dans les Réflexions critiques sur la poésie et sur la peinture de Dubos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Guion et Jean Dagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norme et changement au temps de la Querelle d'Homère</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, collection Moralia, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le plaisir de &amp;quot;s'attendrir&amp;quot; : de la mystique à la musique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Guion et Jean Dagen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norme et changement : codes et histoire du plaisir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion,, A paraître, Collection Moralia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Histoire moralisée et évocation lyrique dans le portrait d'Hippolyte de Seytres par Vauvenargues : récit et poésie en prose.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Hersant et Catherine Ramond. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les portraits dans les récits factuels et fictionnels de l'époque classique,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Rodopi, pp. 471-482, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction, Classiques Garnier, Romanesques, Hors Série 2017, pp. 9-20</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Faulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hautbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Shakespeare et l'esthétique du romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'opéra entre en romanesque/quand le romanesque passe à l'opéra&amp;quot;, en guise d'introduction, Paris, Classiques Garnier, Romanesques, Hors série 2016, pp. 11-23</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Opéra et Romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04363797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inventer une langue pour en sauver une autre : le Télémaque de Fénelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Meyer et Paula Prescod. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues choisies, langues sauvées : poétiques de la résistance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Königshausen et Neumann, pp. 397-415, 2017, Saarbrücker Beiträge zur Vergleichenden Literatur une Kulturwissenschaft</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dufresny : une sensibilité Moderne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudine Poulouin et Christelle Bahier-Porte. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecrire et penser en Moderne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desjonquères, pp.369-385, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Métamorphoses de la compassion au tournant des Lumières : l'exemple de Robert Challe» , Congrès quinquennal de l'Association Guillaume Budé 27-28 août 2013</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Homme et ses passions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp. 647-666, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348773v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métamorphoses de la compassion au tournant des Lumières : l'exemple de Robert Challe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Isabelle Boehm, Jean-Louis Ferrary et Sylvie Franchet d'Esperey. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'homme et ses passions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Les Belles Lettres, pp.647-666, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sentiments sur les Réflexions critiques sur la poésie et sur la peinture de Dubos : le sixième sens est-il un sentiment ? », conférence prononcée lors de la journée d’étude du GEM organisée en Sorbonne par J.Boch sur «Le Sentiment moral et l’esthétique»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">études réunies et présentées par B. Guion, coll. Moralia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Sentiment moral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 339-364, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«L'attendrissement chez Prévost romancier ou le détournement de l’opéra »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">textes recueillis par Colas Duflo, Coralie Bournonville et Audrey Faulot. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévost et les débats d'idées de son temps (actes du colloque organisé le 14.11.2012 à l'UPJV, CERR/ CERCLL)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Peeters, pp. 67-102, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Lanson, Nivelle de La Chaussée et la sensibilité lyrique»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Chaussée, Destouches et la comédie nouvelle au XVIIIème siècle, sous la dir. de J. Dagen, C. François-Giappiconi et S. Marchand</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université de Paris-Sorbonne, pp.133-153, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348779v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Nouvelle Héloïse et l’opéra français : notes sur un style et sur des décors que l’on dit naturels »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rousseau et le roman, études recueillies par C. Bournonville et C.Duflo</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.123-145, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand Lully et Quinault devinrent des &amp;quot;Anciens&amp;quot; »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parcours dissidents au XVIIIème siècle. La marge et l'écart, textes recueillis par S. Genand et Cl. Poulouin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Desjonquères, pp. 96-109, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sens et sensibilité dans Le Triomphe du sentiment de Bibiena »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poétique de la pensée. Études sur l’âge classique et le siècle philosophique. En hommage à J. Dagen. Mélanges réunis par B. Guion, M.-S. Seguin, S. Menant et Ph. Sellier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 467-80., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La passion de la vertu : Voltaire poète dans la Cité ? »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Morales et politique, Actes du colloque international (Paris-Sorbonne, 16-18 nov. 2000), textes réunis par Jean Dagen, Marc Escola et Martin Rueff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 367-404., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le théâtre de Voltaire et le Grand Siècle de l’opéra »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Voltaire Foundation. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voltaire et le « Grand Siècle », actes du colloque international organisé par le Cellf 17e-18e (Paris-IV-Sorbonne, 15- 17 nov. 2001), sous la dir. de J. Dagen et A.-S. Barrovechio</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SVEC, 2006,, pp. 237-53., 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Liens du sang, amours d’Outre-tombe. Sémiramis, figure romanesque du lyrisme sensible de Pierre-Charles Roy à Voltaire »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Littérature dans les Ombres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Minard, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Homère est dans les détails ou la Critique générale des Aventures de Télémaque par Nicolas Gueudeville, microlecteur et lecteur moderne »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">textes réunis par M. Ricord. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Parti du détail. Enjeux narratifs et descriptifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études romanesques 7 pp. 37-48., Minard, pp.37-48, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Morale à l’opéra : Fontenelle et la tragédie lyrique »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">études réunies par Jean Dagen, coll. Moralia. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Épicure et Vauvenargues. Principes et formes de la pensée morale,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 317-380., 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Tragédie lyrique ou le romanesque dans la tragédie (1673-1733) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">études réunies par Gilles Philippe et Jean Bessière. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Problématique des genres, problèmes du roman,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp. 31-69, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Parodie et système du roman dans les Lettres galantes de Fontenelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Textes réunis par Andreas Pfersman. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fondements, évolutions et persistance des théories du roman, $</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Études romanesques 5,, Minard, pp.45-60, 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348811v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Théâtre et peinture : fonctions des décors dans la dramaturgie de la tragédie lyrique de Lully à Rameau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">textes réunis par Patricia Eichel et Stéphane Lojkine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Détournements de modèles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Universitaires du Sud, pp.106-46, 7 illustrations., 1998</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">«Les Enfers dans la tragédie lyrique française (1673-1733)»</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">textes réunis par G. Venet,. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Mal et ses masques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS Editions, pp.189-240, 1997</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Physique à l’opéra : remarques sur une didascalie du Bellérophon de Fontenelle »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">sous la dir. de D. Jacquart. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la science en littérature à la science-fiction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CTHS, pp. 51-63, 1996</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (16)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une espèce mixte du genre tragique : du &amp;quot;mélange per intima&amp;quot; des styles dans les tragédies en musique de Fontenelle&amp;quot; in Fontenelle et l'opéra : rayonnement et métamorphoses, études réunies par Judith Le Blanc et Claudine Poulouin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Fontenelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, n°13</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627940v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le « Maître de musique intérieur » : ouïe et connaissance de l’Ordre, ou les limites du rationalisme du Père André dans l’Essai sur le Beau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Germanique Internationale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Clémence Heinrich-Couturier, L'Ouïe dans la pensée européenne au XVIIIe siècle, 27, pp.21-33</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité à la douleur et compassion chez Robert Challe : de l'expérience de l'attendrissement à une réflexion sur la nature humaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AUC Philologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, La Rhétorique de la vie affective : susciter, comprendre et nommer les émotions, 3/2018, pp.69-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03623856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mourir sur le théâtre de Quinault à Voltaire : motif &amp;quot;romanesque&amp;quot; ou trace d'un modèle shakespearien inavoué ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Opéra et Romanesque, Hors Série, pp. 95-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628146v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Liaisons dangereuses de Choderlos de Laclos : un opéra sens dessus dessous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Hors Série Opéra et Romanesque, pp. 95-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348735v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Enigme de Robert le Diable : le légendaire, le roman noir et le spectaculaire ou l'invention du &amp;quot;Grand Opéra&amp;quot; à la française par Eugène Scribe et Germain Delavigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Opéra et Romanesque, Hors Série, pp. 151-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03628153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le Triomphe du sentiment de Bibiena ou pourquoi faut-il que les femmes lisent des romans tandis que les hommes voyagent ? » colloque «Le Roman du voyage», organisé les 13 et 14 déc. 2013 à Amiens par le CERR (UPJV) en collaboration avec le CRLV (U. Clermont-Ferrand)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Hors Série 2015, pp. 115-133</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quand la &amp;quot;voix de la Nature&amp;quot; chante sur la scène lyrique», in La Nature, textes rassemblés par C.Duflo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix-Huitième Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°45, pp. 347-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Retour analytique sur une expérience pédagogique ou plaidoyer pour des cours d'Histoire de la Culture et des Idées françaises à destination des étudiants Erasmus» , in Public Erasmus : vers une mobilité culturelle, vol. coordonné par Jean-Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élements de linguistique appliquée </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, n°169, pp. 47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La Civilisation par l'opéra de Dubos à Voltaire», Actes du colloque «Civilité classique» organisé par Philippe Raynaud et Claude Habib, Paris II-Paris III</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annuaire 2011 de l'Institut Michel Villey</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, vol. 3, Paris, Dalloz, pp. 139-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Bordelon ou le dialogue des moralistes et des philosophes », Congrès de l’Association Internationale des Études Françaises (4.07. 06)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers de l'A.I.E.F.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, n° 59, pp.141-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La musique des larmes d’Alceste à Zaïre », in Campistron et consorts : tragédie et opéra (1683-1733), Actes du colloque international (Toulouse, 5-7 déc. 2002), textes réunis par Jean-Philippe Grosperrin et Jean-Noël Pascal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n°52, pp.327-336</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« La sentimentalisation des valeurs dans Camille, reine des Volsques de Danchet et Campra, pastiche lyrique de l’héroïsme cornélien », in Corneille après Corneille, 1684-1791, Actes du colloque international (Rouen, 2-3 déc. 2002), sous la dir. de Myriam Maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIIème Siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, n° 225, 56ème année, n°4, pp. 567-575</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de La Voix dans la culture et la littérature françaises 1713-1875, études réunies et présentées par J. Wagner</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, n° 4, pp. 954-57</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de La Musique au temps des Encyclopédistes par Claude Dauphin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire littéraire de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, pp.PP.965-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Pour une fantastique transcendantale : mythe et machines dans la tragédie lyrique de Lully à Rameau »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Otrante : art et littérature fantastiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, n° 5, Les Machines., pp. 16-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">N°spécial de revue/special issue (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shakespeare et l’esthétique du romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Faulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Hautbout</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-07783-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03620534v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opéra et Romanesque</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Romanesques : revue du Cercll : roman &amp; romanesque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hors Série 2016, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N°spécial de revue/special issue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Labiles Labyrinthes d'Ibticem Mostfa, édition avec introduction et article liminaire, Amiens, Éditions de la Librairie du Labyrinthe, 2018, 64p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03627867v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vertu des passions. L’esthétique et la morale au miroir de la tragédie lyrique (1673-1733), 1122 p., 16 ill., 13 pl. mus., biblio. pp. 1036- 1095, index pp. 1097-1109 et table analytique pp. 1111-1122.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion, 2002, Moralia, Jean Dagen</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lettres Galantes de Monsieur le Chevalier d’Her***, texte établi, présenté et annoté, 210p</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Desjonquères, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04348772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vertu des passions : esthétique et morale de la tragédie lyrique (1673-1733)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Guyon-Lecoq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Paris 4 Sorbonne, 1996. Français. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-04364169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId120"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5154F996"/>
+    <w:nsid w:val="2E529A71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-guyon-lecoq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2058-7151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067162827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/EXJ-0269-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363801v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon-Lecoq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dumont" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348763v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348762v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363799v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lecoq" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349546v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04357514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367292v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364046v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364040v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365289v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eggington" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364227v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367301v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367295v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367289v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365291v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365306v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365313v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365316v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367296v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365314v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367287v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541535v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meyer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Melmoux-Montaubin" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Prescod" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367294v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365318v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628126v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628097v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628138v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363798v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faulot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hautbout" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627969v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348773v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628171v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628186v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348775v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348774v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348781v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348787v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348784v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348814v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348811v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348816v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03623856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348777v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348796v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348793v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07783-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627867v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348772v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348771v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/tel-04364169v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-guyon-lecoq" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0007-2058-7151" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/067162827" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/EXJ-0269-2022" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348763v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Guyon-Lecoq" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348762v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363801v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Dumont" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348765v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348766v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348769v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349546v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363799v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Lecoq" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348768v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348823v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349521v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349523v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349538v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349529v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349539v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349543v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349545v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04357514v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Gillet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Dumont" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367043v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364026v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367057v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367293v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367292v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364040v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365289v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fred Eggington" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364227v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04364046v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365291v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365292v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367301v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367295v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367289v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365314v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367287v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541535v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Meyer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Melmoux-Montaubin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Prescod" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365306v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365313v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365316v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367296v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365318v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04367294v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04365317v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349508v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04349511v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348824v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348760v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628097v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628138v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628126v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627969v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363798v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Faulot" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Hautbout" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04363797v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628110v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628186v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348773v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628171v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348774v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348775v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348779v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348781v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348782v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348784v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348791v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348787v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348798v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348817v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348809v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348807v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348811v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348814v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348816v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348818v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627940v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628120v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03623856v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628146v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348735v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03628153v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348776v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348777v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348778v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348780v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348793v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348796v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348827v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348826v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348819v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03620534v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-07783-1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627904v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03627867v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348771v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-04348772v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/tel-04364169v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>