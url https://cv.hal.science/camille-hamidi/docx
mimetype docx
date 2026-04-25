--- v0 (2026-04-05)
+++ v1 (2026-04-25)
@@ -497,209 +497,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04407656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Victims to Culprits? The Reshaping of Local Antidiscrimination Policy in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Micro-Macro: why focus on Levels of Data Collection and Analysis? Introduction to the BMS Micro-macro Section</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Hamidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angéline Escafré-Dublet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Camille Hamidi</w:t>
+                <w:t xml:space="preserve">Claire Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ethnic and Racial Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Fighting discrimination in a color-blind context: the case of France, 46 [2023] (4), pp.728-748. </w:t>
+              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 155 (1), pp.9-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/01419870.2022.2085054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/07591063221106159⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03800791v1</w:t>
+                <w:t xml:space="preserve">halshs-03759907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micro-Macro: why focus on Levels of Data Collection and Analysis? Introduction to the BMS Micro-macro Section</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From Victims to Culprits? The Reshaping of Local Antidiscrimination Policy in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angéline Escafré-Dublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hamidi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claire Dupuy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de Méthodologie Sociologique / Bulletin of Sociological Methodology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 155 (1), pp.9-17. </w:t>
+              <w:t xml:space="preserve">Ethnic and Racial Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Fighting discrimination in a color-blind context: the case of France, 46 [2023] (4), pp.728-748. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/07591063221106159⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/01419870.2022.2085054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03759907v1</w:t>
+                <w:t xml:space="preserve">halshs-03800791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les minorités doivent-elles être représentées par des minorités ? Une color line dans les représentations ordinaires de la représentation en France</w:t>
               </w:r>
@@ -3314,151 +3314,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04468228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Trad.] L'évitement du politique: comment les Américains produisent l'apathie dans la vie quotidienne / Nina Eliasoph</w:t>
+                <w:t xml:space="preserve">[Trad.] Des révolutions culturelles : la politique du quotidien en Grande-Bretagne, en Amérique et en France (XVIIe-XIXe siècle) / Leora Auslander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hamidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2010, pp.352</w:t>
+              <w:t xml:space="preserve">2010, pp.298</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00493699v1</w:t>
+                <w:t xml:space="preserve">halshs-00563945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Trad.] Des révolutions culturelles : la politique du quotidien en Grande-Bretagne, en Amérique et en France (XVIIe-XIXe siècle) / Leora Auslander</w:t>
+                <w:t xml:space="preserve">[Trad.] L'évitement du politique: comment les Américains produisent l'apathie dans la vie quotidienne / Nina Eliasoph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hamidi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2010, pp.298</w:t>
+              <w:t xml:space="preserve">2010, pp.352</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00563945v1</w:t>
+                <w:t xml:space="preserve">halshs-00493699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3688,51 +3688,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="22651E11"/>
+    <w:nsid w:val="CDF24299"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3919,51 +3919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-hamidi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146220374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694029v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Felgerolles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Soumagbo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.242.0303" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10767-022-09430-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trenta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800791v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Escafr&#233;-Dublet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2022.2085054" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759907v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuy" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221106159" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.030.0065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623340v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.189.0038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.189.0028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.100.0085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.604.0719" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.501.0091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.561.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tricoire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ripert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tank" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0261928042000244899" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984580v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald F. Inglehart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hamidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/les-politiques-migratoires--9782707167217.htm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01.0013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jardin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.deloy.2017.01.0319" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/sociologie-plurielle-des-comportements-politiques--9782724620153-p-347.htm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521897v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabarat Nadine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pellegrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Goff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493699v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563945v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-hamidi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146220374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694029v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Felgerolles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Soumagbo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.242.0303" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10767-022-09430-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trenta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759907v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221106159" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Escafr&#233;-Dublet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2022.2085054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.030.0065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623340v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.189.0038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.189.0028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.100.0085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.604.0719" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.501.0091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.561.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tricoire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ripert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tank" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0261928042000244899" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984580v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald F. Inglehart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hamidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/les-politiques-migratoires--9782707167217.htm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01.0013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jardin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.deloy.2017.01.0319" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/sociologie-plurielle-des-comportements-politiques--9782724620153-p-347.htm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521897v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabarat Nadine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pellegrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Goff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>