--- v1 (2026-04-25)
+++ v2 (2026-05-16)
@@ -2320,329 +2320,329 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Le langage des fleurs de la sociologie des comportements politiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Associations, politisation et action publique : un monde en tensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hamidi</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Olivier Fillieule; Florence Haegel; Camille Hamidi; Vincent Tiberj. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fillieule, Olivier; Haegel, Florence; Hamidi, Camille; Tiberj, Vincent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie plurielle des comportements politiques : je vote, tu contestes, elle cherche..</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Les Presses de SciencesPo, pp.13-36, 2017, Académique, 9782724620153. </w:t>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2017.01.0013⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sciences Po, Les Presses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.347-370, 2017, Académique</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01521740v1</w:t>
+                <w:t xml:space="preserve">halshs-01491599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vote et ethnicité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Le langage des fleurs de la sociologie des comportements politiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Fillieule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Haegel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hamidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Déloye, Yves; Mayer, Nonna. </w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Tiberj</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivier Fillieule; Florence Haegel; Camille Hamidi; Vincent Tiberj. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyses électorales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/bru.deloy.2017.01.0319⟩</w:t>
+              <w:t xml:space="preserve">Sociologie plurielle des comportements politiques : je vote, tu contestes, elle cherche..</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Les Presses de SciencesPo, pp.13-36, 2017, Académique, 9782724620153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/scpo.filli.2017.01.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05379948v1</w:t>
+                <w:t xml:space="preserve">halshs-01521740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Associations, politisation et action publique : un monde en tensions</w:t>
+                <w:t xml:space="preserve">Vote et ethnicité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hamidi</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Fillieule, Olivier; Haegel, Florence; Hamidi, Camille; Tiberj, Vincent. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Jardin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Déloye, Yves; Mayer, Nonna. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie plurielle des comportements politiques : je vote, tu contestes, elle cherche..</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Analyses électorales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant, pp.319-378, 2017, </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sciences Po, Les Presses</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/bru.deloy.2017.01.0319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01491599v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05379948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franchir les frontières du politique, engagement associatif et socialisation politique : vers une théorie des effets limités et cumulatifs</w:t>
               </w:r>
@@ -3688,51 +3688,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDF24299"/>
+    <w:nsid w:val="D65A2A96"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3919,51 +3919,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-hamidi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146220374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694029v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Felgerolles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Soumagbo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.242.0303" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10767-022-09430-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trenta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759907v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221106159" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Escafr&#233;-Dublet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2022.2085054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.030.0065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623340v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.189.0038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.189.0028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.100.0085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.604.0719" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.501.0091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.561.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tricoire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ripert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tank" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0261928042000244899" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984580v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald F. Inglehart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hamidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/les-politiques-migratoires--9782707167217.htm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521740v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01.0013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379948v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jardin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.deloy.2017.01.0319" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491599v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/sociologie-plurielle-des-comportements-politiques--9782724620153-p-347.htm" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521897v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabarat Nadine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pellegrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Goff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/camille-hamidi" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/146220374" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://triangle.ens-lyon.fr/spip.php?article225" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04694029v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Felgerolles" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hamidi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Morel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vianney Soumagbo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.242.0303" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03763259v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10767-022-09430-1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04407656v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cottin-Marx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Trenta" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.234.0007" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759907v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Dupuy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/07591063221106159" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03800791v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ang&#233;line Escafr&#233;-Dublet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01419870.2022.2085054" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03524014v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/parti.030.0065" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135606v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Balsiger" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Andr&#233; Bodet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brugidou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartron" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Delon" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03135682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0759106320939885a" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623340v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fischer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.189.0038" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01623339v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/idee.189.0028" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01546944v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833550v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00833551v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pox.100.0085" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00511050v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.604.0719" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384606v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfs.501.0091" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188727v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfsp.561.0005" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00188728v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Tricoire" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ripert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Tank" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420679v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0261928042000244899" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420677v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01984580v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronald F. Inglehart" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Hamidi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491603v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Fillieule" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Haegel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tiberj" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01376059v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/les-politiques-migratoires--9782707167217.htm" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493718v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01491599v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cairn.info/sociologie-plurielle-des-comportements-politiques--9782724620153-p-347.htm" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521740v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/scpo.filli.2017.01.0013" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05379948v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jardin" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bru.deloy.2017.01.0319" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00708399v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661637v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00568664v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00384791v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02521897v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre D&#233;z&#233;" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Poinsot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djabarat Nadine" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03567911v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Duchesne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03400001v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nonna Mayer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04468228v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pellegrin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwen Le Goff" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563945v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493699v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-03570566v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Cohen de Timary" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Doidy" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Le Hay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Le Hu&#233;d&#233;" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>