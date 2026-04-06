--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Hochedez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Environnements et migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’installation et la gestion d’un camp. L’exemple de Grande-Synthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu de Reconstruction Spatiale, un outil expérimenté pour capter les environnements vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r3b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers étrangers, des trajectoires d’installation entre mobilisation des privilèges et valorisation de la précarité. Regards depuis les campagnes du Sud -Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRUGAL Indicators: Assessing the Food Strategies of Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L’alimentation entre éthique, science et innovation, 34 (4), pp.101-118. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jibes.344.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04629017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la transition vers l’alimentation locale dans quatre villes de l’Ouest : quels enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 382, https://journals.openedition.org/economierurale/10718. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.10718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food justice: processes, practices and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103 (4), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-023-00188-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 FRUGAL -Approcher les systèmes alimentaires urbains par les indicateurs : décrire, comparer, prioriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign presence in the Southwest French countryside. Contribution of recent initiatives to the social and economic diversification of rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition à l'épreuve de la justice alimentaire : construction d'un répertoire de pratiques dans 5 initiatives à Angers, Lyon et Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.21236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03930423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité agricole, une ressource pour la circulation ou l’ancrage des migrants ? Exploration bibliographique du lien entre agriculture et migration en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aragau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.10. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgarian seasonal agricultural workers in the Loudunais region : From movement to settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 208, pp.60-83. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.27567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace, Société, Territoire, 995, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature jardinée à l'épreuve de la société suédoise multiculturelle. Espaces et pratiques de nature urbaine ordinaire à Malmö et Göteborg (Suède)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (736), pp.55-83. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.736.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer et cultiver la ville : l'agriculture communautaire à Malmö ( Suède)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ce que mangent les villes, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Après Xynthia… je ne suis pas inquiet, moi, la mer, ça ne me fait pas [peur]… ». Du déni à l’adaptation. Les viticulteurs de l’île de Ré face aux changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.12392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01868306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice alimentaire et agriculture : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Justice alimentaire et agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d'agriculteurs biologiques : des incubateurs d'innovation dans les campagnes périurbaines suédoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.712.0615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice alimentaire et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, https://www.jssj.org/article/justice-alimentaire-et-agriculture/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02892767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Justice and Agriculture: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarités et marginalités en milieu rural : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 225, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.225.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture biologique : une agriculture au service de l’environnement local autour de Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 224, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.224.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place des politiques alimentaires locales dans la région métropolitaine de Stockholm : une gouvernance du malentendu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (1-2), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nord et Sud face aux crises. De nouveaux réseaux maraîchers métropolitains au service d’une agriculture de proximité : les cas de Buenos Aires et Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Innovations et agricultures urbaines durables, 221 (4), pp.25-38. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.3766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur est dans le panier. Réseaux alimentaires alternatifs et commercialisation des produits issus de l’agriculture biologique : l’exemple suédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Agricultures, durabilité et territoire, 83 (3), pp.225-233. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.6931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Suède vue par les géographes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines, des vaches et des hommes. Projets culturels, acteurs et territoires dans un espace rural en crise. L'exemple de la Thiérache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonerandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Patrimoine, culture et construction identitaire dans les territoires ruraux, 204 (3), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter les migrations internationales dans des espaces de faible densité. Retours réflexifs sur l’articulation des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Poitiers, Dec 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulations internationales, une ressource pour une transition agri-alimentaire plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les exploitations agricoles et les métiers en agriculture : évolutions, transformations, perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER (Société Française d'Economie Rurale), Jun 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04608188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International mobilities, a resource for the transition of rural areas. Highlights from the natural wine sector in Saumurois (Loire Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Geographies in Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rural Geographies Conference, Jun 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Café-lecture du centre de documentation de la MSHS, Poitiers présentation du numéro thématique d'Etudes rurales &amp;quot;Migrer et (s')installer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants internationaux, acteurs de la transition agricole. Eclairages à partir des campagnes du sud-ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle rural, MRSH de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système alimentaire et institutionnalisation de la gouvernance alimentaire dans les villes moyennes. Le cas de Poitiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées rurales du CNFG Les relations villes-campagnes face à l’enjeu alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers, des migrants internationaux privilégiés ? Une perspective à partir de néo-paysans étrangers dans les campagnes du Sud-Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut convergence Migrations, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les étudiants passent à table. Une analyse des paysages alimentaires des étudiants de Poitiers par la démarche selfoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées rurales du CNFG Les relations villes-campagnes face à l’enjeu alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change your life to change your job: a case study among North-European migrant farmers in the Dordogne District (South Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle migration Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working for the large-scale farm. French Southwestern strawberry and melon farms challenged by foreign labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clair-Caliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2019 - European Rural History Organization International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir le système alimentaire urbain par les indicateurs (FRUGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR 4 « transitions pour le développement des territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02983314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, communautés et agriculture : regards croisés Nords-Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter - Association pour le Développement du Festival International de Géographie, Oct 2019, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions des espaces ruraux et (nouveaux) habitants étrangers : étude de cas au Nord de la Dordogne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Des espaces ruraux face aux métropoles : l’apport des comparaisons Nords-Suds »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’installation des étrangers en France, entre procédures et bricolages. Un défi méthodologique pour la recherche sur les liens agriculture/migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aragau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude : Dispositifs et initiatives d’installation de personnes en migration dans les campagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter - Camigri, May 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frises chronologiques de la gouvernance de la transition agricole et alimentaire dans 4 villes de l'Ouest de la France : quels enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIeme journées de la recherche en sciences sociales "L"innovation sociale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-SFER-CIRAD, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la justice alimentaire dans les dispositifs d’accès à une alimentation de qualité pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Lapoutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées de recherche en sciences sociales, INRA–SFER–CIRAD, ISARA-Lyon ; Session spéciale PSDR 4 « Nouveaux Enjeux Alimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les viticulteurs, le climat et la bio : quelles pratiques de changement sur les Îles de Ré et d’Oléron ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les métiers de la vigne, du vin et des alcools. Des terroirs aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institutions et dynamiques historiques de l’économie et de la société (IDHE.S); Centre d’histoire culturelle des sociétés contemporaines (CHCSC) [Université de Versailles Saint-Quentin-en-Yvelines], Nov 2017, Université de Versailles-Saint-Quentin-En-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens invisibles entre agriculture de proximité et commerce alimentaire dit &amp;quot;ethnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aragau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Falies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La Renaissance rurale d’un siècle à l’autre ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, commission de Géographie Rurale du CNFG / Laboratoire Dynamiques Rurales, Toulouse, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer et cultiver la ville : l’exemple de l’agriculture communautaire à Malmö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées Petites paysanneries : "les petites paysanneries et la ville. Un mariage de raisons..Hommage aux travaux de Nicole Mathieu" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité & justice alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Favoriser l’accès à une alimentation de qualité pour tous : quels leviers ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRUGAL, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accès des urbains issus des « Suds du Nord » à la campagne ? L'éducation aux ressources agricoles, un instrument pour connecter les marges urbaines défavorisées aux espaces productifs proches et aller vers davantage de justice alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et campagnes en relations : regards croisés Nords-Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORTH AND SOUTH FACING CRISIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. http://hal.archives-ouvertes.fr/ISDA2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORTH AND SOUTH FACING CRISIS NEW METROPOLITAN MARKET GARDENING NETWORKS: TOWARDS SUSTAINABLE TERRITORIES? A COMPARISON BETWEEN BUENOS AIRES AND STOCKHOLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North ans South facing crisis new metropolitan market gardening networks: towards sustainable territories? A comparison between Buenos Aires and Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, INRA, SupAgro, 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches contemporaines en géographie rurale : territoires, ressources et pratiques du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission de Géographie Rurale (CNFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food justice: a conceptual framework and a category of action Perspectives from the Latin American context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">food justice and sovereignty in the Americas : inequalities, food and agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 : Les viticulteurs de l’île de Ré et d’Oléron face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de la vigne, du vin et des alcools. Des terroirs aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture urbaine dans les quartiers défavorisés de Malmö : un outil de recomposition des relations homme-nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarcon Margaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ROUGET Nicolas, SCHMITT Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature des villes, nature des champs. Synergies et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp. 92-119, 2018, 978-2-36424-055-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de l’agriculture dans le territoire des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARNOULD Paul ; SIMON Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp. 180-193, 2018, 978-2-410-01304-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01868312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillages territoriaux et lutte contre la pauvreté en Europe : l'action sociale entre fragmentation des compétences et découplage des niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonerandi-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Bonerandi-Richard, Emmanuelle Boulineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-104, 2014, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.34527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers les mailles du filet : les systèmes locaux d’assistance envers les sans-abri à Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Bonerandi-Richard, Emmanuelle Boulineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-220, 2014, 978-2-7535-2914-4. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.34538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le commerce recompose les frontières. L’exemple des réseaux de commercialisation des produits issus de l’agriculture biologique dans la région de Stockholm (Suède)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Lebrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et discontinuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-182, 2013, 978-2-84832-176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soit dit en migrant #3 - migrations et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu d'indicateurs frugal : vers la résilience des systèmes alimentaires locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vachelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les systèmes alimentaires urbains : flux alimentaires, systèmes d’acteurs et formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR ESO, UMR PACTE, Terres en Villes. 2020, 229 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'agriculteurs biologiques et développement durable dans la région métropolitaine de Stockholm. Géographies d'un malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Lumière - Lyon II, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00789360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Hochedez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Environnements et migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’installation et la gestion d’un camp. L’exemple de Grande-Synthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu de Reconstruction Spatiale, un outil expérimenté pour capter les environnements vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r3b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers étrangers, des trajectoires d’installation entre mobilisation des privilèges et valorisation de la précarité. Regards depuis les campagnes du Sud -Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRUGAL Indicators: Assessing the Food Strategies of Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L’alimentation entre éthique, science et innovation, 34 (4), pp.101-118. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jibes.344.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04629017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la transition vers l’alimentation locale dans quatre villes de l’Ouest : quels enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 382, https://journals.openedition.org/economierurale/10718. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.10718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food justice: processes, practices and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103 (4), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-023-00188-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 FRUGAL -Approcher les systèmes alimentaires urbains par les indicateurs : décrire, comparer, prioriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign presence in the Southwest French countryside. Contribution of recent initiatives to the social and economic diversification of rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition à l'épreuve de la justice alimentaire : construction d'un répertoire de pratiques dans 5 initiatives à Angers, Lyon et Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.21236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03930423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité agricole, une ressource pour la circulation ou l’ancrage des migrants ? Exploration bibliographique du lien entre agriculture et migration en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aragau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.10. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgarian seasonal agricultural workers in the Loudunais region : From movement to settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 208, pp.60-83. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.27567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace, Société, Territoire, 995, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature jardinée à l'épreuve de la société suédoise multiculturelle. Espaces et pratiques de nature urbaine ordinaire à Malmö et Göteborg (Suède)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (736), pp.55-83. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.736.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Après Xynthia… je ne suis pas inquiet, moi, la mer, ça ne me fait pas [peur]… ». Du déni à l’adaptation. Les viticulteurs de l’île de Ré face aux changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.12392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01868306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer et cultiver la ville : l'agriculture communautaire à Malmö ( Suède)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ce que mangent les villes, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Justice and Agriculture: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice alimentaire et agriculture : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Justice alimentaire et agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d'agriculteurs biologiques : des incubateurs d'innovation dans les campagnes périurbaines suédoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.712.0615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice alimentaire et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, https://www.jssj.org/article/justice-alimentaire-et-agriculture/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02892767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarités et marginalités en milieu rural : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 225, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.225.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture biologique : une agriculture au service de l’environnement local autour de Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 224, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.224.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place des politiques alimentaires locales dans la région métropolitaine de Stockholm : une gouvernance du malentendu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (1-2), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nord et Sud face aux crises. De nouveaux réseaux maraîchers métropolitains au service d’une agriculture de proximité : les cas de Buenos Aires et Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Innovations et agricultures urbaines durables, 221 (4), pp.25-38. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.3766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur est dans le panier. Réseaux alimentaires alternatifs et commercialisation des produits issus de l’agriculture biologique : l’exemple suédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Agricultures, durabilité et territoire, 83 (3), pp.225-233. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.6931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Suède vue par les géographes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines, des vaches et des hommes. Projets culturels, acteurs et territoires dans un espace rural en crise. L'exemple de la Thiérache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonerandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Patrimoine, culture et construction identitaire dans les territoires ruraux, 204 (3), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter les migrations internationales dans des espaces de faible densité. Retours réflexifs sur l’articulation des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Poitiers, Dec 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulations internationales, une ressource pour une transition agri-alimentaire plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les exploitations agricoles et les métiers en agriculture : évolutions, transformations, perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER (Société Française d'Economie Rurale), Jun 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04608188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International mobilities, a resource for the transition of rural areas. Highlights from the natural wine sector in Saumurois (Loire Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Geographies in Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rural Geographies Conference, Jun 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Café-lecture du centre de documentation de la MSHS, Poitiers présentation du numéro thématique d'Etudes rurales &amp;quot;Migrer et (s')installer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants internationaux, acteurs de la transition agricole. Eclairages à partir des campagnes du sud-ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle rural, MRSH de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système alimentaire et institutionnalisation de la gouvernance alimentaire dans les villes moyennes. Le cas de Poitiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées rurales du CNFG Les relations villes-campagnes face à l’enjeu alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers, des migrants internationaux privilégiés ? Une perspective à partir de néo-paysans étrangers dans les campagnes du Sud-Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut convergence Migrations, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les étudiants passent à table. Une analyse des paysages alimentaires des étudiants de Poitiers par la démarche selfoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées rurales du CNFG Les relations villes-campagnes face à l’enjeu alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change your life to change your job: a case study among North-European migrant farmers in the Dordogne District (South Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle migration Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working for the large-scale farm. French Southwestern strawberry and melon farms challenged by foreign labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clair-Caliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2019 - European Rural History Organization International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir le système alimentaire urbain par les indicateurs (FRUGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR 4 « transitions pour le développement des territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02983314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frises chronologiques de la gouvernance de la transition agricole et alimentaire dans 4 villes de l'Ouest de la France : quels enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIeme journées de la recherche en sciences sociales "L"innovation sociale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-SFER-CIRAD, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’installation des étrangers en France, entre procédures et bricolages. Un défi méthodologique pour la recherche sur les liens agriculture/migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aragau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude : Dispositifs et initiatives d’installation de personnes en migration dans les campagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter - Camigri, May 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, communautés et agriculture : regards croisés Nords-Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter - Association pour le Développement du Festival International de Géographie, Oct 2019, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions des espaces ruraux et (nouveaux) habitants étrangers : étude de cas au Nord de la Dordogne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Des espaces ruraux face aux métropoles : l’apport des comparaisons Nords-Suds »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les viticulteurs, le climat et la bio : quelles pratiques de changement sur les Îles de Ré et d’Oléron ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les métiers de la vigne, du vin et des alcools. Des terroirs aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institutions et dynamiques historiques de l’économie et de la société (IDHE.S); Centre d’histoire culturelle des sociétés contemporaines (CHCSC) [Université de Versailles Saint-Quentin-en-Yvelines], Nov 2017, Université de Versailles-Saint-Quentin-En-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la justice alimentaire dans les dispositifs d’accès à une alimentation de qualité pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Lapoutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées de recherche en sciences sociales, INRA–SFER–CIRAD, ISARA-Lyon ; Session spéciale PSDR 4 « Nouveaux Enjeux Alimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité & justice alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Favoriser l’accès à une alimentation de qualité pour tous : quels leviers ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRUGAL, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens invisibles entre agriculture de proximité et commerce alimentaire dit &amp;quot;ethnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aragau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Falies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La Renaissance rurale d’un siècle à l’autre ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, commission de Géographie Rurale du CNFG / Laboratoire Dynamiques Rurales, Toulouse, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer et cultiver la ville : l’exemple de l’agriculture communautaire à Malmö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées Petites paysanneries : "les petites paysanneries et la ville. Un mariage de raisons..Hommage aux travaux de Nicole Mathieu" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accès des urbains issus des « Suds du Nord » à la campagne ? L'éducation aux ressources agricoles, un instrument pour connecter les marges urbaines défavorisées aux espaces productifs proches et aller vers davantage de justice alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et campagnes en relations : regards croisés Nords-Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORTH AND SOUTH FACING CRISIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. http://hal.archives-ouvertes.fr/ISDA2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORTH AND SOUTH FACING CRISIS NEW METROPOLITAN MARKET GARDENING NETWORKS: TOWARDS SUSTAINABLE TERRITORIES? A COMPARISON BETWEEN BUENOS AIRES AND STOCKHOLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North ans South facing crisis new metropolitan market gardening networks: towards sustainable territories? A comparison between Buenos Aires and Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, INRA, SupAgro, 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches contemporaines en géographie rurale : territoires, ressources et pratiques du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission de Géographie Rurale (CNFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food justice: a conceptual framework and a category of action Perspectives from the Latin American context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">food justice and sovereignty in the Americas : inequalities, food and agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 : Les viticulteurs de l’île de Ré et d’Oléron face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de la vigne, du vin et des alcools. Des terroirs aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture urbaine dans les quartiers défavorisés de Malmö : un outil de recomposition des relations homme-nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarcon Margaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ROUGET Nicolas, SCHMITT Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature des villes, nature des champs. Synergies et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp. 92-119, 2018, 978-2-36424-055-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de l’agriculture dans le territoire des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARNOULD Paul ; SIMON Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp. 180-193, 2018, 978-2-410-01304-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01868312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillages territoriaux et lutte contre la pauvreté en Europe : l'action sociale entre fragmentation des compétences et découplage des niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonerandi-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Bonerandi-Richard, Emmanuelle Boulineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-104, 2014, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.34527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers les mailles du filet : les systèmes locaux d’assistance envers les sans-abri à Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Bonerandi-Richard, Emmanuelle Boulineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-220, 2014, 978-2-7535-2914-4. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.34538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le commerce recompose les frontières. L’exemple des réseaux de commercialisation des produits issus de l’agriculture biologique dans la région de Stockholm (Suède)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Lebrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et discontinuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-182, 2013, 978-2-84832-176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soit dit en migrant #3 - migrations et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu d'indicateurs frugal : vers la résilience des systèmes alimentaires locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vachelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les systèmes alimentaires urbains : flux alimentaires, systèmes d’acteurs et formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR ESO, UMR PACTE, Terres en Villes. 2020, 229 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'agriculteurs biologiques et développement durable dans la région métropolitaine de Stockholm. Géographies d'un malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Lumière - Lyon II, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00789360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r35" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r37" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055277v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.344.0101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10718" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00188-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art09" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39673" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lanciano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21236" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478642v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27567" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.736.0055" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12392" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0615" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.225.0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9455" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3766" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.6931" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1413" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Boutry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clair-Caliot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lascaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lapoutte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342980v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01653928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Gall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guitton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Hadjou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alarcon Margaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868312v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Molinari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34527" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3451" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34538" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Collections/Geographie/Commerce-et-discontinuites" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vachelard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r35" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r37" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055277v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.344.0101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10718" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00188-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art09" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39673" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lanciano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21236" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478642v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27567" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.736.0055" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12392" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0615" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.225.0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9455" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3766" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.6931" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1413" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Boutry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clair-Caliot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lascaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lapoutte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01653928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Gall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guitton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Hadjou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alarcon Margaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868312v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Molinari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34527" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3451" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34538" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Collections/Geographie/Commerce-et-discontinuites" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vachelard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>