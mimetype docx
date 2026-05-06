--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Hochedez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Environnements et migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’installation et la gestion d’un camp. L’exemple de Grande-Synthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu de Reconstruction Spatiale, un outil expérimenté pour capter les environnements vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r3b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers étrangers, des trajectoires d’installation entre mobilisation des privilèges et valorisation de la précarité. Regards depuis les campagnes du Sud -Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRUGAL Indicators: Assessing the Food Strategies of Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L’alimentation entre éthique, science et innovation, 34 (4), pp.101-118. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jibes.344.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04629017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la transition vers l’alimentation locale dans quatre villes de l’Ouest : quels enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 382, https://journals.openedition.org/economierurale/10718. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.10718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food justice: processes, practices and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103 (4), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-023-00188-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 FRUGAL -Approcher les systèmes alimentaires urbains par les indicateurs : décrire, comparer, prioriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign presence in the Southwest French countryside. Contribution of recent initiatives to the social and economic diversification of rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995, </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition à l'épreuve de la justice alimentaire : construction d'un répertoire de pratiques dans 5 initiatives à Angers, Lyon et Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.21236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03930423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité agricole, une ressource pour la circulation ou l’ancrage des migrants ? Exploration bibliographique du lien entre agriculture et migration en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aragau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.10. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgarian seasonal agricultural workers in the Loudunais region : From movement to settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 208, pp.60-83. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.27567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace, Société, Territoire, 995, </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature jardinée à l'épreuve de la société suédoise multiculturelle. Espaces et pratiques de nature urbaine ordinaire à Malmö et Göteborg (Suède)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (736), pp.55-83. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.736.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Après Xynthia… je ne suis pas inquiet, moi, la mer, ça ne me fait pas [peur]… ». Du déni à l’adaptation. Les viticulteurs de l’île de Ré face aux changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.12392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01868306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer et cultiver la ville : l'agriculture communautaire à Malmö ( Suède)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ce que mangent les villes, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Justice and Agriculture: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice alimentaire et agriculture : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Justice alimentaire et agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d'agriculteurs biologiques : des incubateurs d'innovation dans les campagnes périurbaines suédoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.712.0615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice alimentaire et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, https://www.jssj.org/article/justice-alimentaire-et-agriculture/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02892767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarités et marginalités en milieu rural : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 225, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.225.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture biologique : une agriculture au service de l’environnement local autour de Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 224, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.224.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place des politiques alimentaires locales dans la région métropolitaine de Stockholm : une gouvernance du malentendu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (1-2), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nord et Sud face aux crises. De nouveaux réseaux maraîchers métropolitains au service d’une agriculture de proximité : les cas de Buenos Aires et Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Innovations et agricultures urbaines durables, 221 (4), pp.25-38. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.3766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur est dans le panier. Réseaux alimentaires alternatifs et commercialisation des produits issus de l’agriculture biologique : l’exemple suédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Agricultures, durabilité et territoire, 83 (3), pp.225-233. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.6931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Suède vue par les géographes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines, des vaches et des hommes. Projets culturels, acteurs et territoires dans un espace rural en crise. L'exemple de la Thiérache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonerandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Patrimoine, culture et construction identitaire dans les territoires ruraux, 204 (3), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter les migrations internationales dans des espaces de faible densité. Retours réflexifs sur l’articulation des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Poitiers, Dec 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulations internationales, une ressource pour une transition agri-alimentaire plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les exploitations agricoles et les métiers en agriculture : évolutions, transformations, perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER (Société Française d'Economie Rurale), Jun 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04608188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International mobilities, a resource for the transition of rural areas. Highlights from the natural wine sector in Saumurois (Loire Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Geographies in Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rural Geographies Conference, Jun 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Café-lecture du centre de documentation de la MSHS, Poitiers présentation du numéro thématique d'Etudes rurales &amp;quot;Migrer et (s')installer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants internationaux, acteurs de la transition agricole. Eclairages à partir des campagnes du sud-ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle rural, MRSH de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système alimentaire et institutionnalisation de la gouvernance alimentaire dans les villes moyennes. Le cas de Poitiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées rurales du CNFG Les relations villes-campagnes face à l’enjeu alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers, des migrants internationaux privilégiés ? Une perspective à partir de néo-paysans étrangers dans les campagnes du Sud-Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut convergence Migrations, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les étudiants passent à table. Une analyse des paysages alimentaires des étudiants de Poitiers par la démarche selfoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées rurales du CNFG Les relations villes-campagnes face à l’enjeu alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change your life to change your job: a case study among North-European migrant farmers in the Dordogne District (South Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle migration Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working for the large-scale farm. French Southwestern strawberry and melon farms challenged by foreign labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clair-Caliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2019 - European Rural History Organization International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir le système alimentaire urbain par les indicateurs (FRUGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR 4 « transitions pour le développement des territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02983314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frises chronologiques de la gouvernance de la transition agricole et alimentaire dans 4 villes de l'Ouest de la France : quels enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIeme journées de la recherche en sciences sociales "L"innovation sociale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-SFER-CIRAD, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’installation des étrangers en France, entre procédures et bricolages. Un défi méthodologique pour la recherche sur les liens agriculture/migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aragau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude : Dispositifs et initiatives d’installation de personnes en migration dans les campagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter - Camigri, May 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, communautés et agriculture : regards croisés Nords-Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter - Association pour le Développement du Festival International de Géographie, Oct 2019, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions des espaces ruraux et (nouveaux) habitants étrangers : étude de cas au Nord de la Dordogne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Des espaces ruraux face aux métropoles : l’apport des comparaisons Nords-Suds »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les viticulteurs, le climat et la bio : quelles pratiques de changement sur les Îles de Ré et d’Oléron ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les métiers de la vigne, du vin et des alcools. Des terroirs aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institutions et dynamiques historiques de l’économie et de la société (IDHE.S); Centre d’histoire culturelle des sociétés contemporaines (CHCSC) [Université de Versailles Saint-Quentin-en-Yvelines], Nov 2017, Université de Versailles-Saint-Quentin-En-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la justice alimentaire dans les dispositifs d’accès à une alimentation de qualité pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Lapoutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées de recherche en sciences sociales, INRA–SFER–CIRAD, ISARA-Lyon ; Session spéciale PSDR 4 « Nouveaux Enjeux Alimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité & justice alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Favoriser l’accès à une alimentation de qualité pour tous : quels leviers ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRUGAL, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens invisibles entre agriculture de proximité et commerce alimentaire dit &amp;quot;ethnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aragau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Falies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La Renaissance rurale d’un siècle à l’autre ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, commission de Géographie Rurale du CNFG / Laboratoire Dynamiques Rurales, Toulouse, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer et cultiver la ville : l’exemple de l’agriculture communautaire à Malmö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées Petites paysanneries : "les petites paysanneries et la ville. Un mariage de raisons..Hommage aux travaux de Nicole Mathieu" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accès des urbains issus des « Suds du Nord » à la campagne ? L'éducation aux ressources agricoles, un instrument pour connecter les marges urbaines défavorisées aux espaces productifs proches et aller vers davantage de justice alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et campagnes en relations : regards croisés Nords-Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORTH AND SOUTH FACING CRISIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. http://hal.archives-ouvertes.fr/ISDA2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORTH AND SOUTH FACING CRISIS NEW METROPOLITAN MARKET GARDENING NETWORKS: TOWARDS SUSTAINABLE TERRITORIES? A COMPARISON BETWEEN BUENOS AIRES AND STOCKHOLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North ans South facing crisis new metropolitan market gardening networks: towards sustainable territories? A comparison between Buenos Aires and Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, INRA, SupAgro, 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches contemporaines en géographie rurale : territoires, ressources et pratiques du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission de Géographie Rurale (CNFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food justice: a conceptual framework and a category of action Perspectives from the Latin American context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">food justice and sovereignty in the Americas : inequalities, food and agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 : Les viticulteurs de l’île de Ré et d’Oléron face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de la vigne, du vin et des alcools. Des terroirs aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture urbaine dans les quartiers défavorisés de Malmö : un outil de recomposition des relations homme-nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarcon Margaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ROUGET Nicolas, SCHMITT Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature des villes, nature des champs. Synergies et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp. 92-119, 2018, 978-2-36424-055-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de l’agriculture dans le territoire des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARNOULD Paul ; SIMON Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp. 180-193, 2018, 978-2-410-01304-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01868312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillages territoriaux et lutte contre la pauvreté en Europe : l'action sociale entre fragmentation des compétences et découplage des niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonerandi-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Bonerandi-Richard, Emmanuelle Boulineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-104, 2014, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.34527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers les mailles du filet : les systèmes locaux d’assistance envers les sans-abri à Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Bonerandi-Richard, Emmanuelle Boulineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-220, 2014, 978-2-7535-2914-4. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.34538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le commerce recompose les frontières. L’exemple des réseaux de commercialisation des produits issus de l’agriculture biologique dans la région de Stockholm (Suède)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Lebrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et discontinuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-182, 2013, 978-2-84832-176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soit dit en migrant #3 - migrations et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu d'indicateurs frugal : vers la résilience des systèmes alimentaires locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vachelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les systèmes alimentaires urbains : flux alimentaires, systèmes d’acteurs et formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR ESO, UMR PACTE, Terres en Villes. 2020, 229 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'agriculteurs biologiques et développement durable dans la région métropolitaine de Stockholm. Géographies d'un malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Lumière - Lyon II, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00789360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Hochedez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Environnements et migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’installation et la gestion d’un camp. L’exemple de Grande-Synthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu de Reconstruction Spatiale, un outil expérimenté pour capter les environnements vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r3b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers étrangers, des trajectoires d’installation entre mobilisation des privilèges et valorisation de la précarité. Regards depuis les campagnes du Sud -Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRUGAL Indicators: Assessing the Food Strategies of Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L’alimentation entre éthique, science et innovation, 34 (4), pp.101-118. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jibes.344.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04629017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food justice: processes, practices and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103 (4), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-023-00188-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la transition vers l’alimentation locale dans quatre villes de l’Ouest : quels enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 382, https://journals.openedition.org/economierurale/10718. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.10718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition à l'épreuve de la justice alimentaire : construction d'un répertoire de pratiques dans 5 initiatives à Angers, Lyon et Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (4), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.21236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03930423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 FRUGAL -Approcher les systèmes alimentaires urbains par les indicateurs : décrire, comparer, prioriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign presence in the Southwest French countryside. Contribution of recent initiatives to the social and economic diversification of rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité agricole, une ressource pour la circulation ou l’ancrage des migrants ? Exploration bibliographique du lien entre agriculture et migration en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aragau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.10. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace, Société, Territoire, 995, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgarian seasonal agricultural workers in the Loudunais region : From movement to settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 208, pp.60-83. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.27567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature jardinée à l'épreuve de la société suédoise multiculturelle. Espaces et pratiques de nature urbaine ordinaire à Malmö et Göteborg (Suède)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (736), pp.55-83. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.736.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Après Xynthia… je ne suis pas inquiet, moi, la mer, ça ne me fait pas [peur]… ». Du déni à l’adaptation. Les viticulteurs de l’île de Ré face aux changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.12392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01868306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer et cultiver la ville : l'agriculture communautaire à Malmö ( Suède)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ce que mangent les villes, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Justice and Agriculture: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice alimentaire et agriculture : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Justice alimentaire et agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d'agriculteurs biologiques : des incubateurs d'innovation dans les campagnes périurbaines suédoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.712.0615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice alimentaire et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, https://www.jssj.org/article/justice-alimentaire-et-agriculture/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02892767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarités et marginalités en milieu rural : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 225, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.225.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture biologique : une agriculture au service de l’environnement local autour de Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 224, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.224.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place des politiques alimentaires locales dans la région métropolitaine de Stockholm : une gouvernance du malentendu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (1-2), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nord et Sud face aux crises. De nouveaux réseaux maraîchers métropolitains au service d’une agriculture de proximité : les cas de Buenos Aires et Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Innovations et agricultures urbaines durables, 221 (4), pp.25-38. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.3766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur est dans le panier. Réseaux alimentaires alternatifs et commercialisation des produits issus de l’agriculture biologique : l’exemple suédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Agricultures, durabilité et territoire, 83 (3), pp.225-233. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.6931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Suède vue par les géographes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines, des vaches et des hommes. Projets culturels, acteurs et territoires dans un espace rural en crise. L'exemple de la Thiérache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonerandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Patrimoine, culture et construction identitaire dans les territoires ruraux, 204 (3), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter les migrations internationales dans des espaces de faible densité. Retours réflexifs sur l’articulation des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Poitiers, Dec 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulations internationales, une ressource pour une transition agri-alimentaire plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les exploitations agricoles et les métiers en agriculture : évolutions, transformations, perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER (Société Française d'Economie Rurale), Jun 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04608188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International mobilities, a resource for the transition of rural areas. Highlights from the natural wine sector in Saumurois (Loire Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Geographies in Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rural Geographies Conference, Jun 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Café-lecture du centre de documentation de la MSHS, Poitiers présentation du numéro thématique d'Etudes rurales &amp;quot;Migrer et (s')installer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants internationaux, acteurs de la transition agricole. Eclairages à partir des campagnes du sud-ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle rural, MRSH de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système alimentaire et institutionnalisation de la gouvernance alimentaire dans les villes moyennes. Le cas de Poitiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées rurales du CNFG Les relations villes-campagnes face à l’enjeu alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers, des migrants internationaux privilégiés ? Une perspective à partir de néo-paysans étrangers dans les campagnes du Sud-Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut convergence Migrations, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les étudiants passent à table. Une analyse des paysages alimentaires des étudiants de Poitiers par la démarche selfoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées rurales du CNFG Les relations villes-campagnes face à l’enjeu alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working for the large-scale farm. French Southwestern strawberry and melon farms challenged by foreign labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clair-Caliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2019 - European Rural History Organization International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change your life to change your job: a case study among North-European migrant farmers in the Dordogne District (South Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle migration Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir le système alimentaire urbain par les indicateurs (FRUGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR 4 « transitions pour le développement des territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02983314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frises chronologiques de la gouvernance de la transition agricole et alimentaire dans 4 villes de l'Ouest de la France : quels enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIeme journées de la recherche en sciences sociales "L"innovation sociale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-SFER-CIRAD, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’installation des étrangers en France, entre procédures et bricolages. Un défi méthodologique pour la recherche sur les liens agriculture/migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aragau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude : Dispositifs et initiatives d’installation de personnes en migration dans les campagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter - Camigri, May 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, communautés et agriculture : regards croisés Nords-Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter - Association pour le Développement du Festival International de Géographie, Oct 2019, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions des espaces ruraux et (nouveaux) habitants étrangers : étude de cas au Nord de la Dordogne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Des espaces ruraux face aux métropoles : l’apport des comparaisons Nords-Suds »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les viticulteurs, le climat et la bio : quelles pratiques de changement sur les Îles de Ré et d’Oléron ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les métiers de la vigne, du vin et des alcools. Des terroirs aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institutions et dynamiques historiques de l’économie et de la société (IDHE.S); Centre d’histoire culturelle des sociétés contemporaines (CHCSC) [Université de Versailles Saint-Quentin-en-Yvelines], Nov 2017, Université de Versailles-Saint-Quentin-En-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la justice alimentaire dans les dispositifs d’accès à une alimentation de qualité pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Lapoutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées de recherche en sciences sociales, INRA–SFER–CIRAD, ISARA-Lyon ; Session spéciale PSDR 4 « Nouveaux Enjeux Alimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité & justice alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Favoriser l’accès à une alimentation de qualité pour tous : quels leviers ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRUGAL, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens invisibles entre agriculture de proximité et commerce alimentaire dit &amp;quot;ethnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aragau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Falies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La Renaissance rurale d’un siècle à l’autre ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, commission de Géographie Rurale du CNFG / Laboratoire Dynamiques Rurales, Toulouse, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer et cultiver la ville : l’exemple de l’agriculture communautaire à Malmö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées Petites paysanneries : "les petites paysanneries et la ville. Un mariage de raisons..Hommage aux travaux de Nicole Mathieu" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accès des urbains issus des « Suds du Nord » à la campagne ? L'éducation aux ressources agricoles, un instrument pour connecter les marges urbaines défavorisées aux espaces productifs proches et aller vers davantage de justice alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et campagnes en relations : regards croisés Nords-Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORTH AND SOUTH FACING CRISIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. http://hal.archives-ouvertes.fr/ISDA2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORTH AND SOUTH FACING CRISIS NEW METROPOLITAN MARKET GARDENING NETWORKS: TOWARDS SUSTAINABLE TERRITORIES? A COMPARISON BETWEEN BUENOS AIRES AND STOCKHOLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North ans South facing crisis new metropolitan market gardening networks: towards sustainable territories? A comparison between Buenos Aires and Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, INRA, SupAgro, 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches contemporaines en géographie rurale : territoires, ressources et pratiques du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission de Géographie Rurale (CNFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food justice: a conceptual framework and a category of action Perspectives from the Latin American context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">food justice and sovereignty in the Americas : inequalities, food and agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 : Les viticulteurs de l’île de Ré et d’Oléron face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de la vigne, du vin et des alcools. Des terroirs aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture urbaine dans les quartiers défavorisés de Malmö : un outil de recomposition des relations homme-nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarcon Margaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ROUGET Nicolas, SCHMITT Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature des villes, nature des champs. Synergies et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp. 92-119, 2018, 978-2-36424-055-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de l’agriculture dans le territoire des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARNOULD Paul ; SIMON Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp. 180-193, 2018, 978-2-410-01304-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01868312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillages territoriaux et lutte contre la pauvreté en Europe : l'action sociale entre fragmentation des compétences et découplage des niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonerandi-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Bonerandi-Richard, Emmanuelle Boulineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-104, 2014, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.34527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers les mailles du filet : les systèmes locaux d’assistance envers les sans-abri à Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Bonerandi-Richard, Emmanuelle Boulineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-220, 2014, 978-2-7535-2914-4. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.34538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le commerce recompose les frontières. L’exemple des réseaux de commercialisation des produits issus de l’agriculture biologique dans la région de Stockholm (Suède)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Lebrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et discontinuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-182, 2013, 978-2-84832-176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soit dit en migrant #3 - migrations et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu d'indicateurs frugal : vers la résilience des systèmes alimentaires locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vachelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les systèmes alimentaires urbains : flux alimentaires, systèmes d’acteurs et formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR ESO, UMR PACTE, Terres en Villes. 2020, 229 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'agriculteurs biologiques et développement durable dans la région métropolitaine de Stockholm. Géographies d'un malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Lumière - Lyon II, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00789360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r35" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r37" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055277v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.344.0101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10718" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00188-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838642v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art09" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833128v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39673" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930423v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lanciano" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21236" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478642v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27567" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.736.0055" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12392" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0615" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.225.0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9455" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3766" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.6931" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1413" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Boutry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clair-Caliot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lascaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lapoutte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01653928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Gall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guitton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Hadjou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alarcon Margaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868312v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Molinari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34527" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3451" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34538" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Collections/Geographie/Commerce-et-discontinuites" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vachelard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r35" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r37" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055277v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.344.0101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00188-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10718" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lanciano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21236" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art09" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39673" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27567" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.736.0055" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12392" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0615" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.225.0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9455" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3766" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.6931" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1413" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Boutry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clair-Caliot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lascaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lapoutte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01653928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Gall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guitton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Hadjou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alarcon Margaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868312v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Molinari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34527" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3451" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34538" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Collections/Geographie/Commerce-et-discontinuites" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vachelard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>