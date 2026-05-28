--- v2 (2026-05-06)
+++ v3 (2026-05-28)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Hochedez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Environnements et migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’installation et la gestion d’un camp. L’exemple de Grande-Synthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu de Reconstruction Spatiale, un outil expérimenté pour capter les environnements vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r3b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers étrangers, des trajectoires d’installation entre mobilisation des privilèges et valorisation de la précarité. Regards depuis les campagnes du Sud -Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRUGAL Indicators: Assessing the Food Strategies of Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L’alimentation entre éthique, science et innovation, 34 (4), pp.101-118. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jibes.344.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04629017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food justice: processes, practices and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103 (4), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-023-00188-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la transition vers l’alimentation locale dans quatre villes de l’Ouest : quels enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 382, https://journals.openedition.org/economierurale/10718. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.10718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition à l'épreuve de la justice alimentaire : construction d'un répertoire de pratiques dans 5 initiatives à Angers, Lyon et Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (4), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.21236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03930423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 FRUGAL -Approcher les systèmes alimentaires urbains par les indicateurs : décrire, comparer, prioriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign presence in the Southwest French countryside. Contribution of recent initiatives to the social and economic diversification of rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité agricole, une ressource pour la circulation ou l’ancrage des migrants ? Exploration bibliographique du lien entre agriculture et migration en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aragau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.10. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace, Société, Territoire, 995, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgarian seasonal agricultural workers in the Loudunais region : From movement to settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 208, pp.60-83. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.27567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature jardinée à l'épreuve de la société suédoise multiculturelle. Espaces et pratiques de nature urbaine ordinaire à Malmö et Göteborg (Suède)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (736), pp.55-83. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.736.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Après Xynthia… je ne suis pas inquiet, moi, la mer, ça ne me fait pas [peur]… ». Du déni à l’adaptation. Les viticulteurs de l’île de Ré face aux changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.12392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01868306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer et cultiver la ville : l'agriculture communautaire à Malmö ( Suède)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ce que mangent les villes, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Justice and Agriculture: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice alimentaire et agriculture : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Justice alimentaire et agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d'agriculteurs biologiques : des incubateurs d'innovation dans les campagnes périurbaines suédoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.712.0615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice alimentaire et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, https://www.jssj.org/article/justice-alimentaire-et-agriculture/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02892767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarités et marginalités en milieu rural : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 225, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.225.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture biologique : une agriculture au service de l’environnement local autour de Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 224, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.224.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place des politiques alimentaires locales dans la région métropolitaine de Stockholm : une gouvernance du malentendu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (1-2), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nord et Sud face aux crises. De nouveaux réseaux maraîchers métropolitains au service d’une agriculture de proximité : les cas de Buenos Aires et Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Innovations et agricultures urbaines durables, 221 (4), pp.25-38. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.3766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur est dans le panier. Réseaux alimentaires alternatifs et commercialisation des produits issus de l’agriculture biologique : l’exemple suédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Agricultures, durabilité et territoire, 83 (3), pp.225-233. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.6931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Suède vue par les géographes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines, des vaches et des hommes. Projets culturels, acteurs et territoires dans un espace rural en crise. L'exemple de la Thiérache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonerandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Patrimoine, culture et construction identitaire dans les territoires ruraux, 204 (3), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter les migrations internationales dans des espaces de faible densité. Retours réflexifs sur l’articulation des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Poitiers, Dec 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulations internationales, une ressource pour une transition agri-alimentaire plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les exploitations agricoles et les métiers en agriculture : évolutions, transformations, perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER (Société Française d'Economie Rurale), Jun 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04608188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International mobilities, a resource for the transition of rural areas. Highlights from the natural wine sector in Saumurois (Loire Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Geographies in Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rural Geographies Conference, Jun 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Café-lecture du centre de documentation de la MSHS, Poitiers présentation du numéro thématique d'Etudes rurales &amp;quot;Migrer et (s')installer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants internationaux, acteurs de la transition agricole. Eclairages à partir des campagnes du sud-ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle rural, MRSH de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système alimentaire et institutionnalisation de la gouvernance alimentaire dans les villes moyennes. Le cas de Poitiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées rurales du CNFG Les relations villes-campagnes face à l’enjeu alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers, des migrants internationaux privilégiés ? Une perspective à partir de néo-paysans étrangers dans les campagnes du Sud-Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut convergence Migrations, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les étudiants passent à table. Une analyse des paysages alimentaires des étudiants de Poitiers par la démarche selfoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées rurales du CNFG Les relations villes-campagnes face à l’enjeu alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working for the large-scale farm. French Southwestern strawberry and melon farms challenged by foreign labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clair-Caliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2019 - European Rural History Organization International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change your life to change your job: a case study among North-European migrant farmers in the Dordogne District (South Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle migration Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir le système alimentaire urbain par les indicateurs (FRUGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR 4 « transitions pour le développement des territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02983314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frises chronologiques de la gouvernance de la transition agricole et alimentaire dans 4 villes de l'Ouest de la France : quels enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIeme journées de la recherche en sciences sociales "L"innovation sociale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-SFER-CIRAD, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’installation des étrangers en France, entre procédures et bricolages. Un défi méthodologique pour la recherche sur les liens agriculture/migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aragau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude : Dispositifs et initiatives d’installation de personnes en migration dans les campagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter - Camigri, May 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, communautés et agriculture : regards croisés Nords-Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter - Association pour le Développement du Festival International de Géographie, Oct 2019, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions des espaces ruraux et (nouveaux) habitants étrangers : étude de cas au Nord de la Dordogne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Des espaces ruraux face aux métropoles : l’apport des comparaisons Nords-Suds »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les viticulteurs, le climat et la bio : quelles pratiques de changement sur les Îles de Ré et d’Oléron ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les métiers de la vigne, du vin et des alcools. Des terroirs aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institutions et dynamiques historiques de l’économie et de la société (IDHE.S); Centre d’histoire culturelle des sociétés contemporaines (CHCSC) [Université de Versailles Saint-Quentin-en-Yvelines], Nov 2017, Université de Versailles-Saint-Quentin-En-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la justice alimentaire dans les dispositifs d’accès à une alimentation de qualité pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Lapoutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées de recherche en sciences sociales, INRA–SFER–CIRAD, ISARA-Lyon ; Session spéciale PSDR 4 « Nouveaux Enjeux Alimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité & justice alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Favoriser l’accès à une alimentation de qualité pour tous : quels leviers ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRUGAL, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens invisibles entre agriculture de proximité et commerce alimentaire dit &amp;quot;ethnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aragau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Falies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La Renaissance rurale d’un siècle à l’autre ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, commission de Géographie Rurale du CNFG / Laboratoire Dynamiques Rurales, Toulouse, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer et cultiver la ville : l’exemple de l’agriculture communautaire à Malmö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées Petites paysanneries : "les petites paysanneries et la ville. Un mariage de raisons..Hommage aux travaux de Nicole Mathieu" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accès des urbains issus des « Suds du Nord » à la campagne ? L'éducation aux ressources agricoles, un instrument pour connecter les marges urbaines défavorisées aux espaces productifs proches et aller vers davantage de justice alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et campagnes en relations : regards croisés Nords-Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORTH AND SOUTH FACING CRISIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. http://hal.archives-ouvertes.fr/ISDA2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORTH AND SOUTH FACING CRISIS NEW METROPOLITAN MARKET GARDENING NETWORKS: TOWARDS SUSTAINABLE TERRITORIES? A COMPARISON BETWEEN BUENOS AIRES AND STOCKHOLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North ans South facing crisis new metropolitan market gardening networks: towards sustainable territories? A comparison between Buenos Aires and Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, INRA, SupAgro, 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches contemporaines en géographie rurale : territoires, ressources et pratiques du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission de Géographie Rurale (CNFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food justice: a conceptual framework and a category of action Perspectives from the Latin American context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">food justice and sovereignty in the Americas : inequalities, food and agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 : Les viticulteurs de l’île de Ré et d’Oléron face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de la vigne, du vin et des alcools. Des terroirs aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture urbaine dans les quartiers défavorisés de Malmö : un outil de recomposition des relations homme-nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarcon Margaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ROUGET Nicolas, SCHMITT Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature des villes, nature des champs. Synergies et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp. 92-119, 2018, 978-2-36424-055-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de l’agriculture dans le territoire des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARNOULD Paul ; SIMON Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp. 180-193, 2018, 978-2-410-01304-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01868312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillages territoriaux et lutte contre la pauvreté en Europe : l'action sociale entre fragmentation des compétences et découplage des niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonerandi-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Bonerandi-Richard, Emmanuelle Boulineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-104, 2014, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.34527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers les mailles du filet : les systèmes locaux d’assistance envers les sans-abri à Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Bonerandi-Richard, Emmanuelle Boulineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-220, 2014, 978-2-7535-2914-4. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.34538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le commerce recompose les frontières. L’exemple des réseaux de commercialisation des produits issus de l’agriculture biologique dans la région de Stockholm (Suède)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Lebrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et discontinuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-182, 2013, 978-2-84832-176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soit dit en migrant #3 - migrations et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu d'indicateurs frugal : vers la résilience des systèmes alimentaires locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vachelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les systèmes alimentaires urbains : flux alimentaires, systèmes d’acteurs et formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR ESO, UMR PACTE, Terres en Villes. 2020, 229 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'agriculteurs biologiques et développement durable dans la région métropolitaine de Stockholm. Géographies d'un malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Lumière - Lyon II, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00789360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Camille Hochedez </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (27)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction : Environnements et migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’installation et la gestion d’un camp. L’exemple de Grande-Synthe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r37⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Jeu de Reconstruction Spatiale, un outil expérimenté pour capter les environnements vécus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Fernier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">e-migrinter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Environnements et migrations, 25, </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/13r3b⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers étrangers, des trajectoires d’installation entre mobilisation des privilèges et valorisation de la précarité. Regards depuis les campagnes du Sud -Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Émulations : Revue de sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 51, pp.93-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05262717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FRUGAL Indicators: Assessing the Food Strategies of Urban Areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal international de bioéthique et d'éthique des sciences </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, L’alimentation entre éthique, science et innovation, 34 (4), pp.101-118. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/jibes.344.0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04629017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronologie de la transition vers l’alimentation locale dans quatre villes de l’Ouest : quels enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 382, https://journals.openedition.org/economierurale/10718. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.10718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03934226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food justice: processes, practices and perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 103 (4), pp.305-320. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s41130-023-00188-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04437795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La transition à l'épreuve de la justice alimentaire : construction d'un répertoire de pratiques dans 5 initiatives à Angers, Lyon et Poitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 96 (4), </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.21236⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03930423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PSDR4 FRUGAL -Approcher les systèmes alimentaires urbains par les indicateurs : décrire, comparer, prioriser</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 86, pp.91-105. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03838642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Foreign presence in the Southwest French countryside. Contribution of recent initiatives to the social and economic diversification of rural areas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 995, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.39673⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03833128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’activité agricole, une ressource pour la circulation ou l’ancrage des migrants ? Exploration bibliographique du lien entre agriculture et migration en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Poulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aragau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers Agricultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 30, pp.10. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/cagri/2020045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03137046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présences étrangères dans les campagnes du Sud-Ouest de la France. Contribution d’initiatives récentes à la diversification sociale et économique des espaces ruraux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Fromentin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cybergeo : Revue européenne de géographie / European journal of geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Espace, Société, Territoire, 995, </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cybergeo.37624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03336997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bulgarian seasonal agricultural workers in the Loudunais region : From movement to settlement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études rurales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 208, pp.60-83. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/etudesrurales.27567⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03478642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nature jardinée à l'épreuve de la société suédoise multiculturelle. Espaces et pratiques de nature urbaine ordinaire à Malmö et Göteborg (Suède)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 6 (736), pp.55-83. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.736.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer et cultiver la ville : l'agriculture communautaire à Malmö ( Suède)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">revue Urbanités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, ce que mangent les villes, 10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01761089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Après Xynthia… je ne suis pas inquiet, moi, la mer, ça ne me fait pas [peur]… ». Du déni à l’adaptation. Les viticulteurs de l’île de Ré face aux changements environnementaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement durable et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 9 (2), </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/developpementdurable.12392⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01868306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice alimentaire et agriculture : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Justice alimentaire et agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les réseaux d'agriculteurs biologiques : des incubateurs d'innovation dans les campagnes périurbaines suédoises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de géographie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ag.712.0615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389954v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justice alimentaire et agriculture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, https://www.jssj.org/article/justice-alimentaire-et-agriculture/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02892767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food Justice and Agriculture: introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Justice spatiale = Spatial justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Food justice and agriculture, 9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Précarités et marginalités en milieu rural : introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 225, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.225.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’agriculture biologique : une agriculture au service de l’environnement local autour de Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour. La revue du Groupe Ruralités, Éducation et Politiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 224, </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/pour.224.0275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en place des politiques alimentaires locales dans la région métropolitaine de Stockholm : une gouvernance du malentendu ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 89 (1-2), </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.9455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nord et Sud face aux crises. De nouveaux réseaux maraîchers métropolitains au service d’une agriculture de proximité : les cas de Buenos Aires et Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Innovations et agricultures urbaines durables, 221 (4), pp.25-38. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.3766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bonheur est dans le panier. Réseaux alimentaires alternatifs et commercialisation des produits issus de l’agriculture biologique : l’exemple suédois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Agricultures, durabilité et territoire, 83 (3), pp.225-233. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/geocarrefour.6931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Suède vue par les géographes français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nordiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des machines, des vaches et des hommes. Projets culturels, acteurs et territoires dans un espace rural en crise. L'exemple de la Thiérache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonerandi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Patrimoine, culture et construction identitaire dans les territoires ruraux, 204 (3), pp.25-37. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/norois.1413⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343721v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquêter les migrations internationales dans des espaces de faible densité. Retours réflexifs sur l’articulation des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine Data-SHS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Plateforme universitaire de données de Poitiers, Dec 2025, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05424179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les circulations internationales, une ressource pour une transition agri-alimentaire plus juste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Les exploitations agricoles et les métiers en agriculture : évolutions, transformations, perspectives"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER (Société Française d'Economie Rurale), Jun 2024, Angers (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04608188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">International mobilities, a resource for the transition of rural areas. Highlights from the natural wine sector in Saumurois (Loire Valley)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lessault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural Geographies in Transition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rural Geographies Conference, Jun 2023, Groningen, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04304148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Café-lecture du centre de documentation de la MSHS, Poitiers présentation du numéro thématique d'Etudes rurales &amp;quot;Migrer et (s')installer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Café-lecture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659950v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les migrants internationaux, acteurs de la transition agricole. Eclairages à partir des campagnes du sud-ouest français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire du pôle rural, MRSH de Caen</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Caen, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Système alimentaire et institutionnalisation de la gouvernance alimentaire dans les villes moyennes. Le cas de Poitiers.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ornella Boutry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Ferru</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées rurales du CNFG Les relations villes-campagnes face à l’enjeu alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lifestyle farmers, des migrants internationaux privilégiés ? Une perspective à partir de néo-paysans étrangers dans les campagnes du Sud-Ouest français (Ariège, Dordogne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Imbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William Berthomiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Des migrations internationales privilégiées ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut convergence Migrations, Dec 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03501545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand les étudiants passent à table. Une analyse des paysages alimentaires des étudiants de Poitiers par la démarche selfoods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées rurales du CNFG Les relations villes-campagnes face à l’enjeu alimentaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03550742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Change your life to change your job: a case study among North-European migrant farmers in the Dordogne District (South Western France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lifestyle migration Hub</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Umea, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Working for the large-scale farm. French Southwestern strawberry and melon farms challenged by foreign labour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clair-Caliot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rural History 2019 - European Rural History Organization International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02534722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saisir le système alimentaire urbain par les indicateurs (FRUGAL)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Margetic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium PSDR 4 « transitions pour le développement des territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02983314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrations, communautés et agriculture : regards croisés Nords-Suds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival International de Géographie de Saint-Dié-des-Vosges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter - Association pour le Développement du Festival International de Géographie, Oct 2019, Saint-Dié-des-Vosges, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recompositions des espaces ruraux et (nouveaux) habitants étrangers : étude de cas au Nord de la Dordogne (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Pistre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire international « Des espaces ruraux face aux métropoles : l’apport des comparaisons Nords-Suds »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Abidjan, Côte d’Ivoire</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02540198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’installation des étrangers en France, entre procédures et bricolages. Un défi méthodologique pour la recherche sur les liens agriculture/migrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Lascaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aragau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d’étude : Dispositifs et initiatives d’installation de personnes en migration dans les campagnes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Migrinter - Camigri, May 2019, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02452780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frises chronologiques de la gouvernance de la transition agricole et alimentaire dans 4 villes de l'Ouest de la France : quels enseignements ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Guillermin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Guillemin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIeme journées de la recherche en sciences sociales "L"innovation sociale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRA-SFER-CIRAD, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Appréhender la justice alimentaire dans les dispositifs d’accès à une alimentation de qualité pour tous</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Émilie Lanciano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrine Lapoutte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Journées de recherche en sciences sociales, INRA–SFER–CIRAD, ISARA-Lyon ; Session spéciale PSDR 4 « Nouveaux Enjeux Alimentaires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2017, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01683144v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les viticulteurs, le climat et la bio : quelles pratiques de changement sur les Îles de Ré et d’Oléron ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « Les métiers de la vigne, du vin et des alcools. Des terroirs aux territoires »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institutions et dynamiques historiques de l’économie et de la société (IDHE.S); Centre d’histoire culturelle des sociétés contemporaines (CHCSC) [Université de Versailles Saint-Quentin-en-Yvelines], Nov 2017, Université de Versailles-Saint-Quentin-En-Yvelines, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04492893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les liens invisibles entre agriculture de proximité et commerce alimentaire dit &amp;quot;ethnique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Aragau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ségolène Darly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Falies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "La Renaissance rurale d’un siècle à l’autre ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, commission de Géographie Rurale du CNFG / Laboratoire Dynamiques Rurales, Toulouse, May 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01342980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migrer et cultiver la ville : l’exemple de l’agriculture communautaire à Malmö</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes journées Petites paysanneries : "les petites paysanneries et la ville. Un mariage de raisons..Hommage aux travaux de Nicole Mathieu" </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2016, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accessibilité & justice alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Favoriser l’accès à une alimentation de qualité pour tous : quels leviers ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, FRUGAL, Nov 2016, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01653928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quel accès des urbains issus des « Suds du Nord » à la campagne ? L'éducation aux ressources agricoles, un instrument pour connecter les marges urbaines défavorisées aux espaces productifs proches et aller vers davantage de justice alimentaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villes et campagnes en relations : regards croisés Nords-Suds</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORTH AND SOUTH FACING CRISIS NEW METROPOLITAN MARKET GARDENING NETWORKS: TOWARDS SUSTAINABLE TERRITORIES? A COMPARISON BETWEEN BUENOS AIRES AND STOCKHOLM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00520456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">NORTH AND SOUTH FACING CRISIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISDA 2010 Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Montpellier, France. http://hal.archives-ouvertes.fr/ISDA2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00679571v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">North ans South facing crisis new metropolitan market gardening networks: towards sustainable territories? A comparison between Buenos Aires and Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Le Gall</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovation and Sustainable Development in Agriculture and Food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CIRAD, INRA, SupAgro, 2010, Montpellier, France. 10 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01298304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les recherches contemporaines en géographie rurale : territoires, ressources et pratiques du terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Grison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Guitton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamara Hadjou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commission de Géographie Rurale (CNFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00685617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Food justice: a conceptual framework and a category of action Perspectives from the Latin American context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">food justice and sovereignty in the Americas : inequalities, food and agriculture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03017065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 10 : Les viticulteurs de l’île de Ré et d’Oléron face au changement climatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Leroux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les métiers de la vigne, du vin et des alcools. Des terroirs aux territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'agriculture urbaine dans les quartiers défavorisés de Malmö : un outil de recomposition des relations homme-nature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarcon Margaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ROUGET Nicolas, SCHMITT Guillaume. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature des villes, nature des champs. Synergies et controverses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Valenciennes, pp. 92-119, 2018, 978-2-36424-055-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01389952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cas de l’agriculture dans le territoire des villes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">ARNOULD Paul ; SIMON Laurent. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Géographie des environnements</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Belin, pp. 180-193, 2018, 978-2-410-01304-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01868312v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maillages territoriaux et lutte contre la pauvreté en Europe : l'action sociale entre fragmentation des compétences et découplage des niveaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Boulineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Bonerandi-Richard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydia Coudroy de Lille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Molinari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Bonerandi-Richard, Emmanuelle Boulineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.89-104, 2014, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.34527⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À travers les mailles du filet : les systèmes locaux d’assistance envers les sans-abri à Stockholm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle Bonerandi-Richard, Emmanuelle Boulineau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La pauvreté en Europe. Une approche géographique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses Universitaires de Rennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.205-220, 2014, 978-2-7535-2914-4. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.34538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le commerce recompose les frontières. L’exemple des réseaux de commercialisation des produits issus de l’agriculture biologique dans la région de Stockholm (Suède)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nicolas Lebrun. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Commerce et discontinuités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artois Presses Université</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.171-182, 2013, 978-2-84832-176-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01343750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soit dit en migrant #3 - migrations et environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Le Bigot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03659931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeu d'indicateurs frugal : vers la résilience des systèmes alimentaires locaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Vachelard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04804542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre les systèmes alimentaires urbains : flux alimentaires, systèmes d’acteurs et formes urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Darrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Pecqueur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Bodiguel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Séverine Saleilles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] UMR ESO, UMR PACTE, Terres en Villes. 2020, 229 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02987347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réseaux d'agriculteurs biologiques et développement durable dans la région métropolitaine de Stockholm. Géographies d'un malentendu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Hochedez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géographie. Université Lumière - Lyon II, 2012. Français. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00789360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId138"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r35" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r37" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055277v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.344.0101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437795v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00188-4" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934226v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10718" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lanciano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21236" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art09" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39673" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27567" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.736.0055" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868306v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12392" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761089v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342989v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342994v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389954v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0615" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892767v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.225.0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9455" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3766" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.6931" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1413" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Boutry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clair-Caliot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534797v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413167v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452780v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lascaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452828v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540198v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492893v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683144v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lapoutte" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01653928v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342980v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389951v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679571v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520456v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Gall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guitton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Hadjou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alarcon Margaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868312v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Molinari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34527" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3451" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34538" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Collections/Geographie/Commerce-et-discontinuites" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vachelard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055274v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r35" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055280v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r37" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055277v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3b" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05262717v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomiere" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Imbert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pistre" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04629017v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Darrot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Marie" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Bodiguel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Margetic" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/jibes.344.0101" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03934226v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guillemin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Guillermin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10718" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04437795v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-023-00188-4" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03930423v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Lanciano" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Saleilles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21236" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03838642v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art09" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03833128v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Berthomi&#232;re" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Fromentin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lessault" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.39673" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137046v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;gol&#232;ne Darly" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Le Gall" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Poulot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Aragau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2020045" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03336997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cybergeo.37624" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03478642v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/etudesrurales.27567" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017094v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.736.0055" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01761089v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868306v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Leroux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/developpementdurable.12392" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342994v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ag.712.0615" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02892767v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342989v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343729v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.225.0019" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343727v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pour.224.0275" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343725v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.9455" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343719v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.3766" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343722v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.6931" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343724v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343721v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.1413" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05424179v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04608188v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04304148v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659950v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659937v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550760v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ornella Boutry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Ferru" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501545v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03550742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534797v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02534722v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Clair-Caliot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02983314v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452828v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lascaux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02540198v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02452780v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413167v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01683144v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandrine Lapoutte" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492893v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01342980v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Falies" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389951v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes2.hal.science/hal-01653928v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343224v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520456v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00679571v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01298304v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Le Gall" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685617v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Grison" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Girard" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Guitton" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamara Hadjou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017065v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659911v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01389952v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alarcon Margaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01868312v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343754v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Boulineau" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Bonerandi-Richard" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Coudroy de Lille" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Molinari" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34527" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343752v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/detail.php?idOuv=3451" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.34538" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01343750v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://apu.univ-artois.fr/Collections/Geographie/Commerce-et-discontinuites" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03659931v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Le Bigot" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04804542v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Vachelard" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02987347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Pecqueur" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00789360v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>