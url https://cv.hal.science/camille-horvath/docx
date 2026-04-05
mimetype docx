--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -861,260 +861,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05226791v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approvisionnement alimentaire de proximité et restauration collective publique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Food Environment Impact on Children's Dietary Quality: The Case of Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Napoleone</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Systèmes Alimentaires Territoriaux et Commande Institutionnelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Laval, Jun 2024, Québec, Canada</w:t>
+              <w:t xml:space="preserve">11. AESOP Sustainable Food Planning Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05024145v1</w:t>
+                <w:t xml:space="preserve">hal-05024026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food Environment Impact on Children's Dietary Quality: The Case of Avignon</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approvisionnement alimentaire de proximité et restauration collective publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawaa Laajimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moulery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11. AESOP Sustainable Food Planning Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire Systèmes Alimentaires Territoriaux et Commande Institutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, Jun 2024, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05024026v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1372,51 +1372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622291v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Horvath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13827" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308760v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804705v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2024.102763" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04338976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.232.0303" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Laajimi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Ramiro Miranda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz-Sanz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56451/10334/9870" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulery" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024026v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04191150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UEFL2012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622291v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Horvath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13827" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308760v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804705v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2024.102763" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04338976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.232.0303" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Laajimi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Ramiro Miranda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz-Sanz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56451/10334/9870" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04191150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UEFL2012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>