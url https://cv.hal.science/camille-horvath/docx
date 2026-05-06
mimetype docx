--- v1 (2026-04-05)
+++ v2 (2026-05-06)
@@ -540,581 +540,581 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effet de l'environnement alimentaire sur la qualité de l'alimentation des enfants : l'exemple d'Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz-Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoléone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawaa Laajimi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14. Séminaire international du Réseau FONCIMED. Les systèmes agraires méditerranéens face à la crise climatique : impacts, contradictions et défis d'adaptation. Des structures foncières au territoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Baeza, Espagne. pp.107-109, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.56451/10334/9870⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05226791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Approvisionnement alimentaire de proximité et restauration collective publique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rawaa Laajimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Moulery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Systèmes Alimentaires Territoriaux et Commande Institutionnelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Laval, Jun 2024, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024145v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Food Environment Impact on Children's Dietary Quality: The Case of Avignon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Horvath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric O. Verger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Napoleone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">11. AESOP Sustainable Food Planning Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Brussels, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05024026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisations multi-niveaux des inégalités sociales et spatiales de la qualité de l’alimentation. Exploration du rôle de l’environnement alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Sanz Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rawaa Laajimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Horvath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric O. Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Ramiro Miranda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodes et Applications des Sciences de l’Information Géographique pour des Territoires Durables. Conférence Spatial Analysis and GEOmatics (SAGEO2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Avignon, France. pp.83-90, 2025, 978-2-910545-13-X</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05023929v1</w:t>
-              </w:r>
-[...393 lines deleted...]
-                <w:t xml:space="preserve">hal-05024145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1372,51 +1372,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622291v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Horvath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13827" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308760v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804705v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2024.102763" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04338976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.232.0303" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023929v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Laajimi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Ramiro Miranda" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226791v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz-Sanz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56451/10334/9870" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024145v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulery" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04191150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UEFL2012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04622291v3" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Horvath" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbert" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Raton" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.13827" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05308760v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Koning" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Gastineau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14gez" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04804705v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Combes" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2024.102763" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-eiffel.hal.science/hal-04338976v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.232.0303" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05226791v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz-Sanz" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napol&#233;one" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Verger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rawaa Laajimi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.56451/10334/9870" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024145v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Sanz Sanz" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Napoleone" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Moulery" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05024026v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric O. Verger" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023929v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n Ramiro Miranda" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04191150v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023UEFL2012" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>