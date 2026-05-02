--- v1 (2026-03-27)
+++ v2 (2026-05-02)
@@ -1531,165 +1531,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser une bisexualité littéraire à la fin du XIXe siècle</w:t>
+                <w:t xml:space="preserve">« Génération 1900 ? Penser la génération poétique des femmes à la Belle Époque »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Islert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "La littérature à l'oblique"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Manon Berthier; Lorenzo Ruzzene; Aurore Turbiau; Daria Kriazhova; Camille Islert, Jun 2025, Sorbonne Université (Paris), France</w:t>
+              <w:t xml:space="preserve">Séminaire du Doctorat en études françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Isabelle Marc, Apr 2025, Madrid Université Complutense, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05290078v1</w:t>
+                <w:t xml:space="preserve">hal-05077972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Génération 1900 ? Penser la génération poétique des femmes à la Belle Époque »</w:t>
+                <w:t xml:space="preserve">Penser une bisexualité littéraire à la fin du XIXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Islert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Doctorat en études françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Isabelle Marc, Apr 2025, Madrid Université Complutense, Espagne</w:t>
+              <w:t xml:space="preserve">Séminaire "La littérature à l'oblique"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Manon Berthier; Lorenzo Ruzzene; Aurore Turbiau; Daria Kriazhova; Camille Islert, Jun 2025, Sorbonne Université (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077972v1</w:t>
+                <w:t xml:space="preserve">hal-05290078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« “Partout je redirai : je ne suis pas d’ici” (Renée Vivien) : la poésie des femmes a-t-elle un territoire (1895-1914) »</w:t>
               </w:r>
@@ -1807,303 +1807,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05403400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’épigramme grecque au poème fin-de-siècle : Renée Vivien, traductrice de Nossis (1904)</w:t>
+                <w:t xml:space="preserve">Relire l’Antiquité au masculin/féminin en 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Islert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Voix de femmes, paroles de femmes dans l’épigramme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Christophe Cusset, Mar 2024, Lyon (ENS Lyon), France</w:t>
+              <w:t xml:space="preserve">Matinée spéciale égalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, HiSoMA - MOM, Mar 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549903v1</w:t>
+                <w:t xml:space="preserve">hal-04549893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relire l’Antiquité au masculin/féminin en 1900</w:t>
+                <w:t xml:space="preserve">De l’épigramme grecque au poème fin-de-siècle : Renée Vivien, traductrice de Nossis (1904)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Islert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Matinée spéciale égalité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, HiSoMA - MOM, Mar 2024, Lyon, France</w:t>
+              <w:t xml:space="preserve">Voix de femmes, paroles de femmes dans l’épigramme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Christophe Cusset, Mar 2024, Lyon (ENS Lyon), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04549893v1</w:t>
+                <w:t xml:space="preserve">hal-04549903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performer le regard masculin ? Autour de l’énonciation masculine dans La Tour d’amour de Rachilde (1899) et de La Dame à la louve de Renée Vivien (1904)</w:t>
+                <w:t xml:space="preserve">Masculin/Féminin de la création poétique en 1900</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Islert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Male gaze, female gaze, feminist gaze, queer gaze… : quel(s) style(s) pour les études de genre ? XVIII-XXIe s.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Azélie Fayolle; Clément Dessy, Jun 2024, ULB, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire "Voix des femmes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Daniela Vitagliano, Dec 2024, Nice (Université Côte d'Azur), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04676225v1</w:t>
+                <w:t xml:space="preserve">hal-05077963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Masculin/Féminin de la création poétique en 1900</w:t>
+                <w:t xml:space="preserve">Performer le regard masculin ? Autour de l’énonciation masculine dans La Tour d’amour de Rachilde (1899) et de La Dame à la louve de Renée Vivien (1904)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Islert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire "Voix des femmes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Daniela Vitagliano, Dec 2024, Nice (Université Côte d'Azur), France</w:t>
+              <w:t xml:space="preserve">Male gaze, female gaze, feminist gaze, queer gaze… : quel(s) style(s) pour les études de genre ? XVIII-XXIe s.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Azélie Fayolle; Clément Dessy, Jun 2024, ULB, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077963v1</w:t>
+                <w:t xml:space="preserve">hal-04676225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le régime du conditionnel ou peindre l’amour par démarcation : sur deux poèmes de Rosemonde Gérard publiés dans L’Illustration (1913)</w:t>
               </w:r>
@@ -3790,173 +3790,173 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“De l’influence des femmes” : notes pour penser les liens entre influence littéraire et virilité</w:t>
+                <w:t xml:space="preserve">“Voici son livre” : poètes femmes et préfaces allographes (1900-1930)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Islert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Laurent Demoulin, Justine Huppe, François Provenzano et Denis Saint-Amand. </w:t>
+              <w:t xml:space="preserve">dir. Raphaëlle Brin, Raphaël Luis, Hélène Martinelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sous influence, avec Jean-Pierre Bertrand</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses universitaires de Liège, 2025, 978-2-87562-421-5</w:t>
+              <w:t xml:space="preserve">Les Ambassadrices de la République mondiale des lettres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS éditions, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077908v1</w:t>
+                <w:t xml:space="preserve">hal-05077951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Voici son livre” : poètes femmes et préfaces allographes (1900-1930)</w:t>
+                <w:t xml:space="preserve">“De l’influence des femmes” : notes pour penser les liens entre influence littéraire et virilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Islert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">dir. Raphaëlle Brin, Raphaël Luis, Hélène Martinelli. </w:t>
+              <w:t xml:space="preserve">Laurent Demoulin, Justine Huppe, François Provenzano et Denis Saint-Amand. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Ambassadrices de la République mondiale des lettres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS éditions, In press</w:t>
+              <w:t xml:space="preserve">Sous influence, avec Jean-Pierre Bertrand</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires de Liège, 2025, 978-2-87562-421-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05077951v1</w:t>
+                <w:t xml:space="preserve">hal-05077908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léon Dierx - Sixième livraison du Parnasse Contemporain</w:t>
               </w:r>
@@ -5087,51 +5087,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7763076B"/>
+    <w:nsid w:val="C8D428EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5235,51 +5235,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="74FBB175"/>
+    <w:nsid w:val="5F0BCE99"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5469,51 +5469,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hisoma.mom.fr/presentation/annuaire-du-personnel/islert-camille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493049v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duriau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077926v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.11244" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4585" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Renn&#233; Hertiman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4607" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.269.0172" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290078v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077972v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549903v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549893v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676225v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077963v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dejoie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Cariou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Finch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3723" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.univ-lyon2.fr/product/show/9782729714437/renee-vivien-une-poetique-sous-influence-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mehat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Le Poul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Prin-Conti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9151/marceline-desbordes-valmore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lachkar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antolin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/ecrire-a-lencre-violette/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077908v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077951v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10953" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/58836" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004443808_011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11136-book-08535202-9782745352026.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574438v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702452v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ens-lyon.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hisoma.mom.fr/presentation/annuaire-du-personnel/islert-camille" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493049v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Berthier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaine Chemmachery" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cusset" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Duriau" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Islert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077948v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077942v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077921v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077926v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077932v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077947v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04355950v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.11244" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04369780v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298131v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Gauthier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Reid" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4585" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297818v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Turbiau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le&#239;chl&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marys Renn&#233; Hertiman" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.4607" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297847v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dio.269.0172" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077972v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05290078v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077967v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403400v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549893v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04549903v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077963v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04676225v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764524v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077956v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402145v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Dumont" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302794v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309838v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.11037" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04302824v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298414v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881069v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Dejoie" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298402v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298387v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298371v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;na&#239;g Cariou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Finch" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298348v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glad.3723" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298360v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299566v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05493086v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574449v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.univ-lyon2.fr/product/show/9782729714437/renee-vivien-une-poetique-sous-influence-y" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565322v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Mehat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvina Le Poul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04450922v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Prin-Conti" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/9151/marceline-desbordes-valmore" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668688v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Lachkar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Antolin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lecavalierbleu.com/livre/ecrire-a-lencre-violette/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077951v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05077908v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04402127v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04765221v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04309801v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58282/colloques.10953" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298095v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298071v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297806v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298059v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297921v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/display/title/58836" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004443808_011" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297902v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.honorechampion.com/fr/11136-book-08535202-9782745352026.html" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574438v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702457v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702452v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>